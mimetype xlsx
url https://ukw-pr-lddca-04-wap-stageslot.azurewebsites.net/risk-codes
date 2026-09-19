--- v0 (2026-08-04)
+++ v1 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lloydsoflondon-my.sharepoint.com/personal/rubiom_lloyds_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{3DC4D764-244A-4CCE-9514-B53BE1872CE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EC54E28C-4B1C-44AA-BFF9-E3D52BC53DB7}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EF4023E8-7689-4109-9F21-CE7CEFC6CF58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" activeTab="3" xr2:uid="{188120EE-4355-459F-B18D-FDDC3CD5E422}"/>
   </bookViews>
   <sheets>
     <sheet name="Contents" sheetId="1" r:id="rId1"/>
     <sheet name="MASTER-MAPPING-By Risk Code" sheetId="2" r:id="rId2"/>
     <sheet name="MASTER MAPPING-By Risk Code DE" sheetId="3" r:id="rId3"/>
     <sheet name="Active Risk Codes" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Active Risk Codes'!$B$1:$B$222</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'MASTER MAPPING-By Risk Code DE'!$B$1:$F$292</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'MASTER-MAPPING-By Risk Code'!$B$1:$B$293</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -2532,108 +2532,109 @@
   <si>
     <t xml:space="preserve">CYBER SECURITY DATA AND PRIVACY BREACHES US EXCL TREATY REINSURANCE </t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>DIGITAL ASSETS CUSTODY</t>
   </si>
   <si>
     <t>DIGITAL ASSETS MINING</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>WY</t>
   </si>
   <si>
     <t>CYBER WAR</t>
   </si>
   <si>
     <t>NW</t>
   </si>
   <si>
-    <t>NUCLEAR LIABILITY LIMITATION EXCESS OF 30 YEARS</t>
-[...1 lines deleted...]
-  <si>
     <t>WP</t>
   </si>
   <si>
     <t>MARINE WAR P&amp;I LIABILITY EXCLUDED AREAS</t>
   </si>
   <si>
     <t>MASTER-MAPPING-By Risk Code</t>
   </si>
   <si>
     <t>MASTER MAPPING-By Risk Code DE</t>
   </si>
   <si>
     <t>GZ</t>
   </si>
   <si>
     <t>DD</t>
   </si>
   <si>
     <t>MARINE PORTS AND TERMINALS</t>
+  </si>
+  <si>
+    <t>NUCLEAR LIABILITY 30 YEARS DISCOVERY PERIOD UNAUTHORISED EMISSIONS ONLY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="28"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -3652,52 +3653,52 @@
     </row>
     <row r="11" spans="2:2" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B12" s="3"/>
     </row>
     <row r="13" spans="2:2" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B14" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Classification: Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E07279FA-E1AB-4BE0-AB1C-8EADE7782A50}">
   <dimension ref="A1:U293"/>
   <sheetViews>
-    <sheetView topLeftCell="A267" workbookViewId="0">
-      <selection activeCell="A287" sqref="A287:XFD287"/>
+    <sheetView topLeftCell="A261" workbookViewId="0">
+      <selection activeCell="C291" sqref="C291"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="7"/>
     <col min="2" max="2" width="8.54296875" style="100" customWidth="1"/>
     <col min="3" max="3" width="149.453125" style="101" customWidth="1"/>
     <col min="4" max="5" width="12.54296875" style="102" customWidth="1"/>
     <col min="6" max="6" width="23.453125" style="102" customWidth="1"/>
     <col min="7" max="21" width="9.1796875" style="6"/>
     <col min="22" max="257" width="9.1796875" style="7"/>
     <col min="258" max="258" width="8.54296875" style="7" customWidth="1"/>
     <col min="259" max="259" width="149.453125" style="7" customWidth="1"/>
     <col min="260" max="261" width="12.54296875" style="7" customWidth="1"/>
     <col min="262" max="262" width="23.453125" style="7" customWidth="1"/>
     <col min="263" max="513" width="9.1796875" style="7"/>
     <col min="514" max="514" width="8.54296875" style="7" customWidth="1"/>
     <col min="515" max="515" width="149.453125" style="7" customWidth="1"/>
     <col min="516" max="517" width="12.54296875" style="7" customWidth="1"/>
     <col min="518" max="518" width="23.453125" style="7" customWidth="1"/>
     <col min="519" max="769" width="9.1796875" style="7"/>
     <col min="770" max="770" width="8.54296875" style="7" customWidth="1"/>
     <col min="771" max="771" width="149.453125" style="7" customWidth="1"/>
     <col min="772" max="773" width="12.54296875" style="7" customWidth="1"/>
     <col min="774" max="774" width="23.453125" style="7" customWidth="1"/>
@@ -3984,51 +3985,51 @@
     <col min="15111" max="15361" width="9.1796875" style="7"/>
     <col min="15362" max="15362" width="8.54296875" style="7" customWidth="1"/>
     <col min="15363" max="15363" width="149.453125" style="7" customWidth="1"/>
     <col min="15364" max="15365" width="12.54296875" style="7" customWidth="1"/>
     <col min="15366" max="15366" width="23.453125" style="7" customWidth="1"/>
     <col min="15367" max="15617" width="9.1796875" style="7"/>
     <col min="15618" max="15618" width="8.54296875" style="7" customWidth="1"/>
     <col min="15619" max="15619" width="149.453125" style="7" customWidth="1"/>
     <col min="15620" max="15621" width="12.54296875" style="7" customWidth="1"/>
     <col min="15622" max="15622" width="23.453125" style="7" customWidth="1"/>
     <col min="15623" max="15873" width="9.1796875" style="7"/>
     <col min="15874" max="15874" width="8.54296875" style="7" customWidth="1"/>
     <col min="15875" max="15875" width="149.453125" style="7" customWidth="1"/>
     <col min="15876" max="15877" width="12.54296875" style="7" customWidth="1"/>
     <col min="15878" max="15878" width="23.453125" style="7" customWidth="1"/>
     <col min="15879" max="16129" width="9.1796875" style="7"/>
     <col min="16130" max="16130" width="8.54296875" style="7" customWidth="1"/>
     <col min="16131" max="16131" width="149.453125" style="7" customWidth="1"/>
     <col min="16132" max="16133" width="12.54296875" style="7" customWidth="1"/>
     <col min="16134" max="16134" width="23.453125" style="7" customWidth="1"/>
     <col min="16135" max="16384" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="10" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="128" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="9"/>
     </row>
     <row r="2" spans="1:21" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="str">
         <f>CONCATENATE("UNION ALL SELECT '", B2, "' AS Risk_Code, '", SUBSTITUTE(C2, "'", "''"), "' AS Risk_Code_Description, '", D2, "' AS First_Year_of_Account, '", E2, "' AS Last_Year_of_Account, '", F2, "'", "  AS Terrorism_Code")</f>
         <v>UNION ALL SELECT '1' AS Risk_Code, 'AVIATION HULL AND LIAB INCL WAR EXCL WRO NO PROPOR RI' AS Risk_Code_Description, '1991' AS First_Year_of_Account, '2000' AS Last_Year_of_Account, '2T'  AS Terrorism_Code</v>
       </c>
       <c r="B2" s="11">
         <v>1</v>
@@ -13801,51 +13802,51 @@
       <c r="F273" s="97" t="s">
         <v>33</v>
       </c>
       <c r="G273" s="37"/>
       <c r="H273" s="37"/>
       <c r="I273" s="37"/>
       <c r="J273" s="37"/>
       <c r="K273" s="37"/>
       <c r="L273" s="37"/>
       <c r="M273" s="37"/>
       <c r="N273" s="37"/>
       <c r="O273" s="37"/>
       <c r="P273" s="37"/>
       <c r="Q273" s="37"/>
       <c r="R273" s="37"/>
       <c r="S273" s="37"/>
       <c r="T273" s="37"/>
       <c r="U273" s="37"/>
     </row>
     <row r="274" spans="1:21" s="77" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A274" s="126" t="str">
         <f t="shared" si="4"/>
         <v>UNION ALL SELECT 'DD' AS Risk_Code, 'D AND O LIAB EXCL FINANCIAL INSTITUTIONS US PUBLIC A OR A WITH DIC' AS Risk_Code_Description, '2025' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '7T'  AS Terrorism_Code</v>
       </c>
       <c r="B274" s="94" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="C274" s="95" t="s">
         <v>528</v>
       </c>
       <c r="D274" s="96">
         <v>2025</v>
       </c>
       <c r="E274" s="96">
         <v>9999</v>
       </c>
       <c r="F274" s="97" t="s">
         <v>31</v>
       </c>
       <c r="G274" s="37"/>
       <c r="H274" s="37"/>
       <c r="I274" s="37"/>
       <c r="J274" s="37"/>
       <c r="K274" s="37"/>
       <c r="L274" s="37"/>
       <c r="M274" s="37"/>
       <c r="N274" s="37"/>
       <c r="O274" s="37"/>
       <c r="P274" s="37"/>
       <c r="Q274" s="37"/>
       <c r="R274" s="37"/>
@@ -14305,90 +14306,90 @@
       <c r="F287" s="124" t="s">
         <v>29</v>
       </c>
       <c r="G287" s="37"/>
       <c r="H287" s="37"/>
       <c r="I287" s="37"/>
       <c r="J287" s="37"/>
       <c r="K287" s="37"/>
       <c r="L287" s="37"/>
       <c r="M287" s="37"/>
       <c r="N287" s="37"/>
       <c r="O287" s="37"/>
       <c r="P287" s="37"/>
       <c r="Q287" s="37"/>
       <c r="R287" s="37"/>
       <c r="S287" s="37"/>
       <c r="T287" s="37"/>
       <c r="U287" s="37"/>
     </row>
     <row r="288" spans="1:21" s="77" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A288" s="126" t="str">
         <f t="shared" si="4"/>
         <v>UNION ALL SELECT 'GZ' AS Risk_Code, 'DIGITAL ASSETS MINING' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '6T'  AS Terrorism_Code</v>
       </c>
       <c r="B288" s="120" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="C288" s="121" t="s">
         <v>556</v>
       </c>
       <c r="D288" s="122">
         <v>2027</v>
       </c>
       <c r="E288" s="122">
         <v>9999</v>
       </c>
       <c r="F288" s="124" t="s">
         <v>29</v>
       </c>
       <c r="G288" s="37"/>
       <c r="H288" s="37"/>
       <c r="I288" s="37"/>
       <c r="J288" s="37"/>
       <c r="K288" s="37"/>
       <c r="L288" s="37"/>
       <c r="M288" s="37"/>
       <c r="N288" s="37"/>
       <c r="O288" s="37"/>
       <c r="P288" s="37"/>
       <c r="Q288" s="37"/>
       <c r="R288" s="37"/>
       <c r="S288" s="37"/>
       <c r="T288" s="37"/>
       <c r="U288" s="37"/>
     </row>
     <row r="289" spans="1:21" s="77" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A289" s="126" t="str">
         <f t="shared" si="4"/>
         <v>UNION ALL SELECT 'GA' AS Risk_Code, 'MARINE PORTS AND TERMINALS' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '3T'  AS Terrorism_Code</v>
       </c>
       <c r="B289" s="120" t="s">
         <v>557</v>
       </c>
       <c r="C289" s="121" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="D289" s="122">
         <v>2027</v>
       </c>
       <c r="E289" s="122">
         <v>9999</v>
       </c>
       <c r="F289" s="124" t="s">
         <v>21</v>
       </c>
       <c r="G289" s="37"/>
       <c r="H289" s="37"/>
       <c r="I289" s="37"/>
       <c r="J289" s="37"/>
       <c r="K289" s="37"/>
       <c r="L289" s="37"/>
       <c r="M289" s="37"/>
       <c r="N289" s="37"/>
       <c r="O289" s="37"/>
       <c r="P289" s="37"/>
       <c r="Q289" s="37"/>
       <c r="R289" s="37"/>
       <c r="S289" s="37"/>
       <c r="T289" s="37"/>
       <c r="U289" s="37"/>
@@ -14410,93 +14411,93 @@
       <c r="E290" s="122">
         <v>9999</v>
       </c>
       <c r="F290" s="125" t="s">
         <v>31</v>
       </c>
       <c r="G290" s="37"/>
       <c r="H290" s="37"/>
       <c r="I290" s="37"/>
       <c r="J290" s="37"/>
       <c r="K290" s="37"/>
       <c r="L290" s="37"/>
       <c r="M290" s="37"/>
       <c r="N290" s="37"/>
       <c r="O290" s="37"/>
       <c r="P290" s="37"/>
       <c r="Q290" s="37"/>
       <c r="R290" s="37"/>
       <c r="S290" s="37"/>
       <c r="T290" s="37"/>
       <c r="U290" s="37"/>
     </row>
     <row r="291" spans="1:21" s="77" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A291" s="126" t="str">
         <f t="shared" si="4"/>
-        <v>UNION ALL SELECT 'NW' AS Risk_Code, 'NUCLEAR LIABILITY LIMITATION EXCESS OF 30 YEARS' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '7T'  AS Terrorism_Code</v>
+        <v>UNION ALL SELECT 'NW' AS Risk_Code, 'NUCLEAR LIABILITY 30 YEARS DISCOVERY PERIOD UNAUTHORISED EMISSIONS ONLY' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '7T'  AS Terrorism_Code</v>
       </c>
       <c r="B291" s="120" t="s">
         <v>560</v>
       </c>
       <c r="C291" s="121" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="D291" s="122">
         <v>2027</v>
       </c>
       <c r="E291" s="122">
         <v>9999</v>
       </c>
       <c r="F291" s="124" t="s">
         <v>31</v>
       </c>
       <c r="G291" s="37"/>
       <c r="H291" s="37"/>
       <c r="I291" s="37"/>
       <c r="J291" s="37"/>
       <c r="K291" s="37"/>
       <c r="L291" s="37"/>
       <c r="M291" s="37"/>
       <c r="N291" s="37"/>
       <c r="O291" s="37"/>
       <c r="P291" s="37"/>
       <c r="Q291" s="37"/>
       <c r="R291" s="37"/>
       <c r="S291" s="37"/>
       <c r="T291" s="37"/>
       <c r="U291" s="37"/>
     </row>
     <row r="292" spans="1:21" s="77" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A292" s="126" t="str">
         <f t="shared" si="4"/>
         <v>UNION ALL SELECT 'WP' AS Risk_Code, 'MARINE WAR P&amp;I LIABILITY EXCLUDED AREAS' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '3T'  AS Terrorism_Code</v>
       </c>
       <c r="B292" s="120" t="s">
+        <v>561</v>
+      </c>
+      <c r="C292" s="123" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="D292" s="122">
         <v>2027</v>
       </c>
       <c r="E292" s="122">
         <v>9999</v>
       </c>
       <c r="F292" s="124" t="s">
         <v>21</v>
       </c>
       <c r="G292" s="37"/>
       <c r="H292" s="37"/>
       <c r="I292" s="37"/>
       <c r="J292" s="37"/>
       <c r="K292" s="37"/>
       <c r="L292" s="37"/>
       <c r="M292" s="37"/>
       <c r="N292" s="37"/>
       <c r="O292" s="37"/>
       <c r="P292" s="37"/>
       <c r="Q292" s="37"/>
       <c r="R292" s="37"/>
       <c r="S292" s="37"/>
       <c r="T292" s="37"/>
       <c r="U292" s="37"/>
@@ -14514,52 +14515,52 @@
       <c r="K293" s="37"/>
       <c r="L293" s="37"/>
       <c r="M293" s="37"/>
       <c r="N293" s="37"/>
       <c r="O293" s="37"/>
       <c r="P293" s="37"/>
       <c r="Q293" s="37"/>
       <c r="R293" s="37"/>
       <c r="S293" s="37"/>
       <c r="T293" s="37"/>
       <c r="U293" s="37"/>
     </row>
   </sheetData>
   <autoFilter ref="B1:B293" xr:uid="{E07279FA-E1AB-4BE0-AB1C-8EADE7782A50}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Classification: Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99C1B68C-4474-44EA-AB6B-0EDE35A0E6FF}">
   <dimension ref="A1:U293"/>
   <sheetViews>
-    <sheetView topLeftCell="A272" workbookViewId="0">
-      <selection activeCell="A287" sqref="A287:XFD287"/>
+    <sheetView topLeftCell="B269" workbookViewId="0">
+      <selection activeCell="C291" sqref="C291"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="107.08984375" style="7" customWidth="1"/>
     <col min="2" max="2" width="8.54296875" style="100" customWidth="1"/>
     <col min="3" max="3" width="149.453125" style="101" customWidth="1"/>
     <col min="4" max="5" width="12.54296875" style="102" customWidth="1"/>
     <col min="6" max="6" width="23.453125" style="102" customWidth="1"/>
     <col min="7" max="21" width="9.1796875" style="6"/>
     <col min="22" max="257" width="9.1796875" style="7"/>
     <col min="258" max="258" width="8.54296875" style="7" customWidth="1"/>
     <col min="259" max="259" width="149.453125" style="7" customWidth="1"/>
     <col min="260" max="261" width="12.54296875" style="7" customWidth="1"/>
     <col min="262" max="262" width="23.453125" style="7" customWidth="1"/>
     <col min="263" max="513" width="9.1796875" style="7"/>
     <col min="514" max="514" width="8.54296875" style="7" customWidth="1"/>
     <col min="515" max="515" width="149.453125" style="7" customWidth="1"/>
     <col min="516" max="517" width="12.54296875" style="7" customWidth="1"/>
     <col min="518" max="518" width="23.453125" style="7" customWidth="1"/>
     <col min="519" max="769" width="9.1796875" style="7"/>
     <col min="770" max="770" width="8.54296875" style="7" customWidth="1"/>
     <col min="771" max="771" width="149.453125" style="7" customWidth="1"/>
     <col min="772" max="773" width="12.54296875" style="7" customWidth="1"/>
     <col min="774" max="774" width="23.453125" style="7" customWidth="1"/>
@@ -14846,51 +14847,51 @@
     <col min="15111" max="15361" width="9.1796875" style="7"/>
     <col min="15362" max="15362" width="8.54296875" style="7" customWidth="1"/>
     <col min="15363" max="15363" width="149.453125" style="7" customWidth="1"/>
     <col min="15364" max="15365" width="12.54296875" style="7" customWidth="1"/>
     <col min="15366" max="15366" width="23.453125" style="7" customWidth="1"/>
     <col min="15367" max="15617" width="9.1796875" style="7"/>
     <col min="15618" max="15618" width="8.54296875" style="7" customWidth="1"/>
     <col min="15619" max="15619" width="149.453125" style="7" customWidth="1"/>
     <col min="15620" max="15621" width="12.54296875" style="7" customWidth="1"/>
     <col min="15622" max="15622" width="23.453125" style="7" customWidth="1"/>
     <col min="15623" max="15873" width="9.1796875" style="7"/>
     <col min="15874" max="15874" width="8.54296875" style="7" customWidth="1"/>
     <col min="15875" max="15875" width="149.453125" style="7" customWidth="1"/>
     <col min="15876" max="15877" width="12.54296875" style="7" customWidth="1"/>
     <col min="15878" max="15878" width="23.453125" style="7" customWidth="1"/>
     <col min="15879" max="16129" width="9.1796875" style="7"/>
     <col min="16130" max="16130" width="8.54296875" style="7" customWidth="1"/>
     <col min="16131" max="16131" width="149.453125" style="7" customWidth="1"/>
     <col min="16132" max="16133" width="12.54296875" style="7" customWidth="1"/>
     <col min="16134" max="16134" width="23.453125" style="7" customWidth="1"/>
     <col min="16135" max="16384" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="10" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="128" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="9"/>
     </row>
     <row r="2" spans="1:21" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="str">
         <f>CONCATENATE("UNION ALL SELECT '", B2, "' AS Risk_Code, '", SUBSTITUTE(C2, "'", "''"), "' AS Risk_Code_Description, '", D2, "' AS First_Year_of_Account, '", E2, "' AS Last_Year_of_Account, '", F2, "'", "  AS Terrorism_Code")</f>
         <v>UNION ALL SELECT '1' AS Risk_Code, 'AVIATION HULL AND LIAB INCL WAR EXCL WRO NO PROPOR RI' AS Risk_Code_Description, '1991' AS First_Year_of_Account, '2000' AS Last_Year_of_Account, '2T'  AS Terrorism_Code</v>
       </c>
       <c r="B2" s="11">
         <v>1</v>
@@ -24663,51 +24664,51 @@
       <c r="F273" s="97" t="s">
         <v>33</v>
       </c>
       <c r="G273" s="37"/>
       <c r="H273" s="37"/>
       <c r="I273" s="37"/>
       <c r="J273" s="37"/>
       <c r="K273" s="37"/>
       <c r="L273" s="37"/>
       <c r="M273" s="37"/>
       <c r="N273" s="37"/>
       <c r="O273" s="37"/>
       <c r="P273" s="37"/>
       <c r="Q273" s="37"/>
       <c r="R273" s="37"/>
       <c r="S273" s="37"/>
       <c r="T273" s="37"/>
       <c r="U273" s="37"/>
     </row>
     <row r="274" spans="1:21" s="77" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A274" s="126" t="str">
         <f t="shared" si="4"/>
         <v>UNION ALL SELECT 'DD' AS Risk_Code, 'D AND O LIAB EXCL FINANCIAL INSTITUTIONS US PUBLIC A OR A WITH DIC' AS Risk_Code_Description, '2025' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '7T'  AS Terrorism_Code</v>
       </c>
       <c r="B274" s="94" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="C274" s="95" t="s">
         <v>528</v>
       </c>
       <c r="D274" s="96">
         <v>2025</v>
       </c>
       <c r="E274" s="96">
         <v>9999</v>
       </c>
       <c r="F274" s="97" t="s">
         <v>31</v>
       </c>
       <c r="G274" s="37"/>
       <c r="H274" s="37"/>
       <c r="I274" s="37"/>
       <c r="J274" s="37"/>
       <c r="K274" s="37"/>
       <c r="L274" s="37"/>
       <c r="M274" s="37"/>
       <c r="N274" s="37"/>
       <c r="O274" s="37"/>
       <c r="P274" s="37"/>
       <c r="Q274" s="37"/>
       <c r="R274" s="37"/>
@@ -25167,90 +25168,90 @@
       <c r="F287" s="124" t="s">
         <v>29</v>
       </c>
       <c r="G287" s="37"/>
       <c r="H287" s="37"/>
       <c r="I287" s="37"/>
       <c r="J287" s="37"/>
       <c r="K287" s="37"/>
       <c r="L287" s="37"/>
       <c r="M287" s="37"/>
       <c r="N287" s="37"/>
       <c r="O287" s="37"/>
       <c r="P287" s="37"/>
       <c r="Q287" s="37"/>
       <c r="R287" s="37"/>
       <c r="S287" s="37"/>
       <c r="T287" s="37"/>
       <c r="U287" s="37"/>
     </row>
     <row r="288" spans="1:21" s="77" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A288" s="126" t="str">
         <f t="shared" si="4"/>
         <v>UNION ALL SELECT 'GZ' AS Risk_Code, 'DIGITAL ASSETS MINING' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '6T'  AS Terrorism_Code</v>
       </c>
       <c r="B288" s="120" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="C288" s="121" t="s">
         <v>556</v>
       </c>
       <c r="D288" s="122">
         <v>2027</v>
       </c>
       <c r="E288" s="122">
         <v>9999</v>
       </c>
       <c r="F288" s="124" t="s">
         <v>29</v>
       </c>
       <c r="G288" s="37"/>
       <c r="H288" s="37"/>
       <c r="I288" s="37"/>
       <c r="J288" s="37"/>
       <c r="K288" s="37"/>
       <c r="L288" s="37"/>
       <c r="M288" s="37"/>
       <c r="N288" s="37"/>
       <c r="O288" s="37"/>
       <c r="P288" s="37"/>
       <c r="Q288" s="37"/>
       <c r="R288" s="37"/>
       <c r="S288" s="37"/>
       <c r="T288" s="37"/>
       <c r="U288" s="37"/>
     </row>
     <row r="289" spans="1:21" s="77" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A289" s="126" t="str">
         <f t="shared" si="4"/>
         <v>UNION ALL SELECT 'GA' AS Risk_Code, 'MARINE PORTS AND TERMINALS' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '3T'  AS Terrorism_Code</v>
       </c>
       <c r="B289" s="120" t="s">
         <v>557</v>
       </c>
       <c r="C289" s="121" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="D289" s="122">
         <v>2027</v>
       </c>
       <c r="E289" s="122">
         <v>9999</v>
       </c>
       <c r="F289" s="124" t="s">
         <v>21</v>
       </c>
       <c r="G289" s="37"/>
       <c r="H289" s="37"/>
       <c r="I289" s="37"/>
       <c r="J289" s="37"/>
       <c r="K289" s="37"/>
       <c r="L289" s="37"/>
       <c r="M289" s="37"/>
       <c r="N289" s="37"/>
       <c r="O289" s="37"/>
       <c r="P289" s="37"/>
       <c r="Q289" s="37"/>
       <c r="R289" s="37"/>
       <c r="S289" s="37"/>
       <c r="T289" s="37"/>
       <c r="U289" s="37"/>
@@ -25272,93 +25273,93 @@
       <c r="E290" s="122">
         <v>9999</v>
       </c>
       <c r="F290" s="125" t="s">
         <v>31</v>
       </c>
       <c r="G290" s="37"/>
       <c r="H290" s="37"/>
       <c r="I290" s="37"/>
       <c r="J290" s="37"/>
       <c r="K290" s="37"/>
       <c r="L290" s="37"/>
       <c r="M290" s="37"/>
       <c r="N290" s="37"/>
       <c r="O290" s="37"/>
       <c r="P290" s="37"/>
       <c r="Q290" s="37"/>
       <c r="R290" s="37"/>
       <c r="S290" s="37"/>
       <c r="T290" s="37"/>
       <c r="U290" s="37"/>
     </row>
     <row r="291" spans="1:21" s="77" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A291" s="126" t="str">
         <f t="shared" si="4"/>
-        <v>UNION ALL SELECT 'NW' AS Risk_Code, 'NUCLEAR LIABILITY LIMITATION EXCESS OF 30 YEARS' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '7T'  AS Terrorism_Code</v>
+        <v>UNION ALL SELECT 'NW' AS Risk_Code, 'NUCLEAR LIABILITY 30 YEARS DISCOVERY PERIOD UNAUTHORISED EMISSIONS ONLY' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '7T'  AS Terrorism_Code</v>
       </c>
       <c r="B291" s="120" t="s">
         <v>560</v>
       </c>
       <c r="C291" s="121" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="D291" s="122">
         <v>2027</v>
       </c>
       <c r="E291" s="122">
         <v>9999</v>
       </c>
       <c r="F291" s="124" t="s">
         <v>31</v>
       </c>
       <c r="G291" s="37"/>
       <c r="H291" s="37"/>
       <c r="I291" s="37"/>
       <c r="J291" s="37"/>
       <c r="K291" s="37"/>
       <c r="L291" s="37"/>
       <c r="M291" s="37"/>
       <c r="N291" s="37"/>
       <c r="O291" s="37"/>
       <c r="P291" s="37"/>
       <c r="Q291" s="37"/>
       <c r="R291" s="37"/>
       <c r="S291" s="37"/>
       <c r="T291" s="37"/>
       <c r="U291" s="37"/>
     </row>
     <row r="292" spans="1:21" s="77" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A292" s="126" t="str">
         <f t="shared" si="4"/>
         <v>UNION ALL SELECT 'WP' AS Risk_Code, 'MARINE WAR P&amp;I LIABILITY EXCLUDED AREAS' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '3T'  AS Terrorism_Code</v>
       </c>
       <c r="B292" s="120" t="s">
+        <v>561</v>
+      </c>
+      <c r="C292" s="123" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="D292" s="122">
         <v>2027</v>
       </c>
       <c r="E292" s="122">
         <v>9999</v>
       </c>
       <c r="F292" s="124" t="s">
         <v>21</v>
       </c>
       <c r="G292" s="37"/>
       <c r="H292" s="37"/>
       <c r="I292" s="37"/>
       <c r="J292" s="37"/>
       <c r="K292" s="37"/>
       <c r="L292" s="37"/>
       <c r="M292" s="37"/>
       <c r="N292" s="37"/>
       <c r="O292" s="37"/>
       <c r="P292" s="37"/>
       <c r="Q292" s="37"/>
       <c r="R292" s="37"/>
       <c r="S292" s="37"/>
       <c r="T292" s="37"/>
       <c r="U292" s="37"/>
@@ -25376,52 +25377,52 @@
       <c r="K293" s="37"/>
       <c r="L293" s="37"/>
       <c r="M293" s="37"/>
       <c r="N293" s="37"/>
       <c r="O293" s="37"/>
       <c r="P293" s="37"/>
       <c r="Q293" s="37"/>
       <c r="R293" s="37"/>
       <c r="S293" s="37"/>
       <c r="T293" s="37"/>
       <c r="U293" s="37"/>
     </row>
   </sheetData>
   <autoFilter ref="B1:F292" xr:uid="{99C1B68C-4474-44EA-AB6B-0EDE35A0E6FF}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Classification: Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43CC0E48-BF55-4BE1-BD72-915AB375EE66}">
   <dimension ref="A1:U222"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B193" workbookViewId="0">
-      <selection activeCell="B208" sqref="A208:XFD208"/>
+    <sheetView tabSelected="1" topLeftCell="A193" workbookViewId="0">
+      <selection activeCell="C212" sqref="C212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="77"/>
     <col min="2" max="2" width="8.54296875" style="98" customWidth="1"/>
     <col min="3" max="3" width="149.453125" style="99" customWidth="1"/>
     <col min="4" max="5" width="12.54296875" style="92" customWidth="1"/>
     <col min="6" max="6" width="23.453125" style="92" customWidth="1"/>
     <col min="7" max="21" width="9.1796875" style="37"/>
     <col min="22" max="257" width="9.1796875" style="77"/>
     <col min="258" max="258" width="8.54296875" style="77" customWidth="1"/>
     <col min="259" max="259" width="149.453125" style="77" customWidth="1"/>
     <col min="260" max="261" width="12.54296875" style="77" customWidth="1"/>
     <col min="262" max="262" width="23.453125" style="77" customWidth="1"/>
     <col min="263" max="513" width="9.1796875" style="77"/>
     <col min="514" max="514" width="8.54296875" style="77" customWidth="1"/>
     <col min="515" max="515" width="149.453125" style="77" customWidth="1"/>
     <col min="516" max="517" width="12.54296875" style="77" customWidth="1"/>
     <col min="518" max="518" width="23.453125" style="77" customWidth="1"/>
     <col min="519" max="769" width="9.1796875" style="77"/>
     <col min="770" max="770" width="8.54296875" style="77" customWidth="1"/>
     <col min="771" max="771" width="149.453125" style="77" customWidth="1"/>
     <col min="772" max="773" width="12.54296875" style="77" customWidth="1"/>
     <col min="774" max="774" width="23.453125" style="77" customWidth="1"/>
@@ -32681,51 +32682,51 @@
       <c r="F194" s="97" t="s">
         <v>33</v>
       </c>
       <c r="G194" s="5"/>
       <c r="H194" s="6"/>
       <c r="I194" s="6"/>
       <c r="J194" s="6"/>
       <c r="K194" s="6"/>
       <c r="L194" s="6"/>
       <c r="M194" s="6"/>
       <c r="N194" s="6"/>
       <c r="O194" s="6"/>
       <c r="P194" s="6"/>
       <c r="Q194" s="6"/>
       <c r="R194" s="6"/>
       <c r="S194" s="6"/>
       <c r="T194" s="6"/>
       <c r="U194" s="6"/>
     </row>
     <row r="195" spans="1:21" s="38" customFormat="1" ht="12.5" x14ac:dyDescent="0.2">
       <c r="A195" s="127" t="str">
         <f t="shared" ref="A195:A213" si="3">CONCATENATE("UNION ALL SELECT '", B195, "' AS Risk_Code, '", SUBSTITUTE(C195, "'", "''"), "' AS Risk_Code_Description, '", D195, "' AS First_Year_of_Account, '", E195, "' AS Last_Year_of_Account, '", F195, "'", "  AS Terrorism_Code")</f>
         <v>UNION ALL SELECT 'DD' AS Risk_Code, 'D AND O LIAB EXCL FINANCIAL INSTITUTIONS US PUBLIC A OR A WITH DIC' AS Risk_Code_Description, '2025' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '7T'  AS Terrorism_Code</v>
       </c>
       <c r="B195" s="94" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="C195" s="95" t="s">
         <v>528</v>
       </c>
       <c r="D195" s="96">
         <v>2025</v>
       </c>
       <c r="E195" s="96">
         <v>9999</v>
       </c>
       <c r="F195" s="97" t="s">
         <v>31</v>
       </c>
       <c r="G195" s="36"/>
       <c r="H195" s="37"/>
       <c r="I195" s="37"/>
       <c r="J195" s="37"/>
       <c r="K195" s="37"/>
       <c r="L195" s="37"/>
       <c r="M195" s="37"/>
       <c r="N195" s="37"/>
       <c r="O195" s="37"/>
       <c r="P195" s="37"/>
       <c r="Q195" s="37"/>
       <c r="R195" s="37"/>
@@ -33170,153 +33171,153 @@
       <c r="F208" s="124" t="s">
         <v>29</v>
       </c>
       <c r="G208" s="6"/>
       <c r="H208" s="6"/>
       <c r="I208" s="6"/>
       <c r="J208" s="6"/>
       <c r="K208" s="6"/>
       <c r="L208" s="6"/>
       <c r="M208" s="6"/>
       <c r="N208" s="6"/>
       <c r="O208" s="6"/>
       <c r="P208" s="6"/>
       <c r="Q208" s="6"/>
       <c r="R208" s="6"/>
       <c r="S208" s="6"/>
       <c r="T208" s="6"/>
       <c r="U208" s="6"/>
     </row>
     <row r="209" spans="1:21" s="7" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A209" s="127" t="str">
         <f t="shared" si="3"/>
         <v>UNION ALL SELECT 'GZ' AS Risk_Code, 'DIGITAL ASSETS MINING' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '6T'  AS Terrorism_Code</v>
       </c>
       <c r="B209" s="120" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="C209" s="121" t="s">
         <v>556</v>
       </c>
       <c r="D209" s="122">
         <v>2027</v>
       </c>
       <c r="E209" s="122">
         <v>9999</v>
       </c>
       <c r="F209" s="124" t="s">
         <v>29</v>
       </c>
       <c r="G209" s="6"/>
       <c r="H209" s="6"/>
       <c r="I209" s="6"/>
       <c r="J209" s="6"/>
       <c r="K209" s="6"/>
       <c r="L209" s="6"/>
       <c r="M209" s="6"/>
       <c r="N209" s="6"/>
       <c r="O209" s="6"/>
       <c r="P209" s="6"/>
       <c r="Q209" s="6"/>
       <c r="R209" s="6"/>
       <c r="S209" s="6"/>
       <c r="T209" s="6"/>
       <c r="U209" s="6"/>
     </row>
     <row r="210" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A210" s="127" t="str">
         <f t="shared" si="3"/>
         <v>UNION ALL SELECT 'GA' AS Risk_Code, 'MARINE PORTS AND TERMINALS' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '3T'  AS Terrorism_Code</v>
       </c>
       <c r="B210" s="120" t="s">
         <v>557</v>
       </c>
       <c r="C210" s="121" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="D210" s="122">
         <v>2027</v>
       </c>
       <c r="E210" s="122">
         <v>9999</v>
       </c>
       <c r="F210" s="124" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A211" s="127" t="str">
         <f t="shared" si="3"/>
         <v>UNION ALL SELECT 'WY' AS Risk_Code, 'CYBER WAR' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '7T'  AS Terrorism_Code</v>
       </c>
       <c r="B211" s="120" t="s">
         <v>558</v>
       </c>
       <c r="C211" s="121" t="s">
         <v>559</v>
       </c>
       <c r="D211" s="122">
         <v>2027</v>
       </c>
       <c r="E211" s="122">
         <v>9999</v>
       </c>
       <c r="F211" s="125" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="212" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A212" s="127" t="str">
         <f t="shared" si="3"/>
-        <v>UNION ALL SELECT 'NW' AS Risk_Code, 'NUCLEAR LIABILITY LIMITATION EXCESS OF 30 YEARS' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '7T'  AS Terrorism_Code</v>
+        <v>UNION ALL SELECT 'NW' AS Risk_Code, 'NUCLEAR LIABILITY 30 YEARS DISCOVERY PERIOD UNAUTHORISED EMISSIONS ONLY' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '7T'  AS Terrorism_Code</v>
       </c>
       <c r="B212" s="120" t="s">
         <v>560</v>
       </c>
       <c r="C212" s="121" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="D212" s="122">
         <v>2027</v>
       </c>
       <c r="E212" s="122">
         <v>9999</v>
       </c>
       <c r="F212" s="124" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="213" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A213" s="127" t="str">
         <f t="shared" si="3"/>
         <v>UNION ALL SELECT 'WP' AS Risk_Code, 'MARINE WAR P&amp;I LIABILITY EXCLUDED AREAS' AS Risk_Code_Description, '2027' AS First_Year_of_Account, '9999' AS Last_Year_of_Account, '3T'  AS Terrorism_Code</v>
       </c>
       <c r="B213" s="120" t="s">
+        <v>561</v>
+      </c>
+      <c r="C213" s="123" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="D213" s="122">
         <v>2027</v>
       </c>
       <c r="E213" s="122">
         <v>9999</v>
       </c>
       <c r="F213" s="124" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="214" spans="1:21" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A214" s="84"/>
       <c r="B214"/>
       <c r="C214"/>
       <c r="D214"/>
       <c r="E214"/>
       <c r="F214"/>
     </row>
     <row r="215" spans="1:21" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A215" s="84"/>
       <c r="B215"/>
       <c r="C215"/>
       <c r="D215"/>
       <c r="E215"/>
@@ -33378,73 +33379,59 @@
       <c r="E222" s="75"/>
       <c r="F222" s="75"/>
     </row>
   </sheetData>
   <autoFilter ref="B1:B222" xr:uid="{43CC0E48-BF55-4BE1-BD72-915AB375EE66}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Classification: Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A315BE27EF826C4C8D0392EA0A67ED53" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ba1e5bfb237cf89ef4a812115ab7a3e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6b2c56be-7bb0-4a07-b339-d6d2dfa48b36" xmlns:ns3="0931ba26-e549-4b5c-9833-191a12381427" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4dbfb7279b6f73fe4087a97701f0005" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6b2c56be-7bb0-4a07-b339-d6d2dfa48b36"/>
     <xsd:import namespace="0931ba26-e549-4b5c-9833-191a12381427"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -33677,88 +33664,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <TaxCatchAll xmlns="0931ba26-e549-4b5c-9833-191a12381427" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6b2c56be-7bb0-4a07-b339-d6d2dfa48b36">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59BAB7E7-5C97-4060-976B-9526B1CB8D9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D32976B4-FE0F-4449-8A6E-34131D9867C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6b2c56be-7bb0-4a07-b339-d6d2dfa48b36"/>
     <ds:schemaRef ds:uri="0931ba26-e549-4b5c-9833-191a12381427"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0899C06-3070-4D7D-88DD-FB74FD279250}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="0931ba26-e549-4b5c-9833-191a12381427"/>
+    <ds:schemaRef ds:uri="6b2c56be-7bb0-4a07-b339-d6d2dfa48b36"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Contents</vt:lpstr>
       <vt:lpstr>MASTER-MAPPING-By Risk Code</vt:lpstr>
       <vt:lpstr>MASTER MAPPING-By Risk Code DE</vt:lpstr>