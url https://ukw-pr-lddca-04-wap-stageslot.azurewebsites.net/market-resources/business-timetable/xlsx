--- v1 (2026-03-23)
+++ v2 (2026-06-20)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac06e2858a745a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/547a77f3a21c42e28ddd86f5c4091f57.psmdcp" Id="R9172b5ae255a49c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2186f0e94f7d404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/197ed79a1519432eb56c91663986b831.psmdcp" Id="R47b70861916a4e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Business Timetable" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="503">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="439">
   <x:si>
     <x:t>Business Timetable Export</x:t>
   </x:si>
   <x:si>
     <x:t>Created Date:</x:t>
   </x:si>
   <x:si>
     <x:t>Market Participant Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>Unfiltered</x:t>
   </x:si>
   <x:si>
     <x:t>Category Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>Region Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>Start Date Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>End Date Filter:</x:t>
   </x:si>
   <x:si>
@@ -95,1497 +95,1292 @@
   <x:si>
     <x:t>Secondary Contact Title</x:t>
   </x:si>
   <x:si>
     <x:t>Secondary Contact Phone</x:t>
   </x:si>
   <x:si>
     <x:t>Secondary Contact Email</x:t>
   </x:si>
   <x:si>
     <x:t>AdditionalInformation</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Categories</x:t>
   </x:si>
   <x:si>
     <x:t>Tax - Member's Agent/DCP Level</x:t>
   </x:si>
   <x:si>
     <x:t>Members</x:t>
   </x:si>
   <x:si>
-    <x:t>Last date for members' agents to advise Tax Operations of stop loss policies paid or stop loss recoveries received in respect of their members. Only applicable to Members agents. Sent via the FAL Online Portal</x:t>
-[...2 lines deleted...]
-    <x:t>Robi Mohammed</x:t>
+    <x:t>Regular Expense Declaration Forms (EDFs) to be completed by members agents. Details of income and expenses in connection with the members underwriting paid outside of Lloyd's for the United States income tax return to be provided. Sent via the FAL Online Portal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kate Waghorne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)1634 392744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tax Members Agent and DCP Level</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All BEAT affected members are to complete the 36 month Member Personal Expense (MPE) worksheets, splitting out BEAT and non BEAT payments. Available on the FAL Online Portal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conner Keane</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant</x:t>
   </x:si>
   <x:si>
-    <x:t>+44 (0)20 7327 5738</x:t>
-[...8 lines deleted...]
-    <x:t>Portugal – ASF – Ancillary insurance for 2025</x:t>
+    <x:t>+44 (0)1634 392512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Deadline for receipt/ settlement of additional assets for Members who have a CIL/ Q2 QCT failure </x:t>
+  </x:si>
+  <x:si>
+    <x:t>fal@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Failure to clear/settle assets by this date will results in the issuance of an overdue notice advising charges to be levied against member who have not met their CIL/QCT failure.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Africa &amp; Middle East, Asia &amp; Pacific, Europe, North America, South America, UK &amp; Channel Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expense Declaration Forms (EDFs) to be completed for all DCPs (BEAT or Non BEAT) and any other BEAT affected members. Details of income and expenses in connection with the members underwriting paid outside of Lloyd's for the United States income tax return to be provided. Sent via the FAL Online Portal</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Members/Members Agents to confirm they are in line by submitting the relevant confirmation form
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Deadline for receipt/ settlement of additional assets or releases for all Members without a CIL/ Q2 QCT failure
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">All assets must be cleared/settled by this date
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAL*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mid year distribution of returns on cash managed by Lloyd’s.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>memberservicesdatafinance@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Please note this is a provisional date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12:00 BST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contract Certainty Reporting (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd’s Asia Service Companies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>By the last working day of each month</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syn Siew Ho</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Asia Compliance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+65 6499 9303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloydsasiacompliance@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asia &amp; Pacific</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Company Accounts (Scanned softcopy) (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Submission of 2025 Financial Statements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17:00 BST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyber Resilience Oversight Metrics</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents</x:t>
   </x:si>
   <x:si>
-    <x:t>Beatriz Ramirez</x:t>
-[...5 lines deleted...]
-    <x:t>beatriz.ramirez@lloyds.com</x:t>
+    <x:t>Cyber Resilience Oversight Metrics need to be submitted by the end of Q2 and Q4 through the Operational Resilience folder in the Market Oversight Documents SecureShare Portal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jess Tasellari</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Operational Resilience Oversight</x:t>
+  </x:si>
+  <x:si>
+    <x:t>operational-resilience-oversight@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicate reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tax - Syndicate Level</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to submit syndicate UK tax computations to Tax Operations. Available on Core Market Returns</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robert O'Brien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tax</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)1634 392376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tax Syndicate Level</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Applications for Total Releases can commence </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Asia Compliance Report (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Submission to LA on the 2nd working day of each month</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd’s Europe -  Norwegian Natural Perils Pool - Fire Peril business quarterly return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatting Lai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Associate. International Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>yatting.lai@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe</x:t>
   </x:si>
   <x:si>
-    <x:t>Submission of completed syndicate medical malpractice legal liability return to Lloyd’s Europe in France</x:t>
-[...11 lines deleted...]
-    <x:t>12:00 GMT</x:t>
+    <x:t>NonXIS Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents participating on the Insurance Lloyd’s Asia Scheme during Singapore Year of Assessment 2025 to submit syndicate schedules to the relevant tax team contacts via email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dan Moynes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)20 7327 5459</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lloyd’s Europe  - Danish guarantee fund </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Risk Registration (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Submission of SRR return to MDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leo Lim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>leo.lim@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd’s Europe Quarterly KRI Submission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to complete the LIC KRI submission form and submit it to LIC Compliance via SecureShare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIC Compliance Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloydseurope.financialcrime@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic packs for US quarterly filing available on ORS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North America, South America</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publication of the FAL valuation as at 30 June 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14:00 BST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Part VII July Submission (Monthly &amp; Initial Load catch-up)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In-scope Part VII Syndicates to submit Part VII Monthly data (as at 30/06/2026) via Market Data Collection (MDC) website against the July submission business events (and initial load catch-up file if required). Submission window opens on the 01/07/2026 and closes on the 14/07/2026 at 2PM UK Time.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDC support mailbox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mdcsupport@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Europe Part VII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16:00 BST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q2 2026 - Compliance with Lloyds's Europe (LIC) Business Model - Q2 2026 LIC Attesation Exercise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Submission of Attesation to confirm Compliance with Lloyd's Europe (LIC) Operating Model for all Managing Agents writing business on behalf of Lloyd's Europe (LIC).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Europe Compliance Operating Model</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloydseurope.operations@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This is to confirm that by submitting the signed attestation, managing agents acknowledge and agree that all transactions related to Lloyd’s Europe must be processed exclusively through Velonetic/DXC and Lloyd’s Central Settlement &amp; Trust Fund Operations (STFO) when conducting business on behalf of Lloyd’s Europe (LIC).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Income and Expenditure to MAS (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Submission of Q2 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Monthly Risk Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coverholders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monthly Risks must be submitted through the CMR portal. Please note: for any run-off coverholder, these obligations will remain in effect until all risks have been fully resolved.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linh Phan</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">International Finance </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChinaReinsuranceRegistration@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Risk Return HKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Monthly Claim Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monthly Claims must be submitted through the CMR portal. Please note: for any run-off coverholder, these obligations will remain in effect until all claims have been fully resolved.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Claim Return HKC</x:t>
   </x:si>
   <x:si>
     <x:t>MAS Returns (for  Service Companies based in Singapore only)</x:t>
   </x:si>
   <x:si>
-    <x:t>Lloyd’s Asia Service Companies</x:t>
-[...41 lines deleted...]
-    <x:t>luke.knowles@lloyds.com</x:t>
+    <x:t>Submission of Q2 2026 to MAS on 21 Jul 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Eligible Complainant Return </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for managing agents to submit completed template relating to policyholders who meet the definition of an 'eligible complainant' to meet Lloyd's FCA reporting requirements via the Optalitix platform.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jo Tourle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Complaints Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)1634 392496</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Management Data Return</x:t>
   </x:si>
   <x:si>
+    <x:t>Managing agents to submit Performance Management Data Return for June 2026 before 14:00 via Market Data Collection (MDC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LloydsDataQuality@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nagarathna Belaval</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+91 9513069971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nagarathna.Belaval@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK &amp; Channel Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q2 Report</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q2 2026 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richard Borje</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0) 20 7327 5629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>usenquiries@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North America</x:t>
+  </x:si>
+  <x:si>
     <x:t>Syndicate Reporting</x:t>
   </x:si>
   <x:si>
-    <x:t>Syndicates</x:t>
-[...3 lines deleted...]
-Managing Agents to submit RRA return as at Year-End 2025 via CMR.</x:t>
+    <x:t>Managing Agents to submit RRQ return as at Quarter 2 2026 via CMR.</x:t>
   </x:si>
   <x:si>
     <x:t>Sufyaan Shaikh</x:t>
   </x:si>
   <x:si>
     <x:t>Market Reserving &amp; Capital</x:t>
   </x:si>
   <x:si>
     <x:t>+44 (0)20 7327 5019</x:t>
   </x:si>
   <x:si>
-    <x:t>RRA@lloyds.com</x:t>
-[...282 lines deleted...]
-    <x:t>Managing Agents to submit the Quarter 1 Australian Reinsurance Pool Corporation Return to International Regulatory Affairs via SecureShare.</x:t>
+    <x:t>RRQ@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cyber RDS Refresh Data Collection </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit the Cyber RDS Refresh data collection template via Secure Share within the ‘Catastrophe Risk Returns &gt; Cyber RDS Refresh’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lauren Restell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Non-Natural Catastrophe Risk Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lauren.Restell@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samantha Dickens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Associate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>samantha.dickens@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland reporting – Conduct of Business Return (2025 2H)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Terrorism - ARPC Q2 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit the Quarter 2 Australian Reinsurance Pool Corporation Return to International Finance via SecureShare.</x:t>
   </x:si>
   <x:si>
     <x:t>Joel Williamson</x:t>
   </x:si>
   <x:si>
     <x:t>+44 (0) 20 7327 5811</x:t>
   </x:si>
   <x:si>
     <x:t>australian.terrorism@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Please note that any late, inaccurate or incomplete submission of this return is subject to the Overseas Fining Policy.</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Terrorism</x:t>
   </x:si>
   <x:si>
-    <x:t>Managing Agents to submit RRQ return as at Quarter 1 2026 via CMR.</x:t>
-[...2 lines deleted...]
-    <x:t>RRQ@lloyds.com</x:t>
+    <x:t>Political Risk &amp; Credit New RDS Data Collection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit the Political Risk &amp; Credit New RDS data collection template via Secure Share within the ‘Catastrophe Risk Returns &gt; Political Risk &amp; Credit New RDS’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georgio Anastasi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Underwriting solutions manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georgio.Anastasi@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of Canadian reporting packs to market.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">George Sakkiadis </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Associate, International Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>george.sakkiadis@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian reporting</x:t>
   </x:si>
   <x:si>
     <x:t>GST Returns (for  Service Companies based in Singapore only)</x:t>
   </x:si>
   <x:si>
-    <x:t>Submission of Q1 2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>gst.singapore@lloyds.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Canadian Reporting</x:t>
-[...59 lines deleted...]
-    <x:t>First surpluses will be available for payment to Members.</x:t>
+    <x:t>SRS Q3 (01/07/2026)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit Q3 Syndicate Reinsurance Structure [SRS] Return via Core Market Returns [CMR]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominic Thomas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (20) 73275953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dominic.thomas@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy RI Transaction for Q4 QCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents, Syndicates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Final date for notification to Lloyd's of a ceding syndicate's intention to introduce a legacy reinsurance transaction for the Q4 QCT process.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iain Pearson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)207 327 5482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>legacyri@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy reinsurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Canadian Reporting </x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to lock completed reporting packs.</x:t>
   </x:si>
   <x:si>
-    <x:t>Submission of Contract Certainty Reporting needs to be completed by the last working day of each month.</x:t>
-[...35 lines deleted...]
-    <x:t>Managing Agents to submit QAD return as at Quarter 1 2026 via CMR by 2pm</x:t>
+    <x:t>Managing Agents to submit QAD return as at Quarter 2 2026 via CMR by 2pm</x:t>
   </x:si>
   <x:si>
     <x:t>Vince Santiago</x:t>
   </x:si>
   <x:si>
     <x:t>Central Finance</x:t>
   </x:si>
   <x:si>
     <x:t>vince.santiago@lloyds.com</x:t>
   </x:si>
   <x:si>
-    <x:t>17:00 BST</x:t>
+    <x:t>Q2 2026 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agency reporting</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Syndicate Reporting
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Q1 2026 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm
-[...12 lines deleted...]
-    <x:t xml:space="preserve">Please refer to Market Bulletin Y5410 (Revised guidance on Tier 2 capital limits; timing and open year solvency requirements) for full details on the Tier 2 capital limits. </x:t>
+    <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 2 2026 via SecureShare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q2 2026 Syndicate Flash Report to be uploaded onto Secureshare by 5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sara Mirza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sara.mirza@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2026 Model Completeness Questionnaire (MCQ) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit 2026 Model Completeness Template via Secure Share within the ‘Catastrophe Risk Returns &gt; Model Completeness 2026’ folder. To be completed by all syndicates with natural catastrophe exposure.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luke Knowles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Head of Catastrophe Risk Analytics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>luke.knowles@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Colette Jardine </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Catastrophe Risk Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colette.Jardine@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A PE certification form should be completed by Managing Agents for each Syndicate (including each Special Purpose Arrangement) that they manage in respect of business planned to be written in the 2027 calendar year. Guidance notes should be considered prior to completing the form and once completed, the form should be sent via email to Lloyds-PEcertification@lloyds.com.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44(0)207 327 6103</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">US Reporting </x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to lock completed electronic reporting packs.</x:t>
   </x:si>
   <x:si>
-    <x:t>Submission of TRIA electronic filing from Market.</x:t>
-[...24 lines deleted...]
-    <x:t>sara.mirza@lloyds.com</x:t>
+    <x:t>Lloyd's Europe Managing Agents: IDD H1 Breach Report 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to report all breaches related to IDD transacted business within half year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloydseurope.ukunderwriting@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dynamic General Insurance Stress Test (DyGIST) - Final Template</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit the DyGIST returns via the Major Claims SecureShare in the 'DyGIST Return' folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Rob Stevenson </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Director of Catastrophe Risk &amp; Reinsurance Analytics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rob.Stevenson@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit cash transfer forms.</x:t>
   </x:si>
   <x:si>
     <x:t>Receive back notarised jurat pages.</x:t>
   </x:si>
   <x:si>
-    <x:t>Managing Agents to submit cash transfer forms.</x:t>
+    <x:t>Q2 2026 QMA Delta Submission to be submitted via MDC by 2pm</x:t>
   </x:si>
   <x:si>
     <x:t>Managing agents to submit cash transfer forms.</x:t>
   </x:si>
   <x:si>
+    <x:t>Overseas Trust Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kentucky Trust Fund adjustment, quarter two 2026 settlement date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Anne-Marie Russell </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FinancialControl-Payments@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agency Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agents to submit quarterly financial return QF1 for quarter ending 30 June 2026. Sign off required by director on behalf of the board.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Trust Fund adjustment, quarter two 2026 settlement date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QMB Return(s)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to submit QMB for Q2 2026 before 14:00 via Market Data Collection (MDC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for receipt of End of Interavailable applications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFRA – Quarterly China Reinsurance Registration Return (Q2/2026)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Reinsurance Registration: Confirmation that documents, provided to the syndicate by Lloyd’s for review, can be submitted to the National Financial Regulatory Administration (NFRA) NFRA in order to meet the quarterly reinsurance registration process.  Note:  This confirmation is only required in relation to syndicates that are registered with NFRA.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kathleen Vuuren van</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ChinaReinsuranceRegistration@lloyds.com </x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Reinsurance Registration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kentucky Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New members to the Japanese Income Tax return are required to confirm if they are a Small/Medium Enterprise (SME) for the purpose of Japanese Tax. Sent via the FAL Online Portal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dan.moynes@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Europe Seconded Underwriters: Quarterly file reviews of IDD business - Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lloyd's Europe UK branch will raise requests to the MA for evidence for a sample of files underwritten by secondees during the quarter. This is a standing governance requirement and reporting cadence. </x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Overseas Trust Fund </x:t>
   </x:si>
   <x:si>
-    <x:t>Managing Agents, Syndicates</x:t>
-[...76 lines deleted...]
-    <x:t>Agents to submit quarterly financial return QF1 for quarter ending 31 March 2026. Sign off required by director on behalf of the board.</x:t>
+    <x:t>Australian Trust Fund adjustment, quarter two 2026 settlement date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q2 2026 Syndicate Accounts Submission to be submitted via Corefiling portal by 5pm</x:t>
   </x:si>
   <x:si>
     <x:t>US situs top up cash movement date.</x:t>
   </x:si>
   <x:si>
-    <x:t>South Africa Trust Fund adjustment, quarter one 2026 settlement date.</x:t>
-[...2 lines deleted...]
-    <x:t>Canadian Margin Fund adjustment, quarter one 2026 settlement date.</x:t>
+    <x:t>South Africa Trust Fund adjustment, quarter two 2026 settlement date.</x:t>
   </x:si>
   <x:si>
     <x:t>Cash movement date for LCTF and Margin Fund adjustment.</x:t>
   </x:si>
   <x:si>
-    <x:t>Lloyd's Europe Seconded Underwriters: Quarterly file reviews of IDD business - Q1</x:t>
-[...42 lines deleted...]
-</x:t>
+    <x:t>FAL/ DCP/ CIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Modeller software update for Q3 Quarterly Corridor Test ECAs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neil Wells</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Capital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)207 327 6034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloyds-mrc-help@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coming into line, Direct Corporate Members DCP, FAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAREAT SMR pool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAREAT Small and Medium-sized risk - risks strictly below EUR20m - completion of the 2025 portfolio by address of the insured return to Lloyd’s Europe in France.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stéphanie Le Ninivin</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Senior Operations and Finance Executive </x:t>
+  </x:si>
+  <x:si>
+    <x:t>stephanie.leninivin@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAREAT Small and Medium-sized risk - risks strictly below EUR20m - completion of the 2027 estimated premium return to Lloyd’s Europe in France.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>	GAREAT Small and Medium-sized risk annual return - risks strictly below EUR20m - Adjustment and closing of the 2025 underwriting year return split by France as a whole and by French department to Lloyd’s Europe in France.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Part VII August Submission (Monthly &amp; Initial Load catch-up)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In-scope Part VII Syndicates to submit Part VII Monthly data (as at 31/07/2026) via Market Data Collection (MDC) website against the August submission business events (and initial load catch-up file if required). Submission window opens on the 03/08/2026 and closes on the 14/08/2026 at 2PM UK Time.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Services to collect £ and US$ open year releases from syndicates.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>distribution@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publication of the Q3 Quarterly Corridor Test (QCT).</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Members within 90%-110% no action
 Members &lt;90% and &gt; £1m required to top up
 Members &gt;110% can request release (this is subject to passing tests within QCT i.e Tier 1/Tier 2 limits etc)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Submission of NAIC IID and TRIP filling from Market.</x:t>
-[...5 lines deleted...]
-    <x:t>Release of Open year profits can commence, subject to QCT</x:t>
+    <x:t>Australian Terrorism - ARPC Annual Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit the Annual Australian Reinsurance Pool Corporation Return to International Finance via SecureShare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The 2023 and 2024 YoA syndicate forecasts as a percentage of capacity will be published for Q2 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd’s Catastrophe Model (LCM) Quarterly Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit Lloyd's Catastrophe Model (LCM) Return via Secure Share within the ‘Catastrophe Risk Returns &gt; LCM July 2026’ folder. Mandatory for all syndicates.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hailie Hunt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reporting Manager, Aggregation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hailie.Hunt@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portfolio Risk Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Release of Open year profits can commence, subject to QCT
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for Managing Agents to notify Member Services of any interim cash calls due for payment on 28 September 2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy RI Transaction for Q1 QCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Final date for notification to Lloyd's of a ceding syndicate's intention to introduce a legacy reinsurance transaction for the Q1 QCT process.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realistic Disaster Scenarios Light Return (RDL)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit Lloyd's Realistic Disaster Scenario Light Return via the Core Market Returns (CMR) system and Secure Share within the ‘Catastrophe Risk Returns &gt; RDS Supplementary Information’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lauren O’Rourke </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lauren.O'Rourke@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Timetable and instructions posted to Secure Share.</x:t>
   </x:si>
   <x:si>
-    <x:t>Submit details of Canadian Syndicate Information Statements (SIS) to determine the tax liability for filing Canadian tax return for non-Canadian residents. Available on Core Market Returns</x:t>
-[...8 lines deleted...]
-    <x:t xml:space="preserve">Deadline for members' agents to send consolidated personal accounts to members.
+    <x:t>2026 – Master/Group Policy Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to submit completed template reporting on their Master Policy numbers via the Optalitix portal. The Portal will open on 27 July and will close on 28 August.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Customer Oversight</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CustomerOversight@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Europe Seconded Underwriters: Seconded Underwriters 2026 Mid Year Performance Reviews due</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lloyd's Europe UK branch will raise requests to the responsible RD for each Managing Agent for the mid year performance review assessment of their seconded underwriters. The template and submission requirements are communicated to the RD at that time. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pre-emptions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents of non-aligned syndicates to submit the intention forms to pre-empt or de-empt for 2027 to Member Services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>syndicatestamps@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pre emptions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13:00 BST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phase 1 – 2027 YOA SBF return submission deadline by 1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2027 YOA SBF return and Guidance will be available in MDC from 6th July.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBF and MDC queries </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicate Business Planning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for FAL re-arrangement applications for Members who have a Q3 QCT failure.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Incomplete or incorrect forms and documentation will be recorded as such and will not be accepted. Any resubmissions must be received by this deadline. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Deadline for FAL re-arrangement applications for Members who have passed the Q3 QCT
 </x:t>
-  </x:si>
-[...29 lines deleted...]
-    <x:t>Deadline for FAL re-arrangement applications for Members who have a CIL/ Q2 QCT failure</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Incomplete or incorrect forms and documentation will be recorded as such and will not be accepted. Any resubmissions must be received by this deadline or following publication of the next Quarterly Corridor Test.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Part VII June Submission (Monthly &amp; Initial Load catch-up)</x:t>
-[...377 lines deleted...]
-</x:t>
+    <x:t>Phase 2 – 2027 YOA SBF return submission deadline by 1pm</x:t>
   </x:si>
   <x:si>
     <x:t>Part VII September Submission (Monthly &amp; Initial Load catch-up)</x:t>
   </x:si>
   <x:si>
     <x:t>In-scope Part VII Syndicates to submit Part VII Monthly data (as at 31/08/2026) via Market Data Collection (MDC) website against the September submission business events (and initial load catch-up file if required). Submission window opens on the 01/09/2026 and closes on the 14/09/2026 at 2PM UK Time.</x:t>
   </x:si>
   <x:si>
     <x:t>Q3 2026: GAREAT Large risk return to Lloyd’s Europe in France for period 1 January 2026 to 10 September 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deadline for receipt/settlement of additional assets for Members who have a Q3 QCT failure
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Failure to clear/settle assets by this date will results in the issuance of an overdue notice advising charges to be levied against member who have not met their Q3 QCT failure.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Onboarding</x:t>
+  </x:si>
+  <x:si>
     <x:t>Notification for Recommencement of Underwriting - If a non-underwriting member wishes to recommence in the new year notification must be made with a rationale documenting the reason to recommence.</x:t>
   </x:si>
   <x:si>
+    <x:t>clientonboarding@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Member must not have previously entered into an interavailable arrangement</x:t>
   </x:si>
   <x:si>
+    <x:t>Client onboarding</x:t>
+  </x:si>
+  <x:si>
     <x:t>New applicants where Member auction participation is required, including the following: New Members, New Third Party Fund Providers, Change of Control appointment of new LLP Members to existing Corporate Members.</x:t>
   </x:si>
   <x:si>
     <x:t>This deadline is for any new applicant including a potential member or attached to a member that will require participation in the auction process. If an LLP member dies in the period after 30th September but before 31st December and there is an intention to continue underwriting, every effort must be made to appoint a new LLP member. If the death occurs after 31st December, then the LLP member will be permitted to underwrite for the following year, pending appointment of a new member at the earliest opportunity.</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian B2 Reporting - Part I</x:t>
   </x:si>
   <x:si>
     <x:t>Managing agents to submit the first part of the Canadian B2 regulatory requirement via Secure Share within the ‘Catastrophe Risk Returns / Canadian B2 Regulatory Reporting’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phase 3 – 2027 YOA SBF return submission deadline by 1pm</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deadline for receipt/settlement of additional assets or releases for all Members without a Q3 QCT failure. </x:t>
   </x:si>
   <x:si>
     <x:t>All assets must be cleared/settled by this date.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deadline for return of new W8-BEN forms to replace existing forms that expire at 31st December 2025 via email and SharePoint
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Ellie Sawyer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)1634 392085</x:t>
+  </x:si>
+  <x:si>
     <x:t>Interim cash calls to be funded and paid to syndicates on this date.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deadline for submission of UK Tax Residency Declaration forms to Tax Operations - All members via SharePoint (Members Agents) or email (DCP Members) </x:t>
   </x:si>
   <x:si>
+    <x:t>Harry Carr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tax Graduate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)20 7327 5127</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stamp</x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for Managing Agents to submit a Register of Agents Charges entry for syndicates for 2027.</x:t>
   </x:si>
   <x:si>
-    <x:t>syndicatestamps@lloyds.com</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>STAMP</x:t>
   </x:si>
   <x:si>
+    <x:t>Auction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for submission of Auction Forms A &amp; D if intending to participate in the forthcoming Capacity Auctions.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloyds-auctionoffice@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: Disciplinary Attestation Returns (for UK Branch secondees)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">For compliance teams to complete on behalf of seconded underwriters. This request and the template for completion are issued by Lloyd's Europe Compliance and HR team direct to the Managing Agent's. Completed returns must be submitted prior to the 30 September deadline. </x:t>
   </x:si>
   <x:si>
     <x:t>Members included in the Japanese Income Tax return are required to confirm if they are a Small/Medium Enterprise (SME) for the purpose of Japanese Tax. Lloyd's Japan members identified as a Consolidated Multinational Enterprise (MNE) must provide Tax  department with 'Transfer Pricing Master File' &amp; 'Country by Country report' within 10 months of the Ultimate Parent Entity's financial year-end. Only required where this hasn't been provided by Ultimate Parent Entity or another group member. Sent via the FAL Online Portal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simon Tyler</x:t>
   </x:si>
   <x:si>
     <x:t>Review &amp; provide US Investment Income confirmation in respect of 1042-S and QMA 114 analysis</x:t>
   </x:si>
   <x:si>
     <x:t>Managing agents to complete the LIC KRI submission form and submit it to LIC Compliance</x:t>
   </x:si>
   <x:si>
     <x:t>Part VII October Submission (Monthly &amp; Initial Load catch-up)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">In-scope Part VII Syndicates to submit Part VII Monthly data (as at 30/09/2026) via Market Data Collection (MDC) website against the October submission business events (and initial load catch-up file if required). Submission window opens on the 01/10/2026 and closes on the 14/10/2026 at 2PM BST.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Submission of Q3 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Submission of Q3 2026 to MAS on 21 Oct 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit RRQ return as at Quarter 3 2026 via CMR.</x:t>
   </x:si>
   <x:si>
     <x:t>Managing agents to submit Performance Management Data Return for September 2026 before 14:00 via Market Data Collection (MDC)</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Terrorism - ARPC Q3 2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Managing Agents to submit the Quarter 3 Australian Reinsurance Pool Corporation Return to International Regulatory Affairs via SecureShare.</x:t>
+    <x:t>Managing Agents to submit the Quarter 3 Australian Reinsurance Pool Corporation Return to International Finance via SecureShare.</x:t>
   </x:si>
   <x:si>
     <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q3 Report</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q3 2026 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
   </x:si>
   <x:si>
+    <x:t>Midday deadline for submission of Auction disclosures pre Auction 1.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Day one of Lloyd's capacity auction number one.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Day two of Lloyd's capacity auction number one.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12:00 GMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midday deadline for submission of Auction disclosures pre Auction 2.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Day one of Lloyd's capacity auction number two.</x:t>
+  </x:si>
+  <x:si>
     <x:t>14:00 GMT</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit QAD return as at Quarter 3 2026 via CMR by 2pm.</x:t>
   </x:si>
   <x:si>
     <x:t>17:00 GMT</x:t>
   </x:si>
   <x:si>
     <x:t>Q3 2026 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 3 2026 via SecureShare.</x:t>
   </x:si>
   <x:si>
+    <x:t>Day two of Lloyd's capacity auction number two.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q3 2026 Syndicate Flash Report to be uploaded onto Secureshare by 5pm</x:t>
   </x:si>
   <x:si>
+    <x:t>Actuarial Function Report</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit Actuarial Function Reports and self-assessment template (covering Underwriting and Reinsurance opinions) for each Syndicate under management via the Actuarial Oversight Syndicate Reserving SecureShare site. Please email AFReports@lloyds.com for any queries regarding this submission.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Louise Bennet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Head of Reserving</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)20 7327 5534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midday deadline for submission of Auction disclosures pre Auction 3.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Day one of Lloyd's capacity auction number three.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q3 2026 QMA Delta Submission to be submitted via MDC by 2pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Day two of Lloyd's capacity auction number three.</x:t>
   </x:si>
   <x:si>
     <x:t>Managing agents to submit QMB for Q3 2026 before 14:00 via Market Data Collection (MDC)</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian B2 Reporting - Part II</x:t>
   </x:si>
   <x:si>
     <x:t>Managing agents to submit the second part of the Canadian B2 regulatory requirement via Secure Share within the ‘Catastrophe Risk Returns / Canadian B2 Regulatory Reporting’ folder.</x:t>
   </x:si>
   <x:si>
     <x:t>NFRA – Quarterly China Reinsurance Registration Return (Q3/2026)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agents to submit quarterly financial return QF1 for quarter ending 30 September 2025. Sign off required by director on behalf of the board.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Illinois Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
     <x:t>South Africa Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Overseas Trust Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Margin Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
     <x:t>US Tax - CAMT Declaration 2 Form to be completed by Corporate Members. Sent out via email. Please return to Tax Operations</x:t>
   </x:si>
   <x:si>
     <x:t>US Tax - BEAT 8991 Questionnaire to be completed by corporate members that are effected by BEAT and returned to tax operations to enable the filing of Lloyd's aggregate form 8991. Sent out via email</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: Quarterly file reviews of IDD business - Q3</x:t>
   </x:si>
   <x:si>
+    <x:t>Lloyd’s Defined Stress Test</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for submission of the Lloyd’s Defined Stress Test, as part of Liquidity Oversight, by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Harris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corporate Finance Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloyds-solvencyreturns@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Information on the details of the stress test can be found on the Lloyd’s website here: https://www.lloyds.com/conducting-business/regulatory-information/solvency-ii/tools-and-resources/syndicate-workstreams/reporting-and-disclosure</x:t>
+  </x:si>
+  <x:si>
     <x:t>Part VII November Submission (Monthly &amp; Initial Load catch-up)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">In-scope Part VII Syndicates to submit Part VII Monthly data (as at 31/10/2026) via Market Data Collection (MDC) website against the November submission business events (and initial load catch-up file if required). Submission window opens on the 03/11/2026 and closes on the 17/11/2026 at 2PM UK Time.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agent to submit Lloyd's Catastrophe Model (LCM) Return via Secure Share within the ‘Catastrophe Risk Returns &gt; LCM Oct 2026’ folder. This only applies for Managing Agents that meet the ‘Materiality of Change’ criteria (see 2026 LCM Guidance &amp; Instructions). Nil return required for all other Managing Agents.</x:t>
   </x:si>
   <x:si>
+    <x:t>Settlement day for auctions one, two and three (debit date).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Settlement day for auctions one, two and three (credit date).</x:t>
+  </x:si>
+  <x:si>
     <x:t>Treaty Waiver Declaration - Including Member-Level Reinsurance request, Transfer Pricing sign-off &amp; Reporting Uncertain Tax Positions. Returned to tax operations. Sent via the FAL Online Portal</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: 2027 Delegation of Authority process</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Request raised by Lloyd's Europe UK Branch for all Managing Agents to submit authority requests for their seconded underwriters for the 2027 underwriting year. </x:t>
   </x:si>
   <x:si>
     <x:t>Service Company Audit Template (for  Service Companies based in Singapore only)</x:t>
   </x:si>
   <x:si>
     <x:t>Submission to LA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Submission to LA on the 2nd working day of each month
 </x:t>
   </x:si>
   <x:si>
     <x:t>Q4 2026: GAREAT Large risk return to Lloyd’s Europe in France for period 1 January 2026 to 10 December 2026</x:t>
   </x:si>
   <x:si>
     <x:t>For period 1 January 2026 to 10 December 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Part VII December Submission (Monthly &amp; Initial Load catch-up)</x:t>
   </x:si>
   <x:si>
     <x:t>In-scope Part VII Syndicates to submit Part VII Monthly data (as at 30/11/2026) via Market Data Collection (MDC) website against the December submission business events (and initial load catch-up file if required). Submission window opens on the 01/12/2026 and closes on the 14/12/2026 at 2PM UK Time.</x:t>
   </x:si>
   <x:si>
-    <x:t>Request sent to managing agents to submit completed template relating to policyholders who meet the definition of an 'eligible complainant' to meet Lloyd's FCA reporting requirements via the Optalitix platform with the declaration that all complaints relating to policyholders have been notified to Lloyd’s under the Complaints Handling Code uploaded to SecureShare with a 4 week deadline.</x:t>
+    <x:t>Request sent to managing agents to submit completed template relating to policyholders who meet the definition of an 'eligible complainant' to meet Lloyd's FCA reporting requirements via the Optalitix platform with a 4 week deadline.</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Terrorism - ARPC Scheme Option</x:t>
   </x:si>
   <x:si>
-    <x:t>Managing Agents to submit their syndicate’s opt in letter to the Australian Reinsurance Pool Corporation for the 2024 calendar year to International Regulatory Affairs via SecureShare.</x:t>
+    <x:t>Managing Agents to submit their syndicate’s opt in letter to the Australian Reinsurance Pool Corporation for the 2024 calendar year to International Finance via SecureShare.</x:t>
   </x:si>
   <x:si>
     <x:t>Submit details of Investment income and Capital Gains and Losses on all NON-US DOLLAR syndicate funds for preparation of the US Tax Reports for US members to enable them to file their personal Tax Returns. Available on Core Market Returns</x:t>
   </x:si>
   <x:si>
+    <x:t>Eligible Complainant Return</x:t>
+  </x:si>
+  <x:si>
     <x:t>Managing agents to submit Performance Management Data Return for December 2026 before 14:00 via Market Data Collection (MDC)</x:t>
   </x:si>
   <x:si>
     <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q4 Report</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q4 2026 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
   </x:si>
   <x:si>
     <x:t>Australian Terrorism - ARPC Q4 2026</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Managing agents to submit the Quarter 4 Australian Reinsurance Pool Corporation to International Affairs via SecureShare.	</x:t>
+    <x:t xml:space="preserve">Managing agents to submit the Quarter 4 Australian Reinsurance Pool Corporation to International Finance via SecureShare.	</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe Managing Agents: IDD H2 Breach Report 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: Quarterly file reviews of IDD business - Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q1 Report</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q1 2027 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q2 2027 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="dd MMM yyyy"/>
   </x:numFmts>
   <x:fonts count="5">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -1731,52 +1526,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A10:R281" totalsRowShown="0">
-  <x:autoFilter ref="A10:R281"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A10:R207" totalsRowShown="0">
+  <x:autoFilter ref="A10:R207"/>
   <x:tableColumns count="18">
     <x:tableColumn id="1" name="Current Deadline"/>
     <x:tableColumn id="2" name="Deadline Time"/>
     <x:tableColumn id="3" name="Original Deadline"/>
     <x:tableColumn id="4" name="Title"/>
     <x:tableColumn id="5" name="Market Participant"/>
     <x:tableColumn id="6" name="Submission Link"/>
     <x:tableColumn id="7" name="Submission Instructions"/>
     <x:tableColumn id="8" name="Primary Contact Name"/>
     <x:tableColumn id="9" name="Primary Contact Title"/>
     <x:tableColumn id="10" name="Primary Contact Phone"/>
     <x:tableColumn id="11" name="Primary Contact Email"/>
     <x:tableColumn id="12" name="Secondary Contact Name"/>
     <x:tableColumn id="13" name="Secondary Contact Title"/>
     <x:tableColumn id="14" name="Secondary Contact Phone"/>
     <x:tableColumn id="15" name="Secondary Contact Email"/>
     <x:tableColumn id="16" name="AdditionalInformation"/>
     <x:tableColumn id="17" name="Region"/>
     <x:tableColumn id="18" name="Categories"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2048,118 +1843,119 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:R281"/>
+  <x:dimension ref="A1:R207"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="19" max="16384" width="9.140625" style="1" customWidth="1"/>
     <x:col min="1" max="1" width="24.170625" style="2" customWidth="1"/>
     <x:col min="2" max="2" width="16.835425" style="3" customWidth="1"/>
     <x:col min="3" max="3" width="40.960625" style="2" customWidth="1"/>
     <x:col min="4" max="4" width="40.710625" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="29.050625" style="3" customWidth="1"/>
-    <x:col min="6" max="7" width="40.710625" style="3" customWidth="1"/>
+    <x:col min="6" max="6" width="18.425425" style="3" customWidth="1"/>
+    <x:col min="7" max="7" width="40.710625" style="3" customWidth="1"/>
     <x:col min="8" max="8" width="39.220625" style="3" customWidth="1"/>
     <x:col min="9" max="9" width="40.710625" style="3" customWidth="1"/>
     <x:col min="10" max="10" width="24.245425" style="3" customWidth="1"/>
-    <x:col min="11" max="11" width="38.600625" style="3" customWidth="1"/>
+    <x:col min="11" max="11" width="39.240625" style="3" customWidth="1"/>
     <x:col min="12" max="12" width="26.365425" style="3" customWidth="1"/>
     <x:col min="13" max="13" width="31.800625" style="3" customWidth="1"/>
     <x:col min="14" max="14" width="26.795425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="38.600625" style="3" customWidth="1"/>
     <x:col min="16" max="17" width="40.710625" style="3" customWidth="1"/>
     <x:col min="18" max="18" width="40.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:18">
       <x:c r="C1" s="4" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:18">
       <x:c r="A3" s="5" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B3" s="5">
-        <x:v>46104</x:v>
+        <x:v>46193</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:18">
       <x:c r="A4" s="5" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:18">
       <x:c r="A5" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:18">
       <x:c r="A6" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:18">
       <x:c r="A7" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="5">
-        <x:v>46104</x:v>
+        <x:v>46193</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:18">
       <x:c r="A8" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="5" t="s"/>
     </x:row>
     <x:row r="10" spans="1:18">
       <x:c r="A10" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D10" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
@@ -2182,10528 +1978,7690 @@
       </x:c>
       <x:c r="L10" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="M10" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N10" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O10" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P10" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="9" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:18">
       <x:c r="A11" s="10">
-        <x:v>46104</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B11" s="11" t="s"/>
       <x:c r="C11" s="10" t="s"/>
       <x:c r="D11" s="11" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E11" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F11" s="11" t="s"/>
       <x:c r="G11" s="11" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H11" s="11" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="I11" s="11" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J11" s="11" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K11" s="11" t="s"/>
       <x:c r="L11" s="11" t="s"/>
       <x:c r="M11" s="11" t="s"/>
       <x:c r="N11" s="11" t="s"/>
       <x:c r="O11" s="11" t="s"/>
       <x:c r="P11" s="11" t="s"/>
       <x:c r="Q11" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R11" s="12" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:18">
       <x:c r="A12" s="2">
-        <x:v>46104</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s"/>
       <x:c r="C12" s="2" t="s"/>
       <x:c r="D12" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E12" s="3" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F12" s="3" t="s"/>
+      <x:c r="G12" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="E12" s="3" t="s">
+      <x:c r="H12" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="F12" s="3" t="s"/>
-[...1 lines deleted...]
-      <x:c r="H12" s="3" t="s">
+      <x:c r="I12" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="I12" s="3" t="s">
+      <x:c r="J12" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="J12" s="3" t="s"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="K12" s="3" t="s"/>
       <x:c r="L12" s="3" t="s"/>
       <x:c r="M12" s="3" t="s"/>
       <x:c r="N12" s="3" t="s"/>
       <x:c r="O12" s="3" t="s"/>
       <x:c r="P12" s="3" t="s"/>
       <x:c r="Q12" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R12" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:18">
       <x:c r="A13" s="10">
-        <x:v>46106</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B13" s="11" t="s"/>
       <x:c r="C13" s="10" t="s"/>
       <x:c r="D13" s="11" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E13" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F13" s="11" t="s"/>
-      <x:c r="G13" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G13" s="11" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H13" s="11" t="s"/>
+      <x:c r="I13" s="11" t="s"/>
       <x:c r="J13" s="11" t="s"/>
       <x:c r="K13" s="11" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L13" s="11" t="s"/>
       <x:c r="M13" s="11" t="s"/>
       <x:c r="N13" s="11" t="s"/>
       <x:c r="O13" s="11" t="s"/>
-      <x:c r="P13" s="11" t="s"/>
+      <x:c r="P13" s="11" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="Q13" s="11" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="R13" s="12" t="s"/>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="R13" s="12" t="s">
+        <x:v>38</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:18">
       <x:c r="A14" s="2">
-        <x:v>46106</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s"/>
       <x:c r="C14" s="2" t="s"/>
       <x:c r="D14" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F14" s="3" t="s"/>
       <x:c r="G14" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H14" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I14" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J14" s="3" t="s">
-        <x:v>50</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="K14" s="3" t="s"/>
       <x:c r="L14" s="3" t="s"/>
       <x:c r="M14" s="3" t="s"/>
       <x:c r="N14" s="3" t="s"/>
       <x:c r="O14" s="3" t="s"/>
       <x:c r="P14" s="3" t="s"/>
       <x:c r="Q14" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R14" s="1" t="s">
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:18">
       <x:c r="A15" s="10">
-        <x:v>46107</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B15" s="11" t="s"/>
       <x:c r="C15" s="10" t="s"/>
       <x:c r="D15" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E15" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F15" s="11" t="s"/>
       <x:c r="G15" s="11" t="s">
-        <x:v>54</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H15" s="11" t="s"/>
+      <x:c r="I15" s="11" t="s"/>
       <x:c r="J15" s="11" t="s"/>
       <x:c r="K15" s="11" t="s">
-        <x:v>57</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="L15" s="11" t="s"/>
+      <x:c r="M15" s="11" t="s"/>
       <x:c r="N15" s="11" t="s"/>
-      <x:c r="O15" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O15" s="11" t="s"/>
       <x:c r="P15" s="11" t="s"/>
       <x:c r="Q15" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R15" s="12" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:18">
       <x:c r="A16" s="2">
-        <x:v>46107</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s"/>
       <x:c r="C16" s="2" t="s"/>
       <x:c r="D16" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s"/>
       <x:c r="G16" s="3" t="s">
-        <x:v>64</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s"/>
+      <x:c r="I16" s="3" t="s"/>
+      <x:c r="J16" s="3" t="s"/>
       <x:c r="K16" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L16" s="3" t="s"/>
       <x:c r="M16" s="3" t="s"/>
       <x:c r="N16" s="3" t="s"/>
       <x:c r="O16" s="3" t="s"/>
-      <x:c r="P16" s="3" t="s"/>
+      <x:c r="P16" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="Q16" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:18">
       <x:c r="A17" s="10">
-        <x:v>46108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B17" s="11" t="s"/>
       <x:c r="C17" s="10" t="s"/>
       <x:c r="D17" s="11" t="s">
-        <x:v>71</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E17" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F17" s="11" t="s"/>
       <x:c r="G17" s="11" t="s">
-        <x:v>72</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H17" s="11" t="s"/>
       <x:c r="I17" s="11" t="s"/>
       <x:c r="J17" s="11" t="s"/>
       <x:c r="K17" s="11" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L17" s="11" t="s"/>
       <x:c r="M17" s="11" t="s"/>
       <x:c r="N17" s="11" t="s"/>
       <x:c r="O17" s="11" t="s"/>
-      <x:c r="P17" s="11" t="s"/>
+      <x:c r="P17" s="11" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="Q17" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R17" s="12" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:18">
       <x:c r="A18" s="2">
-        <x:v>46108</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C18" s="2" t="s"/>
       <x:c r="D18" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s"/>
-      <x:c r="G18" s="3" t="s"/>
+      <x:c r="G18" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="J18" s="3" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J18" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K18" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L18" s="3" t="s"/>
       <x:c r="M18" s="3" t="s"/>
       <x:c r="N18" s="3" t="s"/>
       <x:c r="O18" s="3" t="s"/>
-      <x:c r="P18" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P18" s="3" t="s"/>
       <x:c r="Q18" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:18">
       <x:c r="A19" s="10">
-        <x:v>46112</x:v>
-[...1 lines deleted...]
-      <x:c r="B19" s="11" t="s"/>
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B19" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C19" s="10" t="s"/>
       <x:c r="D19" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E19" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F19" s="11" t="s"/>
       <x:c r="G19" s="11" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      <x:c r="J19" s="11" t="s"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H19" s="11" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I19" s="11" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J19" s="11" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K19" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L19" s="11" t="s"/>
       <x:c r="M19" s="11" t="s"/>
       <x:c r="N19" s="11" t="s"/>
       <x:c r="O19" s="11" t="s"/>
       <x:c r="P19" s="11" t="s"/>
       <x:c r="Q19" s="11" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R19" s="12" t="s"/>
     </x:row>
     <x:row r="20" spans="1:18">
       <x:c r="A20" s="2">
-        <x:v>46112</x:v>
-[...1 lines deleted...]
-      <x:c r="B20" s="3" t="s"/>
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="C20" s="2" t="s"/>
       <x:c r="D20" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F20" s="3" t="s"/>
       <x:c r="G20" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I20" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J20" s="3" t="s"/>
       <x:c r="K20" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L20" s="3" t="s"/>
       <x:c r="M20" s="3" t="s"/>
       <x:c r="N20" s="3" t="s"/>
       <x:c r="O20" s="3" t="s"/>
       <x:c r="P20" s="3" t="s"/>
       <x:c r="Q20" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R20" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:18">
       <x:c r="A21" s="10">
-        <x:v>46112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B21" s="11" t="s"/>
       <x:c r="C21" s="10" t="s"/>
       <x:c r="D21" s="11" t="s">
-        <x:v>89</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E21" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F21" s="11" t="s"/>
       <x:c r="G21" s="11" t="s">
-        <x:v>90</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H21" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I21" s="11" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J21" s="11" t="s">
-        <x:v>50</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="K21" s="11" t="s"/>
       <x:c r="L21" s="11" t="s"/>
       <x:c r="M21" s="11" t="s"/>
       <x:c r="N21" s="11" t="s"/>
       <x:c r="O21" s="11" t="s"/>
       <x:c r="P21" s="11" t="s"/>
       <x:c r="Q21" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R21" s="12" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R21" s="12" t="s">
+        <x:v>75</x:v>
+      </x:c>
     </x:row>
     <x:row r="22" spans="1:18">
       <x:c r="A22" s="2">
-        <x:v>46114</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C22" s="2" t="s"/>
       <x:c r="D22" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s"/>
-      <x:c r="G22" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="G22" s="3" t="s"/>
+      <x:c r="H22" s="3" t="s"/>
+      <x:c r="I22" s="3" t="s"/>
+      <x:c r="J22" s="3" t="s"/>
       <x:c r="K22" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L22" s="3" t="s"/>
       <x:c r="M22" s="3" t="s"/>
       <x:c r="N22" s="3" t="s"/>
       <x:c r="O22" s="3" t="s"/>
       <x:c r="P22" s="3" t="s"/>
       <x:c r="Q22" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="R22" s="1" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:18">
       <x:c r="A23" s="10">
-        <x:v>46115</x:v>
-[...1 lines deleted...]
-      <x:c r="B23" s="11" t="s"/>
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B23" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C23" s="10" t="s"/>
       <x:c r="D23" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E23" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F23" s="11" t="s"/>
       <x:c r="G23" s="11" t="s">
-        <x:v>93</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H23" s="11" t="s">
-        <x:v>94</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I23" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J23" s="11" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="K23" s="11" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K23" s="11" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="L23" s="11" t="s"/>
       <x:c r="M23" s="11" t="s"/>
       <x:c r="N23" s="11" t="s"/>
       <x:c r="O23" s="11" t="s"/>
       <x:c r="P23" s="11" t="s"/>
       <x:c r="Q23" s="11" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R23" s="12" t="s"/>
     </x:row>
     <x:row r="24" spans="1:18">
       <x:c r="A24" s="2">
-        <x:v>46115</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C24" s="2" t="s"/>
       <x:c r="D24" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s"/>
       <x:c r="G24" s="3" t="s"/>
       <x:c r="H24" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J24" s="3" t="s"/>
       <x:c r="K24" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L24" s="3" t="s"/>
       <x:c r="M24" s="3" t="s"/>
       <x:c r="N24" s="3" t="s"/>
       <x:c r="O24" s="3" t="s"/>
       <x:c r="P24" s="3" t="s"/>
       <x:c r="Q24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R24" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:18">
       <x:c r="A25" s="10">
-        <x:v>46120</x:v>
-[...1 lines deleted...]
-      <x:c r="B25" s="11" t="s"/>
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B25" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C25" s="10" t="s"/>
       <x:c r="D25" s="11" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E25" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F25" s="11" t="s"/>
       <x:c r="G25" s="11" t="s"/>
-      <x:c r="H25" s="11" t="s"/>
-      <x:c r="I25" s="11" t="s"/>
+      <x:c r="H25" s="11" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I25" s="11" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="J25" s="11" t="s"/>
-      <x:c r="K25" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="K25" s="11" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="L25" s="11" t="s"/>
+      <x:c r="M25" s="11" t="s"/>
       <x:c r="N25" s="11" t="s"/>
-      <x:c r="O25" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O25" s="11" t="s"/>
       <x:c r="P25" s="11" t="s"/>
       <x:c r="Q25" s="11" t="s"/>
       <x:c r="R25" s="12" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:18">
       <x:c r="A26" s="2">
-        <x:v>46122</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s"/>
       <x:c r="C26" s="2" t="s"/>
       <x:c r="D26" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s"/>
       <x:c r="G26" s="3" t="s">
-        <x:v>99</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H26" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J26" s="3" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="K26" s="3" t="s"/>
       <x:c r="L26" s="3" t="s"/>
       <x:c r="M26" s="3" t="s"/>
       <x:c r="N26" s="3" t="s"/>
       <x:c r="O26" s="3" t="s"/>
       <x:c r="P26" s="3" t="s"/>
       <x:c r="Q26" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R26" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:18">
       <x:c r="A27" s="10">
-        <x:v>46122</x:v>
-[...1 lines deleted...]
-      <x:c r="B27" s="11" t="s"/>
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B27" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C27" s="10" t="s"/>
       <x:c r="D27" s="11" t="s">
-        <x:v>101</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E27" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F27" s="11" t="s"/>
       <x:c r="G27" s="11" t="s"/>
       <x:c r="H27" s="11" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I27" s="11" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J27" s="11" t="s"/>
       <x:c r="K27" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L27" s="11" t="s"/>
       <x:c r="M27" s="11" t="s"/>
       <x:c r="N27" s="11" t="s"/>
       <x:c r="O27" s="11" t="s"/>
       <x:c r="P27" s="11" t="s"/>
       <x:c r="Q27" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R27" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:18">
       <x:c r="A28" s="2">
-        <x:v>46122</x:v>
-[...1 lines deleted...]
-      <x:c r="B28" s="3" t="s"/>
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C28" s="2" t="s"/>
       <x:c r="D28" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s"/>
       <x:c r="G28" s="3" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="3" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I28" s="3" t="s"/>
       <x:c r="J28" s="3" t="s"/>
       <x:c r="K28" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L28" s="3" t="s"/>
       <x:c r="M28" s="3" t="s"/>
       <x:c r="N28" s="3" t="s"/>
       <x:c r="O28" s="3" t="s"/>
       <x:c r="P28" s="3" t="s"/>
       <x:c r="Q28" s="3" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:18">
       <x:c r="A29" s="10">
-        <x:v>46122</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B29" s="11" t="s"/>
       <x:c r="C29" s="10" t="s"/>
       <x:c r="D29" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E29" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F29" s="11" t="s"/>
       <x:c r="G29" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H29" s="11" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I29" s="11" t="s"/>
       <x:c r="J29" s="11" t="s"/>
       <x:c r="K29" s="11" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L29" s="11" t="s"/>
       <x:c r="M29" s="11" t="s"/>
       <x:c r="N29" s="11" t="s"/>
       <x:c r="O29" s="11" t="s"/>
       <x:c r="P29" s="11" t="s"/>
       <x:c r="Q29" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R29" s="12" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R29" s="12" t="s">
+        <x:v>83</x:v>
+      </x:c>
     </x:row>
     <x:row r="30" spans="1:18">
       <x:c r="A30" s="2">
-        <x:v>46125</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B30" s="3" t="s"/>
       <x:c r="C30" s="2" t="s"/>
       <x:c r="D30" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s"/>
-      <x:c r="G30" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G30" s="3" t="s"/>
       <x:c r="H30" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J30" s="3" t="s"/>
       <x:c r="K30" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L30" s="3" t="s"/>
       <x:c r="M30" s="3" t="s"/>
       <x:c r="N30" s="3" t="s"/>
       <x:c r="O30" s="3" t="s"/>
-      <x:c r="P30" s="3" t="s"/>
+      <x:c r="P30" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="Q30" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R30" s="1" t="s">
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:18">
       <x:c r="A31" s="10">
-        <x:v>46126</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B31" s="11" t="s"/>
       <x:c r="C31" s="10" t="s"/>
       <x:c r="D31" s="11" t="s">
-        <x:v>109</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E31" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F31" s="11" t="s"/>
-      <x:c r="G31" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G31" s="11" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H31" s="11" t="s"/>
+      <x:c r="I31" s="11" t="s"/>
       <x:c r="J31" s="11" t="s"/>
       <x:c r="K31" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L31" s="11" t="s"/>
       <x:c r="M31" s="11" t="s"/>
       <x:c r="N31" s="11" t="s"/>
       <x:c r="O31" s="11" t="s"/>
-      <x:c r="P31" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P31" s="11" t="s"/>
       <x:c r="Q31" s="11" t="s">
-        <x:v>111</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R31" s="12" t="s">
-        <x:v>112</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:18">
       <x:c r="A32" s="2">
-        <x:v>46127</x:v>
-[...1 lines deleted...]
-      <x:c r="B32" s="3" t="s"/>
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="C32" s="2" t="s"/>
       <x:c r="D32" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s"/>
       <x:c r="G32" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s"/>
       <x:c r="J32" s="3" t="s"/>
       <x:c r="K32" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L32" s="3" t="s"/>
       <x:c r="M32" s="3" t="s"/>
       <x:c r="N32" s="3" t="s"/>
       <x:c r="O32" s="3" t="s"/>
       <x:c r="P32" s="3" t="s"/>
       <x:c r="Q32" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R32" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:18">
       <x:c r="A33" s="10">
-        <x:v>46127</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B33" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C33" s="10" t="s"/>
       <x:c r="D33" s="11" t="s">
-        <x:v>118</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E33" s="11" t="s">
-        <x:v>119</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F33" s="11" t="s"/>
       <x:c r="G33" s="11" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H33" s="11" t="s">
-        <x:v>121</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I33" s="11" t="s"/>
       <x:c r="J33" s="11" t="s"/>
       <x:c r="K33" s="11" t="s">
-        <x:v>123</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L33" s="11" t="s"/>
       <x:c r="M33" s="11" t="s"/>
       <x:c r="N33" s="11" t="s"/>
       <x:c r="O33" s="11" t="s"/>
-      <x:c r="P33" s="11" t="s"/>
+      <x:c r="P33" s="11" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="Q33" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R33" s="12" t="s">
-        <x:v>124</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:18">
       <x:c r="A34" s="2">
-        <x:v>46127</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C34" s="2" t="s"/>
       <x:c r="D34" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s"/>
       <x:c r="G34" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J34" s="3" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J34" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K34" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L34" s="3" t="s"/>
       <x:c r="M34" s="3" t="s"/>
       <x:c r="N34" s="3" t="s"/>
       <x:c r="O34" s="3" t="s"/>
       <x:c r="P34" s="3" t="s"/>
       <x:c r="Q34" s="3" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:18">
       <x:c r="A35" s="10">
-        <x:v>46127</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B35" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C35" s="10" t="s"/>
       <x:c r="D35" s="11" t="s">
-        <x:v>45</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E35" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F35" s="11" t="s"/>
       <x:c r="G35" s="11" t="s">
-        <x:v>128</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H35" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I35" s="11" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J35" s="11" t="s"/>
       <x:c r="K35" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L35" s="11" t="s"/>
       <x:c r="M35" s="11" t="s"/>
       <x:c r="N35" s="11" t="s"/>
       <x:c r="O35" s="11" t="s"/>
       <x:c r="P35" s="11" t="s"/>
       <x:c r="Q35" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R35" s="12" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R35" s="12" t="s">
+        <x:v>123</x:v>
+      </x:c>
     </x:row>
     <x:row r="36" spans="1:18">
       <x:c r="A36" s="2">
-        <x:v>46127</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s"/>
       <x:c r="D36" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s"/>
       <x:c r="G36" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J36" s="3" t="s"/>
       <x:c r="K36" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L36" s="3" t="s"/>
       <x:c r="M36" s="3" t="s"/>
       <x:c r="N36" s="3" t="s"/>
       <x:c r="O36" s="3" t="s"/>
       <x:c r="P36" s="3" t="s"/>
       <x:c r="Q36" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R36" s="1" t="s">
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:18">
       <x:c r="A37" s="10">
-        <x:v>46127</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B37" s="11" t="s">
-        <x:v>131</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C37" s="10" t="s"/>
       <x:c r="D37" s="11" t="s">
-        <x:v>61</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E37" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F37" s="11" t="s"/>
       <x:c r="G37" s="11" t="s">
-        <x:v>132</x:v>
-[...3 lines deleted...]
-      <x:c r="J37" s="11" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H37" s="11" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I37" s="11" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J37" s="11" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K37" s="11" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="L37" s="11" t="s"/>
       <x:c r="M37" s="11" t="s"/>
-      <x:c r="N37" s="11" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="N37" s="11" t="s"/>
+      <x:c r="O37" s="11" t="s"/>
       <x:c r="P37" s="11" t="s"/>
       <x:c r="Q37" s="11" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R37" s="12" t="s"/>
     </x:row>
     <x:row r="38" spans="1:18">
       <x:c r="A38" s="2">
-        <x:v>46128</x:v>
-[...1 lines deleted...]
-      <x:c r="B38" s="3" t="s"/>
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B38" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C38" s="2" t="s"/>
       <x:c r="D38" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s"/>
       <x:c r="G38" s="3" t="s">
-        <x:v>138</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H38" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="I38" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J38" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="K38" s="3" t="s"/>
       <x:c r="L38" s="3" t="s"/>
       <x:c r="M38" s="3" t="s"/>
       <x:c r="N38" s="3" t="s"/>
       <x:c r="O38" s="3" t="s"/>
-      <x:c r="P38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P38" s="3" t="s"/>
       <x:c r="Q38" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R38" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:18">
       <x:c r="A39" s="10">
-        <x:v>46128</x:v>
-[...1 lines deleted...]
-      <x:c r="B39" s="11" t="s"/>
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B39" s="11" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="C39" s="10" t="s"/>
       <x:c r="D39" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E39" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F39" s="11" t="s"/>
       <x:c r="G39" s="11" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H39" s="11" t="s"/>
       <x:c r="I39" s="11" t="s"/>
       <x:c r="J39" s="11" t="s"/>
       <x:c r="K39" s="11" t="s">
-        <x:v>142</x:v>
-[...1 lines deleted...]
-      <x:c r="L39" s="11" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="L39" s="11" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="M39" s="11" t="s"/>
-      <x:c r="N39" s="11" t="s"/>
-      <x:c r="O39" s="11" t="s"/>
+      <x:c r="N39" s="11" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="O39" s="11" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="P39" s="11" t="s"/>
       <x:c r="Q39" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R39" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:18">
       <x:c r="A40" s="2">
-        <x:v>46128</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s"/>
       <x:c r="D40" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s"/>
       <x:c r="G40" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H40" s="3" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="I40" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="H40" s="3" t="s">
+      <x:c r="J40" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="I40" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J40" s="3" t="s">
+      <x:c r="K40" s="3" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
       <x:c r="L40" s="3" t="s"/>
       <x:c r="M40" s="3" t="s"/>
       <x:c r="N40" s="3" t="s"/>
       <x:c r="O40" s="3" t="s"/>
       <x:c r="P40" s="3" t="s"/>
       <x:c r="Q40" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R40" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:18">
       <x:c r="A41" s="10">
-        <x:v>46128</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B41" s="11" t="s">
-        <x:v>131</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C41" s="10" t="s"/>
       <x:c r="D41" s="11" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E41" s="11" t="s">
-        <x:v>63</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F41" s="11" t="s"/>
       <x:c r="G41" s="11" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H41" s="11" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="H41" s="11" t="s">
+      <x:c r="I41" s="11" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="I41" s="11" t="s"/>
-      <x:c r="J41" s="11" t="s"/>
+      <x:c r="J41" s="11" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="K41" s="11" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L41" s="11" t="s"/>
       <x:c r="M41" s="11" t="s"/>
       <x:c r="N41" s="11" t="s"/>
       <x:c r="O41" s="11" t="s"/>
       <x:c r="P41" s="11" t="s"/>
       <x:c r="Q41" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R41" s="12" t="s">
-        <x:v>153</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:18">
       <x:c r="A42" s="2">
-        <x:v>46129</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s"/>
       <x:c r="C42" s="2" t="s"/>
       <x:c r="D42" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s"/>
       <x:c r="G42" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="J42" s="3" t="s">
+      <x:c r="J42" s="3" t="s"/>
+      <x:c r="K42" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="K42" s="3" t="s">
+      <x:c r="L42" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="L42" s="3" t="s"/>
-      <x:c r="M42" s="3" t="s"/>
+      <x:c r="M42" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
       <x:c r="N42" s="3" t="s"/>
-      <x:c r="O42" s="3" t="s"/>
+      <x:c r="O42" s="3" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="P42" s="3" t="s"/>
       <x:c r="Q42" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R42" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:18">
       <x:c r="A43" s="10">
-        <x:v>46129</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B43" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C43" s="10" t="s"/>
       <x:c r="D43" s="11" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E43" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F43" s="11" t="s"/>
-      <x:c r="G43" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G43" s="11" t="s"/>
       <x:c r="H43" s="11" t="s">
-        <x:v>163</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I43" s="11" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J43" s="11" t="s"/>
       <x:c r="K43" s="11" t="s">
-        <x:v>165</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L43" s="11" t="s"/>
       <x:c r="M43" s="11" t="s"/>
       <x:c r="N43" s="11" t="s"/>
       <x:c r="O43" s="11" t="s"/>
-      <x:c r="P43" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P43" s="11" t="s"/>
       <x:c r="Q43" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R43" s="12" t="s">
-        <x:v>167</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:18">
       <x:c r="A44" s="2">
-        <x:v>46132</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C44" s="2" t="s"/>
       <x:c r="D44" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s"/>
       <x:c r="G44" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J44" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="K44" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L44" s="3" t="s"/>
       <x:c r="M44" s="3" t="s"/>
       <x:c r="N44" s="3" t="s"/>
       <x:c r="O44" s="3" t="s"/>
-      <x:c r="P44" s="3" t="s"/>
+      <x:c r="P44" s="3" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="Q44" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R44" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:18">
       <x:c r="A45" s="10">
-        <x:v>46133</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B45" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C45" s="10" t="s"/>
       <x:c r="D45" s="11" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E45" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F45" s="11" t="s"/>
       <x:c r="G45" s="11" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="H45" s="11" t="s"/>
-      <x:c r="I45" s="11" t="s"/>
+      <x:c r="H45" s="11" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="I45" s="11" t="s">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="J45" s="11" t="s"/>
       <x:c r="K45" s="11" t="s">
-        <x:v>172</x:v>
-[...2 lines deleted...]
-      <x:c r="M45" s="11" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="L45" s="11" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="M45" s="11" t="s">
+        <x:v>160</x:v>
+      </x:c>
       <x:c r="N45" s="11" t="s"/>
-      <x:c r="O45" s="11" t="s"/>
+      <x:c r="O45" s="11" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="P45" s="11" t="s"/>
       <x:c r="Q45" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R45" s="12" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R45" s="12" t="s">
+        <x:v>134</x:v>
+      </x:c>
     </x:row>
     <x:row r="46" spans="1:18">
       <x:c r="A46" s="2">
-        <x:v>46134</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C46" s="2" t="s"/>
       <x:c r="D46" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s"/>
       <x:c r="G46" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J46" s="3" t="s"/>
       <x:c r="K46" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L46" s="3" t="s"/>
       <x:c r="M46" s="3" t="s"/>
       <x:c r="N46" s="3" t="s"/>
       <x:c r="O46" s="3" t="s"/>
       <x:c r="P46" s="3" t="s"/>
       <x:c r="Q46" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R46" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:18">
       <x:c r="A47" s="10">
-        <x:v>46136</x:v>
-[...1 lines deleted...]
-      <x:c r="B47" s="11" t="s"/>
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B47" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C47" s="10" t="s"/>
       <x:c r="D47" s="11" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E47" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F47" s="11" t="s"/>
-      <x:c r="G47" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G47" s="11" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H47" s="11" t="s"/>
+      <x:c r="I47" s="11" t="s"/>
       <x:c r="J47" s="11" t="s"/>
       <x:c r="K47" s="11" t="s">
-        <x:v>43</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L47" s="11" t="s"/>
       <x:c r="M47" s="11" t="s"/>
       <x:c r="N47" s="11" t="s"/>
       <x:c r="O47" s="11" t="s"/>
       <x:c r="P47" s="11" t="s"/>
       <x:c r="Q47" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R47" s="12" t="s"/>
     </x:row>
     <x:row r="48" spans="1:18">
       <x:c r="A48" s="2">
-        <x:v>46136</x:v>
-[...1 lines deleted...]
-      <x:c r="B48" s="3" t="s"/>
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B48" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C48" s="2" t="s"/>
       <x:c r="D48" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s"/>
       <x:c r="G48" s="3" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="H48" s="3" t="s"/>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H48" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
       <x:c r="I48" s="3" t="s"/>
-      <x:c r="J48" s="3" t="s"/>
+      <x:c r="J48" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="K48" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L48" s="3" t="s"/>
       <x:c r="M48" s="3" t="s"/>
       <x:c r="N48" s="3" t="s"/>
       <x:c r="O48" s="3" t="s"/>
-      <x:c r="P48" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P48" s="3" t="s"/>
       <x:c r="Q48" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R48" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:18">
       <x:c r="A49" s="10">
-        <x:v>46136</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B49" s="11" t="s"/>
       <x:c r="C49" s="10" t="s"/>
       <x:c r="D49" s="11" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E49" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F49" s="11" t="s"/>
       <x:c r="G49" s="11" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H49" s="11" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I49" s="11" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J49" s="11" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="K49" s="11" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="K49" s="11" t="s">
+        <x:v>194</x:v>
+      </x:c>
       <x:c r="L49" s="11" t="s"/>
       <x:c r="M49" s="11" t="s"/>
       <x:c r="N49" s="11" t="s"/>
       <x:c r="O49" s="11" t="s"/>
       <x:c r="P49" s="11" t="s"/>
       <x:c r="Q49" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R49" s="12" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:18">
       <x:c r="A50" s="2">
-        <x:v>46136</x:v>
-[...1 lines deleted...]
-      <x:c r="B50" s="3" t="s"/>
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B50" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C50" s="2" t="s"/>
       <x:c r="D50" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s"/>
       <x:c r="G50" s="3" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-      <x:c r="I50" s="3" t="s"/>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H50" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="I50" s="3" t="s">
+        <x:v>178</x:v>
+      </x:c>
       <x:c r="J50" s="3" t="s"/>
       <x:c r="K50" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L50" s="3" t="s"/>
       <x:c r="M50" s="3" t="s"/>
       <x:c r="N50" s="3" t="s"/>
       <x:c r="O50" s="3" t="s"/>
-      <x:c r="P50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P50" s="3" t="s"/>
       <x:c r="Q50" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R50" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:18">
       <x:c r="A51" s="10">
-        <x:v>46140</x:v>
-[...1 lines deleted...]
-      <x:c r="B51" s="11" t="s"/>
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B51" s="11" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="C51" s="10" t="s"/>
       <x:c r="D51" s="11" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F51" s="11" t="s"/>
       <x:c r="G51" s="11" t="s">
-        <x:v>193</x:v>
-[...2 lines deleted...]
-      <x:c r="I51" s="11" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H51" s="11" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I51" s="11" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="J51" s="11" t="s"/>
       <x:c r="K51" s="11" t="s">
-        <x:v>100</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L51" s="11" t="s"/>
       <x:c r="M51" s="11" t="s"/>
       <x:c r="N51" s="11" t="s"/>
       <x:c r="O51" s="11" t="s"/>
       <x:c r="P51" s="11" t="s"/>
       <x:c r="Q51" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R51" s="12" t="s">
-        <x:v>98</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:18">
       <x:c r="A52" s="2">
-        <x:v>46140</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C52" s="2" t="s"/>
       <x:c r="D52" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s"/>
       <x:c r="G52" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J52" s="3" t="s"/>
       <x:c r="K52" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L52" s="3" t="s"/>
       <x:c r="M52" s="3" t="s"/>
       <x:c r="N52" s="3" t="s"/>
       <x:c r="O52" s="3" t="s"/>
       <x:c r="P52" s="3" t="s"/>
       <x:c r="Q52" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R52" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:18">
       <x:c r="A53" s="10">
-        <x:v>46142</x:v>
-[...1 lines deleted...]
-      <x:c r="B53" s="11" t="s"/>
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B53" s="11" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="C53" s="10" t="s"/>
       <x:c r="D53" s="11" t="s">
-        <x:v>89</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E53" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F53" s="11" t="s"/>
       <x:c r="G53" s="11" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H53" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I53" s="11" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J53" s="11" t="s"/>
       <x:c r="K53" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L53" s="11" t="s"/>
       <x:c r="M53" s="11" t="s"/>
       <x:c r="N53" s="11" t="s"/>
       <x:c r="O53" s="11" t="s"/>
       <x:c r="P53" s="11" t="s"/>
       <x:c r="Q53" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R53" s="12" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="R53" s="12" t="s">
+        <x:v>69</x:v>
+      </x:c>
     </x:row>
     <x:row r="54" spans="1:18">
       <x:c r="A54" s="2">
-        <x:v>46142</x:v>
-[...1 lines deleted...]
-      <x:c r="B54" s="3" t="s"/>
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B54" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="C54" s="2" t="s"/>
       <x:c r="D54" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s"/>
       <x:c r="G54" s="3" t="s">
-        <x:v>197</x:v>
-[...2 lines deleted...]
-      <x:c r="I54" s="3" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H54" s="3" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="I54" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="J54" s="3" t="s"/>
       <x:c r="K54" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L54" s="3" t="s"/>
       <x:c r="M54" s="3" t="s"/>
       <x:c r="N54" s="3" t="s"/>
       <x:c r="O54" s="3" t="s"/>
       <x:c r="P54" s="3" t="s"/>
       <x:c r="Q54" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R54" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:18">
       <x:c r="A55" s="10">
-        <x:v>46142</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B55" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C55" s="10" t="s"/>
       <x:c r="D55" s="11" t="s">
-        <x:v>198</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E55" s="11" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F55" s="11" t="s"/>
       <x:c r="G55" s="11" t="s">
-        <x:v>200</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H55" s="11" t="s">
-        <x:v>201</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I55" s="11" t="s">
-        <x:v>202</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="J55" s="11" t="s"/>
       <x:c r="K55" s="11" t="s">
-        <x:v>204</x:v>
-[...2 lines deleted...]
-      <x:c r="M55" s="11" t="s"/>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="L55" s="11" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="M55" s="11" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="N55" s="11" t="s"/>
-      <x:c r="O55" s="11" t="s"/>
+      <x:c r="O55" s="11" t="s">
+        <x:v>216</x:v>
+      </x:c>
       <x:c r="P55" s="11" t="s"/>
-      <x:c r="Q55" s="11" t="s"/>
+      <x:c r="Q55" s="11" t="s">
+        <x:v>32</x:v>
+      </x:c>
       <x:c r="R55" s="12" t="s">
-        <x:v>205</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:18">
       <x:c r="A56" s="2">
-        <x:v>46142</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B56" s="3" t="s"/>
       <x:c r="C56" s="2" t="s"/>
       <x:c r="D56" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s"/>
       <x:c r="G56" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>209</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J56" s="3" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="K56" s="3" t="s"/>
       <x:c r="L56" s="3" t="s"/>
       <x:c r="M56" s="3" t="s"/>
       <x:c r="N56" s="3" t="s"/>
       <x:c r="O56" s="3" t="s"/>
       <x:c r="P56" s="3" t="s"/>
       <x:c r="Q56" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R56" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:18">
       <x:c r="A57" s="10">
-        <x:v>46142</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B57" s="11" t="s"/>
       <x:c r="C57" s="10" t="s"/>
       <x:c r="D57" s="11" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E57" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F57" s="11" t="s"/>
-      <x:c r="G57" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G57" s="11" t="s"/>
       <x:c r="H57" s="11" t="s">
-        <x:v>208</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I57" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J57" s="11" t="s"/>
       <x:c r="K57" s="11" t="s">
-        <x:v>210</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L57" s="11" t="s"/>
       <x:c r="M57" s="11" t="s"/>
       <x:c r="N57" s="11" t="s"/>
       <x:c r="O57" s="11" t="s"/>
-      <x:c r="P57" s="11" t="s"/>
+      <x:c r="P57" s="11" t="s">
+        <x:v>220</x:v>
+      </x:c>
       <x:c r="Q57" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R57" s="12" t="s">
-        <x:v>214</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:18">
       <x:c r="A58" s="2">
-        <x:v>46142</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C58" s="2" t="s"/>
       <x:c r="D58" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s"/>
       <x:c r="G58" s="3" t="s">
-        <x:v>215</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H58" s="3" t="s"/>
+      <x:c r="I58" s="3" t="s"/>
       <x:c r="J58" s="3" t="s"/>
       <x:c r="K58" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L58" s="3" t="s"/>
       <x:c r="M58" s="3" t="s"/>
       <x:c r="N58" s="3" t="s"/>
       <x:c r="O58" s="3" t="s"/>
       <x:c r="P58" s="3" t="s"/>
       <x:c r="Q58" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R58" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:18">
       <x:c r="A59" s="10">
-        <x:v>46143</x:v>
-[...1 lines deleted...]
-      <x:c r="B59" s="11" t="s"/>
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B59" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C59" s="10" t="s"/>
       <x:c r="D59" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E59" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F59" s="11" t="s"/>
       <x:c r="G59" s="11" t="s">
-        <x:v>216</x:v>
-[...3 lines deleted...]
-      <x:c r="J59" s="11" t="s"/>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H59" s="11" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I59" s="11" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J59" s="11" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K59" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L59" s="11" t="s"/>
       <x:c r="M59" s="11" t="s"/>
       <x:c r="N59" s="11" t="s"/>
       <x:c r="O59" s="11" t="s"/>
-      <x:c r="P59" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P59" s="11" t="s"/>
       <x:c r="Q59" s="11" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R59" s="12" t="s"/>
     </x:row>
     <x:row r="60" spans="1:18">
       <x:c r="A60" s="2">
-        <x:v>46143</x:v>
-[...1 lines deleted...]
-      <x:c r="B60" s="3" t="s"/>
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B60" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="C60" s="2" t="s"/>
       <x:c r="D60" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s"/>
-      <x:c r="G60" s="3" t="s"/>
+      <x:c r="G60" s="3" t="s">
+        <x:v>225</x:v>
+      </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J60" s="3" t="s"/>
       <x:c r="K60" s="3" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-      <x:c r="M60" s="3" t="s"/>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="L60" s="3" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="M60" s="3" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="N60" s="3" t="s"/>
-      <x:c r="O60" s="3" t="s"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="O60" s="3" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="P60" s="3" t="s"/>
       <x:c r="Q60" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R60" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:18">
       <x:c r="A61" s="10">
-        <x:v>46143</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B61" s="11" t="s"/>
       <x:c r="C61" s="10" t="s"/>
       <x:c r="D61" s="11" t="s">
-        <x:v>218</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E61" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F61" s="11" t="s"/>
       <x:c r="G61" s="11" t="s"/>
       <x:c r="H61" s="11" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I61" s="11" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J61" s="11" t="s"/>
       <x:c r="K61" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L61" s="11" t="s"/>
       <x:c r="M61" s="11" t="s"/>
       <x:c r="N61" s="11" t="s"/>
       <x:c r="O61" s="11" t="s"/>
       <x:c r="P61" s="11" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q61" s="11" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R61" s="12" t="s">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:18">
       <x:c r="A62" s="2">
-        <x:v>46143</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s"/>
       <x:c r="C62" s="2" t="s"/>
       <x:c r="D62" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s"/>
-      <x:c r="G62" s="3" t="s">
-[...3 lines deleted...]
-      <x:c r="I62" s="3" t="s"/>
+      <x:c r="G62" s="3" t="s"/>
+      <x:c r="H62" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I62" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="J62" s="3" t="s"/>
       <x:c r="K62" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L62" s="3" t="s"/>
       <x:c r="M62" s="3" t="s"/>
       <x:c r="N62" s="3" t="s"/>
       <x:c r="O62" s="3" t="s"/>
-      <x:c r="P62" s="3" t="s"/>
+      <x:c r="P62" s="3" t="s">
+        <x:v>230</x:v>
+      </x:c>
       <x:c r="Q62" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R62" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:18">
       <x:c r="A63" s="10">
-        <x:v>46143</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B63" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C63" s="10" t="s"/>
       <x:c r="D63" s="11" t="s">
-        <x:v>222</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E63" s="11" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F63" s="11" t="s"/>
       <x:c r="G63" s="11" t="s">
-        <x:v>224</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H63" s="11" t="s">
-        <x:v>208</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I63" s="11" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="J63" s="11" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J63" s="11" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K63" s="11" t="s">
-        <x:v>210</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L63" s="11" t="s"/>
       <x:c r="M63" s="11" t="s"/>
       <x:c r="N63" s="11" t="s"/>
       <x:c r="O63" s="11" t="s"/>
       <x:c r="P63" s="11" t="s"/>
       <x:c r="Q63" s="11" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R63" s="12" t="s"/>
     </x:row>
     <x:row r="64" spans="1:18">
       <x:c r="A64" s="2">
-        <x:v>46147</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C64" s="2" t="s"/>
       <x:c r="D64" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s"/>
       <x:c r="G64" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J64" s="3" t="s"/>
       <x:c r="K64" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L64" s="3" t="s"/>
       <x:c r="M64" s="3" t="s"/>
       <x:c r="N64" s="3" t="s"/>
       <x:c r="O64" s="3" t="s"/>
       <x:c r="P64" s="3" t="s"/>
       <x:c r="Q64" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R64" s="1" t="s">
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:18">
       <x:c r="A65" s="10">
-        <x:v>46147</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B65" s="11" t="s">
-        <x:v>211</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C65" s="10" t="s"/>
       <x:c r="D65" s="11" t="s">
-        <x:v>62</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E65" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F65" s="11" t="s"/>
       <x:c r="G65" s="11" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H65" s="11" t="s">
-        <x:v>227</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I65" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J65" s="11" t="s"/>
       <x:c r="K65" s="11" t="s">
-        <x:v>228</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L65" s="11" t="s"/>
       <x:c r="M65" s="11" t="s"/>
       <x:c r="N65" s="11" t="s"/>
       <x:c r="O65" s="11" t="s"/>
       <x:c r="P65" s="11" t="s"/>
       <x:c r="Q65" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R65" s="12" t="s">
-        <x:v>214</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:18">
       <x:c r="A66" s="2">
-        <x:v>46148</x:v>
-[...1 lines deleted...]
-      <x:c r="B66" s="3" t="s"/>
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B66" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C66" s="2" t="s"/>
       <x:c r="D66" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s"/>
-      <x:c r="G66" s="3" t="s"/>
+      <x:c r="G66" s="3" t="s">
+        <x:v>234</x:v>
+      </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J66" s="3" t="s"/>
       <x:c r="K66" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L66" s="3" t="s"/>
       <x:c r="M66" s="3" t="s"/>
       <x:c r="N66" s="3" t="s"/>
       <x:c r="O66" s="3" t="s"/>
-      <x:c r="P66" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P66" s="3" t="s"/>
       <x:c r="Q66" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R66" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:18">
       <x:c r="A67" s="10">
-        <x:v>46148</x:v>
-[...1 lines deleted...]
-      <x:c r="B67" s="11" t="s"/>
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B67" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C67" s="10" t="s"/>
       <x:c r="D67" s="11" t="s">
-        <x:v>218</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E67" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F67" s="11" t="s"/>
-      <x:c r="G67" s="11" t="s"/>
+      <x:c r="G67" s="11" t="s">
+        <x:v>239</x:v>
+      </x:c>
       <x:c r="H67" s="11" t="s">
-        <x:v>75</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I67" s="11" t="s">
-        <x:v>76</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J67" s="11" t="s"/>
       <x:c r="K67" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L67" s="11" t="s"/>
       <x:c r="M67" s="11" t="s"/>
       <x:c r="N67" s="11" t="s"/>
       <x:c r="O67" s="11" t="s"/>
-      <x:c r="P67" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P67" s="11" t="s"/>
       <x:c r="Q67" s="11" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R67" s="12" t="s">
-        <x:v>112</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:18">
       <x:c r="A68" s="2">
-        <x:v>46149</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C68" s="2" t="s"/>
       <x:c r="D68" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s"/>
       <x:c r="G68" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J68" s="3" t="s"/>
       <x:c r="K68" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L68" s="3" t="s"/>
       <x:c r="M68" s="3" t="s"/>
       <x:c r="N68" s="3" t="s"/>
       <x:c r="O68" s="3" t="s"/>
       <x:c r="P68" s="3" t="s"/>
       <x:c r="Q68" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R68" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:18">
       <x:c r="A69" s="10">
-        <x:v>46149</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B69" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C69" s="10" t="s"/>
       <x:c r="D69" s="11" t="s">
-        <x:v>232</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E69" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F69" s="11" t="s"/>
       <x:c r="G69" s="11" t="s">
-        <x:v>234</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H69" s="11" t="s"/>
+      <x:c r="I69" s="11" t="s"/>
       <x:c r="J69" s="11" t="s"/>
       <x:c r="K69" s="11" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="L69" s="11" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="L69" s="11" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="M69" s="11" t="s"/>
-      <x:c r="N69" s="11" t="s"/>
-      <x:c r="O69" s="11" t="s"/>
+      <x:c r="N69" s="11" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="O69" s="11" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="P69" s="11" t="s"/>
       <x:c r="Q69" s="11" t="s">
-        <x:v>69</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R69" s="12" t="s">
-        <x:v>237</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:18">
       <x:c r="A70" s="2">
-        <x:v>46149</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B70" s="3" t="s"/>
       <x:c r="C70" s="2" t="s"/>
       <x:c r="D70" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s"/>
       <x:c r="G70" s="3" t="s">
-        <x:v>239</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H70" s="3" t="s"/>
+      <x:c r="I70" s="3" t="s"/>
       <x:c r="J70" s="3" t="s"/>
       <x:c r="K70" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L70" s="3" t="s"/>
       <x:c r="M70" s="3" t="s"/>
       <x:c r="N70" s="3" t="s"/>
       <x:c r="O70" s="3" t="s"/>
       <x:c r="P70" s="3" t="s"/>
       <x:c r="Q70" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R70" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:18">
       <x:c r="A71" s="10">
-        <x:v>46149</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B71" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C71" s="10" t="s"/>
       <x:c r="D71" s="11" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E71" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F71" s="11" t="s"/>
       <x:c r="G71" s="11" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H71" s="11" t="s">
-        <x:v>235</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I71" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J71" s="11" t="s"/>
       <x:c r="K71" s="11" t="s">
-        <x:v>236</x:v>
-[...2 lines deleted...]
-      <x:c r="M71" s="11" t="s"/>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="L71" s="11" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="M71" s="11" t="s">
+        <x:v>144</x:v>
+      </x:c>
       <x:c r="N71" s="11" t="s"/>
-      <x:c r="O71" s="11" t="s"/>
+      <x:c r="O71" s="11" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="P71" s="11" t="s"/>
       <x:c r="Q71" s="11" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R71" s="12" t="s">
-        <x:v>237</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:18">
       <x:c r="A72" s="2">
-        <x:v>46149</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C72" s="2" t="s"/>
       <x:c r="D72" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s"/>
       <x:c r="G72" s="3" t="s">
-        <x:v>242</x:v>
-[...2 lines deleted...]
-      <x:c r="I72" s="3" t="s"/>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H72" s="3" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="I72" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="J72" s="3" t="s"/>
       <x:c r="K72" s="3" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="L72" s="3" t="s"/>
       <x:c r="M72" s="3" t="s"/>
-      <x:c r="N72" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="N72" s="3" t="s"/>
+      <x:c r="O72" s="3" t="s"/>
       <x:c r="P72" s="3" t="s"/>
       <x:c r="Q72" s="3" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:18">
       <x:c r="A73" s="10">
-        <x:v>46150</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B73" s="11" t="s"/>
       <x:c r="C73" s="10" t="s"/>
       <x:c r="D73" s="11" t="s">
-        <x:v>243</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E73" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F73" s="11" t="s"/>
       <x:c r="G73" s="11" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H73" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I73" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J73" s="11" t="s"/>
       <x:c r="K73" s="11" t="s">
-        <x:v>123</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="L73" s="11" t="s"/>
+      <x:c r="M73" s="11" t="s"/>
       <x:c r="N73" s="11" t="s"/>
-      <x:c r="O73" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O73" s="11" t="s"/>
       <x:c r="P73" s="11" t="s"/>
       <x:c r="Q73" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R73" s="12" t="s">
-        <x:v>247</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:18">
       <x:c r="A74" s="2">
-        <x:v>46150</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C74" s="2" t="s"/>
       <x:c r="D74" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s"/>
       <x:c r="G74" s="3" t="s">
-        <x:v>248</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H74" s="3" t="s"/>
+      <x:c r="I74" s="3" t="s"/>
       <x:c r="J74" s="3" t="s"/>
       <x:c r="K74" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L74" s="3" t="s"/>
       <x:c r="M74" s="3" t="s"/>
       <x:c r="N74" s="3" t="s"/>
       <x:c r="O74" s="3" t="s"/>
       <x:c r="P74" s="3" t="s"/>
       <x:c r="Q74" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R74" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:18">
       <x:c r="A75" s="10">
-        <x:v>46153</x:v>
-[...1 lines deleted...]
-      <x:c r="B75" s="11" t="s"/>
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B75" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C75" s="10" t="s"/>
       <x:c r="D75" s="11" t="s">
-        <x:v>98</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E75" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F75" s="11" t="s"/>
       <x:c r="G75" s="11" t="s">
-        <x:v>249</x:v>
-[...2 lines deleted...]
-      <x:c r="I75" s="11" t="s"/>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H75" s="11" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="I75" s="11" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="J75" s="11" t="s"/>
       <x:c r="K75" s="11" t="s">
-        <x:v>100</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L75" s="11" t="s"/>
       <x:c r="M75" s="11" t="s"/>
       <x:c r="N75" s="11" t="s"/>
       <x:c r="O75" s="11" t="s"/>
       <x:c r="P75" s="11" t="s"/>
       <x:c r="Q75" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R75" s="12" t="s">
-        <x:v>98</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:18">
       <x:c r="A76" s="2">
-        <x:v>46153</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C76" s="2" t="s"/>
       <x:c r="D76" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s"/>
       <x:c r="G76" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J76" s="3" t="s"/>
       <x:c r="K76" s="3" t="s">
-        <x:v>254</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="L76" s="3" t="s"/>
+      <x:c r="M76" s="3" t="s"/>
       <x:c r="N76" s="3" t="s"/>
-      <x:c r="O76" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="O76" s="3" t="s"/>
+      <x:c r="P76" s="3" t="s"/>
       <x:c r="Q76" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R76" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:18">
       <x:c r="A77" s="10">
-        <x:v>46154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B77" s="11" t="s"/>
       <x:c r="C77" s="10" t="s"/>
       <x:c r="D77" s="11" t="s">
-        <x:v>232</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E77" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F77" s="11" t="s"/>
-      <x:c r="G77" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G77" s="11" t="s"/>
       <x:c r="H77" s="11" t="s">
-        <x:v>235</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I77" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J77" s="11" t="s"/>
       <x:c r="K77" s="11" t="s">
-        <x:v>236</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L77" s="11" t="s"/>
       <x:c r="M77" s="11" t="s"/>
       <x:c r="N77" s="11" t="s"/>
       <x:c r="O77" s="11" t="s"/>
-      <x:c r="P77" s="11" t="s"/>
+      <x:c r="P77" s="11" t="s">
+        <x:v>258</x:v>
+      </x:c>
       <x:c r="Q77" s="11" t="s">
-        <x:v>69</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R77" s="12" t="s">
-        <x:v>237</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:18">
       <x:c r="A78" s="2">
-        <x:v>46154</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C78" s="2" t="s"/>
       <x:c r="D78" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s"/>
       <x:c r="G78" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J78" s="3" t="s"/>
       <x:c r="K78" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L78" s="3" t="s"/>
       <x:c r="M78" s="3" t="s"/>
       <x:c r="N78" s="3" t="s"/>
       <x:c r="O78" s="3" t="s"/>
       <x:c r="P78" s="3" t="s"/>
       <x:c r="Q78" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R78" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:18">
       <x:c r="A79" s="10">
-        <x:v>46155</x:v>
-[...1 lines deleted...]
-      <x:c r="B79" s="11" t="s"/>
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B79" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C79" s="10" t="s"/>
       <x:c r="D79" s="11" t="s">
-        <x:v>109</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E79" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F79" s="11" t="s"/>
-      <x:c r="G79" s="11" t="s"/>
+      <x:c r="G79" s="11" t="s">
+        <x:v>260</x:v>
+      </x:c>
       <x:c r="H79" s="11" t="s">
-        <x:v>75</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I79" s="11" t="s">
-        <x:v>76</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J79" s="11" t="s"/>
       <x:c r="K79" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L79" s="11" t="s"/>
       <x:c r="M79" s="11" t="s"/>
       <x:c r="N79" s="11" t="s"/>
       <x:c r="O79" s="11" t="s"/>
-      <x:c r="P79" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P79" s="11" t="s"/>
       <x:c r="Q79" s="11" t="s">
-        <x:v>111</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R79" s="12" t="s">
-        <x:v>112</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:18">
       <x:c r="A80" s="2">
-        <x:v>46155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B80" s="3" t="s"/>
       <x:c r="C80" s="2" t="s"/>
       <x:c r="D80" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s"/>
       <x:c r="G80" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="J80" s="3" t="s"/>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J80" s="3" t="s">
+        <x:v>265</x:v>
+      </x:c>
       <x:c r="K80" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L80" s="3" t="s"/>
       <x:c r="M80" s="3" t="s"/>
       <x:c r="N80" s="3" t="s"/>
       <x:c r="O80" s="3" t="s"/>
       <x:c r="P80" s="3" t="s"/>
       <x:c r="Q80" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R80" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:18">
       <x:c r="A81" s="10">
-        <x:v>46156</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B81" s="11" t="s"/>
       <x:c r="C81" s="10" t="s"/>
       <x:c r="D81" s="11" t="s">
-        <x:v>238</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E81" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F81" s="11" t="s"/>
       <x:c r="G81" s="11" t="s">
-        <x:v>261</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H81" s="11" t="s">
-        <x:v>235</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I81" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J81" s="11" t="s"/>
       <x:c r="K81" s="11" t="s">
-        <x:v>236</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="L81" s="11" t="s"/>
       <x:c r="M81" s="11" t="s"/>
       <x:c r="N81" s="11" t="s"/>
       <x:c r="O81" s="11" t="s"/>
       <x:c r="P81" s="11" t="s"/>
       <x:c r="Q81" s="11" t="s">
-        <x:v>69</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R81" s="12" t="s">
-        <x:v>237</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:18">
       <x:c r="A82" s="2">
-        <x:v>46156</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B82" s="3" t="s"/>
       <x:c r="C82" s="2" t="s"/>
       <x:c r="D82" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s"/>
       <x:c r="G82" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J82" s="3" t="s"/>
       <x:c r="K82" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="L82" s="3" t="s"/>
       <x:c r="M82" s="3" t="s"/>
       <x:c r="N82" s="3" t="s"/>
       <x:c r="O82" s="3" t="s"/>
       <x:c r="P82" s="3" t="s"/>
       <x:c r="Q82" s="3" t="s">
-        <x:v>148</x:v>
-[...2 lines deleted...]
-        <x:v>178</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:18">
       <x:c r="A83" s="10">
-        <x:v>46157</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B83" s="11" t="s"/>
       <x:c r="C83" s="10" t="s"/>
       <x:c r="D83" s="11" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E83" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F83" s="11" t="s"/>
       <x:c r="G83" s="11" t="s">
-        <x:v>264</x:v>
-[...2 lines deleted...]
-      <x:c r="I83" s="11" t="s"/>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H83" s="11" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="I83" s="11" t="s">
+        <x:v>271</x:v>
+      </x:c>
       <x:c r="J83" s="11" t="s"/>
       <x:c r="K83" s="11" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="L83" s="11" t="s"/>
       <x:c r="M83" s="11" t="s"/>
       <x:c r="N83" s="11" t="s"/>
       <x:c r="O83" s="11" t="s"/>
       <x:c r="P83" s="11" t="s"/>
       <x:c r="Q83" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="R83" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="R83" s="12" t="s"/>
     </x:row>
     <x:row r="84" spans="1:18">
       <x:c r="A84" s="2">
-        <x:v>46157</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C84" s="2" t="s"/>
       <x:c r="D84" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s"/>
       <x:c r="G84" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>121</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="I84" s="3" t="s"/>
       <x:c r="J84" s="3" t="s"/>
       <x:c r="K84" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L84" s="3" t="s"/>
       <x:c r="M84" s="3" t="s"/>
       <x:c r="N84" s="3" t="s"/>
       <x:c r="O84" s="3" t="s"/>
       <x:c r="P84" s="3" t="s"/>
       <x:c r="Q84" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R84" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:18">
       <x:c r="A85" s="10">
-        <x:v>46157</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B85" s="11" t="s"/>
       <x:c r="C85" s="10" t="s"/>
       <x:c r="D85" s="11" t="s">
-        <x:v>125</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E85" s="11" t="s">
-        <x:v>119</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F85" s="11" t="s"/>
       <x:c r="G85" s="11" t="s">
-        <x:v>126</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H85" s="11" t="s"/>
+      <x:c r="I85" s="11" t="s"/>
       <x:c r="J85" s="11" t="s"/>
       <x:c r="K85" s="11" t="s">
-        <x:v>123</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="L85" s="11" t="s"/>
       <x:c r="M85" s="11" t="s"/>
       <x:c r="N85" s="11" t="s"/>
       <x:c r="O85" s="11" t="s"/>
       <x:c r="P85" s="11" t="s"/>
       <x:c r="Q85" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R85" s="12" t="s">
-        <x:v>127</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:18">
       <x:c r="A86" s="2">
-        <x:v>46161</x:v>
-[...1 lines deleted...]
-      <x:c r="B86" s="3" t="s"/>
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B86" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C86" s="2" t="s"/>
       <x:c r="D86" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s"/>
       <x:c r="G86" s="3" t="s">
-        <x:v>266</x:v>
-[...2 lines deleted...]
-      <x:c r="I86" s="3" t="s"/>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H86" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I86" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="J86" s="3" t="s"/>
       <x:c r="K86" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L86" s="3" t="s"/>
       <x:c r="M86" s="3" t="s"/>
       <x:c r="N86" s="3" t="s"/>
       <x:c r="O86" s="3" t="s"/>
       <x:c r="P86" s="3" t="s"/>
       <x:c r="Q86" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R86" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:18">
       <x:c r="A87" s="10">
-        <x:v>46161</x:v>
-[...1 lines deleted...]
-      <x:c r="B87" s="11" t="s"/>
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B87" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C87" s="10" t="s"/>
       <x:c r="D87" s="11" t="s">
-        <x:v>62</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E87" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F87" s="11" t="s"/>
       <x:c r="G87" s="11" t="s">
-        <x:v>267</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H87" s="11" t="s">
-        <x:v>227</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I87" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J87" s="11" t="s"/>
       <x:c r="K87" s="11" t="s">
-        <x:v>228</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L87" s="11" t="s"/>
       <x:c r="M87" s="11" t="s"/>
       <x:c r="N87" s="11" t="s"/>
       <x:c r="O87" s="11" t="s"/>
       <x:c r="P87" s="11" t="s"/>
       <x:c r="Q87" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R87" s="12" t="s">
-        <x:v>214</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:18">
       <x:c r="A88" s="2">
-        <x:v>46161</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B88" s="3" t="s"/>
       <x:c r="C88" s="2" t="s"/>
       <x:c r="D88" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s"/>
       <x:c r="G88" s="3" t="s">
-        <x:v>269</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H88" s="3" t="s"/>
       <x:c r="I88" s="3" t="s"/>
       <x:c r="J88" s="3" t="s"/>
       <x:c r="K88" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L88" s="3" t="s"/>
       <x:c r="M88" s="3" t="s"/>
       <x:c r="N88" s="3" t="s"/>
       <x:c r="O88" s="3" t="s"/>
-      <x:c r="P88" s="3" t="s"/>
+      <x:c r="P88" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
       <x:c r="Q88" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R88" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:18">
       <x:c r="A89" s="10">
-        <x:v>46161</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B89" s="11" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C89" s="10" t="s"/>
       <x:c r="D89" s="11" t="s">
-        <x:v>62</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E89" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F89" s="11" t="s"/>
       <x:c r="G89" s="11" t="s">
-        <x:v>270</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H89" s="11" t="s">
-        <x:v>227</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I89" s="11" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="J89" s="11" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="J89" s="11" t="s">
+        <x:v>166</x:v>
+      </x:c>
       <x:c r="K89" s="11" t="s">
-        <x:v>228</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L89" s="11" t="s"/>
       <x:c r="M89" s="11" t="s"/>
       <x:c r="N89" s="11" t="s"/>
       <x:c r="O89" s="11" t="s"/>
-      <x:c r="P89" s="11" t="s"/>
+      <x:c r="P89" s="11" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="Q89" s="11" t="s">
-        <x:v>271</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R89" s="12" t="s">
-        <x:v>70</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:18">
       <x:c r="A90" s="2">
-        <x:v>46163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B90" s="3" t="s"/>
       <x:c r="C90" s="2" t="s"/>
       <x:c r="D90" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s"/>
       <x:c r="G90" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J90" s="3" t="s"/>
       <x:c r="K90" s="3" t="s">
-        <x:v>60</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="L90" s="3" t="s"/>
+      <x:c r="M90" s="3" t="s"/>
       <x:c r="N90" s="3" t="s"/>
-      <x:c r="O90" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O90" s="3" t="s"/>
       <x:c r="P90" s="3" t="s"/>
       <x:c r="Q90" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R90" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:18">
       <x:c r="A91" s="10">
-        <x:v>46164</x:v>
-[...1 lines deleted...]
-      <x:c r="B91" s="11" t="s"/>
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B91" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C91" s="10" t="s"/>
       <x:c r="D91" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E91" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F91" s="11" t="s"/>
       <x:c r="G91" s="11" t="s">
-        <x:v>277</x:v>
-[...2 lines deleted...]
-      <x:c r="I91" s="11" t="s"/>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H91" s="11" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I91" s="11" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="J91" s="11" t="s"/>
       <x:c r="K91" s="11" t="s">
-        <x:v>139</x:v>
-[...2 lines deleted...]
-      <x:c r="M91" s="11" t="s"/>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="L91" s="11" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="M91" s="11" t="s">
+        <x:v>288</x:v>
+      </x:c>
       <x:c r="N91" s="11" t="s"/>
-      <x:c r="O91" s="11" t="s"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="O91" s="11" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="P91" s="11" t="s"/>
       <x:c r="Q91" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R91" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:18">
       <x:c r="A92" s="2">
-        <x:v>46169</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s"/>
       <x:c r="C92" s="2" t="s"/>
       <x:c r="D92" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s"/>
       <x:c r="G92" s="3" t="s">
-        <x:v>279</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H92" s="3" t="s"/>
+      <x:c r="I92" s="3" t="s"/>
       <x:c r="J92" s="3" t="s"/>
       <x:c r="K92" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="L92" s="3" t="s"/>
       <x:c r="M92" s="3" t="s"/>
       <x:c r="N92" s="3" t="s"/>
       <x:c r="O92" s="3" t="s"/>
       <x:c r="P92" s="3" t="s"/>
       <x:c r="Q92" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R92" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:18">
       <x:c r="A93" s="10">
-        <x:v>46170</x:v>
-[...1 lines deleted...]
-      <x:c r="B93" s="11" t="s"/>
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B93" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C93" s="10" t="s"/>
       <x:c r="D93" s="11" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E93" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F93" s="11" t="s"/>
-      <x:c r="G93" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G93" s="11" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H93" s="11" t="s"/>
+      <x:c r="I93" s="11" t="s"/>
       <x:c r="J93" s="11" t="s"/>
       <x:c r="K93" s="11" t="s">
-        <x:v>43</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="L93" s="11" t="s"/>
       <x:c r="M93" s="11" t="s"/>
       <x:c r="N93" s="11" t="s"/>
       <x:c r="O93" s="11" t="s"/>
       <x:c r="P93" s="11" t="s"/>
       <x:c r="Q93" s="11" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="R93" s="12" t="s"/>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="R93" s="12" t="s">
+        <x:v>277</x:v>
+      </x:c>
     </x:row>
     <x:row r="94" spans="1:18">
       <x:c r="A94" s="2">
-        <x:v>46170</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s"/>
       <x:c r="C94" s="2" t="s"/>
       <x:c r="D94" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s"/>
       <x:c r="G94" s="3" t="s">
-        <x:v>281</x:v>
-[...3 lines deleted...]
-      <x:c r="J94" s="3" t="s"/>
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="H94" s="3" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="I94" s="3" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J94" s="3" t="s">
+        <x:v>193</x:v>
+      </x:c>
       <x:c r="K94" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L94" s="3" t="s"/>
       <x:c r="M94" s="3" t="s"/>
       <x:c r="N94" s="3" t="s"/>
       <x:c r="O94" s="3" t="s"/>
       <x:c r="P94" s="3" t="s"/>
       <x:c r="Q94" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R94" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:18">
       <x:c r="A95" s="10">
-        <x:v>46170</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B95" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C95" s="10" t="s"/>
       <x:c r="D95" s="11" t="s">
-        <x:v>173</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E95" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F95" s="11" t="s"/>
       <x:c r="G95" s="11" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H95" s="11" t="s">
-        <x:v>175</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I95" s="11" t="s">
-        <x:v>176</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J95" s="11" t="s"/>
       <x:c r="K95" s="11" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-      <x:c r="M95" s="11" t="s"/>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="L95" s="11" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="M95" s="11" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="N95" s="11" t="s"/>
-      <x:c r="O95" s="11" t="s"/>
+      <x:c r="O95" s="11" t="s">
+        <x:v>213</x:v>
+      </x:c>
       <x:c r="P95" s="11" t="s"/>
       <x:c r="Q95" s="11" t="s">
-        <x:v>148</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R95" s="12" t="s">
-        <x:v>112</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:18">
       <x:c r="A96" s="2">
-        <x:v>46171</x:v>
-[...1 lines deleted...]
-      <x:c r="B96" s="3" t="s"/>
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B96" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C96" s="2" t="s"/>
       <x:c r="D96" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s"/>
       <x:c r="G96" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>188</x:v>
-[...4 lines deleted...]
-      <x:c r="K96" s="3" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="J96" s="3" t="s"/>
+      <x:c r="K96" s="3" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="L96" s="3" t="s"/>
       <x:c r="M96" s="3" t="s"/>
       <x:c r="N96" s="3" t="s"/>
       <x:c r="O96" s="3" t="s"/>
       <x:c r="P96" s="3" t="s"/>
       <x:c r="Q96" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R96" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:18">
       <x:c r="A97" s="10">
-        <x:v>46171</x:v>
-[...1 lines deleted...]
-      <x:c r="B97" s="11" t="s"/>
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B97" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C97" s="10" t="s"/>
       <x:c r="D97" s="11" t="s">
-        <x:v>98</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E97" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F97" s="11" t="s"/>
       <x:c r="G97" s="11" t="s">
-        <x:v>286</x:v>
-[...1 lines deleted...]
-      <x:c r="H97" s="11" t="s"/>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H97" s="11" t="s">
+        <x:v>303</x:v>
+      </x:c>
       <x:c r="I97" s="11" t="s"/>
       <x:c r="J97" s="11" t="s"/>
       <x:c r="K97" s="11" t="s">
-        <x:v>100</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L97" s="11" t="s"/>
       <x:c r="M97" s="11" t="s"/>
       <x:c r="N97" s="11" t="s"/>
       <x:c r="O97" s="11" t="s"/>
       <x:c r="P97" s="11" t="s"/>
       <x:c r="Q97" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R97" s="12" t="s">
-        <x:v>98</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:18">
       <x:c r="A98" s="2">
-        <x:v>46171</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C98" s="2" t="s"/>
       <x:c r="D98" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s"/>
       <x:c r="G98" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J98" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K98" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L98" s="3" t="s"/>
       <x:c r="M98" s="3" t="s"/>
       <x:c r="N98" s="3" t="s"/>
       <x:c r="O98" s="3" t="s"/>
       <x:c r="P98" s="3" t="s"/>
       <x:c r="Q98" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:18">
       <x:c r="A99" s="10">
-        <x:v>46171</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B99" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C99" s="10" t="s"/>
       <x:c r="D99" s="11" t="s">
-        <x:v>287</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E99" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F99" s="11" t="s"/>
       <x:c r="G99" s="11" t="s">
-        <x:v>288</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H99" s="11" t="s"/>
+      <x:c r="I99" s="11" t="s"/>
       <x:c r="J99" s="11" t="s"/>
       <x:c r="K99" s="11" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L99" s="11" t="s"/>
       <x:c r="M99" s="11" t="s"/>
       <x:c r="N99" s="11" t="s"/>
       <x:c r="O99" s="11" t="s"/>
       <x:c r="P99" s="11" t="s"/>
       <x:c r="Q99" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R99" s="12" t="s">
-        <x:v>214</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:18">
       <x:c r="A100" s="2">
-        <x:v>46174</x:v>
-[...1 lines deleted...]
-      <x:c r="B100" s="3" t="s"/>
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B100" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C100" s="2" t="s"/>
       <x:c r="D100" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s"/>
       <x:c r="G100" s="3" t="s">
-        <x:v>289</x:v>
-[...10 lines deleted...]
-      <x:c r="K100" s="3" t="s"/>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H100" s="3" t="s"/>
+      <x:c r="I100" s="3" t="s"/>
+      <x:c r="J100" s="3" t="s"/>
+      <x:c r="K100" s="3" t="s">
+        <x:v>309</x:v>
+      </x:c>
       <x:c r="L100" s="3" t="s"/>
       <x:c r="M100" s="3" t="s"/>
       <x:c r="N100" s="3" t="s"/>
       <x:c r="O100" s="3" t="s"/>
       <x:c r="P100" s="3" t="s"/>
       <x:c r="Q100" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R100" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:18">
       <x:c r="A101" s="10">
-        <x:v>46174</x:v>
-[...1 lines deleted...]
-      <x:c r="B101" s="11" t="s"/>
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B101" s="11" t="s">
+        <x:v>311</x:v>
+      </x:c>
       <x:c r="C101" s="10" t="s"/>
       <x:c r="D101" s="11" t="s">
-        <x:v>185</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E101" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F101" s="11" t="s"/>
       <x:c r="G101" s="11" t="s">
-        <x:v>292</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H101" s="11" t="s"/>
       <x:c r="I101" s="11" t="s">
-        <x:v>291</x:v>
-[...4 lines deleted...]
-      <x:c r="K101" s="11" t="s"/>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="J101" s="11" t="s"/>
+      <x:c r="K101" s="11" t="s">
+        <x:v>107</x:v>
+      </x:c>
       <x:c r="L101" s="11" t="s"/>
       <x:c r="M101" s="11" t="s"/>
       <x:c r="N101" s="11" t="s"/>
       <x:c r="O101" s="11" t="s"/>
       <x:c r="P101" s="11" t="s"/>
       <x:c r="Q101" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R101" s="12" t="s">
-        <x:v>190</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:18">
       <x:c r="A102" s="2">
-        <x:v>46174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="s"/>
       <x:c r="C102" s="2" t="s"/>
       <x:c r="D102" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s"/>
       <x:c r="G102" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s"/>
       <x:c r="I102" s="3" t="s"/>
       <x:c r="J102" s="3" t="s"/>
       <x:c r="K102" s="3" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="L102" s="3" t="s"/>
       <x:c r="M102" s="3" t="s"/>
-      <x:c r="N102" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="P102" s="3" t="s"/>
+      <x:c r="N102" s="3" t="s"/>
+      <x:c r="O102" s="3" t="s"/>
+      <x:c r="P102" s="3" t="s">
+        <x:v>317</x:v>
+      </x:c>
       <x:c r="Q102" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R102" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:18">
       <x:c r="A103" s="10">
-        <x:v>46175</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B103" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C103" s="10" t="s"/>
       <x:c r="D103" s="11" t="s">
-        <x:v>91</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E103" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F103" s="11" t="s"/>
       <x:c r="G103" s="11" t="s">
-        <x:v>225</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H103" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I103" s="11" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J103" s="11" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K103" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L103" s="11" t="s"/>
       <x:c r="M103" s="11" t="s"/>
       <x:c r="N103" s="11" t="s"/>
       <x:c r="O103" s="11" t="s"/>
       <x:c r="P103" s="11" t="s"/>
       <x:c r="Q103" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R103" s="12" t="s"/>
     </x:row>
     <x:row r="104" spans="1:18">
       <x:c r="A104" s="2">
-        <x:v>46181</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s"/>
       <x:c r="C104" s="2" t="s"/>
       <x:c r="D104" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s"/>
       <x:c r="G104" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s"/>
       <x:c r="I104" s="3" t="s"/>
       <x:c r="J104" s="3" t="s"/>
       <x:c r="K104" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L104" s="3" t="s"/>
       <x:c r="M104" s="3" t="s"/>
       <x:c r="N104" s="3" t="s"/>
       <x:c r="O104" s="3" t="s"/>
       <x:c r="P104" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q104" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R104" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:18">
       <x:c r="A105" s="10">
-        <x:v>46185</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B105" s="11" t="s">
-        <x:v>131</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C105" s="10" t="s"/>
       <x:c r="D105" s="11" t="s">
-        <x:v>298</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E105" s="11" t="s">
-        <x:v>63</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F105" s="11" t="s"/>
       <x:c r="G105" s="11" t="s">
-        <x:v>299</x:v>
-[...4 lines deleted...]
-      <x:c r="I105" s="11" t="s"/>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H105" s="11" t="s"/>
+      <x:c r="I105" s="11" t="s">
+        <x:v>314</x:v>
+      </x:c>
       <x:c r="J105" s="11" t="s"/>
       <x:c r="K105" s="11" t="s">
-        <x:v>152</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L105" s="11" t="s"/>
       <x:c r="M105" s="11" t="s"/>
       <x:c r="N105" s="11" t="s"/>
       <x:c r="O105" s="11" t="s"/>
       <x:c r="P105" s="11" t="s"/>
       <x:c r="Q105" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R105" s="12" t="s">
-        <x:v>153</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:18">
       <x:c r="A106" s="2">
-        <x:v>46188</x:v>
-[...1 lines deleted...]
-      <x:c r="B106" s="3" t="s"/>
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B106" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="C106" s="2" t="s"/>
       <x:c r="D106" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s"/>
       <x:c r="G106" s="3" t="s">
-        <x:v>300</x:v>
-[...1 lines deleted...]
-      <x:c r="H106" s="3" t="s"/>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H106" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="I106" s="3" t="s"/>
       <x:c r="J106" s="3" t="s"/>
       <x:c r="K106" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L106" s="3" t="s"/>
       <x:c r="M106" s="3" t="s"/>
       <x:c r="N106" s="3" t="s"/>
       <x:c r="O106" s="3" t="s"/>
       <x:c r="P106" s="3" t="s"/>
       <x:c r="Q106" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R106" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:18">
       <x:c r="A107" s="10">
-        <x:v>46188</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B107" s="11" t="s"/>
       <x:c r="C107" s="10" t="s"/>
       <x:c r="D107" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E107" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F107" s="11" t="s"/>
-      <x:c r="G107" s="11" t="s">
-[...3 lines deleted...]
-      <x:c r="I107" s="11" t="s"/>
+      <x:c r="G107" s="11" t="s"/>
+      <x:c r="H107" s="11" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="I107" s="11" t="s">
+        <x:v>271</x:v>
+      </x:c>
       <x:c r="J107" s="11" t="s"/>
       <x:c r="K107" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="L107" s="11" t="s"/>
       <x:c r="M107" s="11" t="s"/>
       <x:c r="N107" s="11" t="s"/>
       <x:c r="O107" s="11" t="s"/>
       <x:c r="P107" s="11" t="s"/>
       <x:c r="Q107" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R107" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:18">
       <x:c r="A108" s="2">
-        <x:v>46188</x:v>
-[...1 lines deleted...]
-      <x:c r="B108" s="3" t="s"/>
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B108" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C108" s="2" t="s"/>
       <x:c r="D108" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s"/>
-      <x:c r="G108" s="3" t="s"/>
+      <x:c r="G108" s="3" t="s">
+        <x:v>119</x:v>
+      </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J108" s="3" t="s"/>
       <x:c r="K108" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L108" s="3" t="s"/>
       <x:c r="M108" s="3" t="s"/>
       <x:c r="N108" s="3" t="s"/>
       <x:c r="O108" s="3" t="s"/>
       <x:c r="P108" s="3" t="s"/>
       <x:c r="Q108" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R108" s="1" t="s">
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:18">
       <x:c r="A109" s="10">
-        <x:v>46188</x:v>
-[...1 lines deleted...]
-      <x:c r="B109" s="11" t="s"/>
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B109" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C109" s="10" t="s"/>
       <x:c r="D109" s="11" t="s">
-        <x:v>303</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E109" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F109" s="11" t="s"/>
       <x:c r="G109" s="11" t="s">
-        <x:v>304</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H109" s="11" t="s">
-        <x:v>41</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I109" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J109" s="11" t="s"/>
       <x:c r="K109" s="11" t="s">
-        <x:v>43</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L109" s="11" t="s"/>
       <x:c r="M109" s="11" t="s"/>
       <x:c r="N109" s="11" t="s"/>
       <x:c r="O109" s="11" t="s"/>
       <x:c r="P109" s="11" t="s"/>
       <x:c r="Q109" s="11" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="R109" s="12" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R109" s="12" t="s">
+        <x:v>126</x:v>
+      </x:c>
     </x:row>
     <x:row r="110" spans="1:18">
       <x:c r="A110" s="2">
-        <x:v>46188</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s"/>
       <x:c r="C110" s="2" t="s"/>
       <x:c r="D110" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s"/>
       <x:c r="G110" s="3" t="s">
-        <x:v>305</x:v>
-[...10 lines deleted...]
-      <x:c r="K110" s="3" t="s"/>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H110" s="3" t="s"/>
+      <x:c r="I110" s="3" t="s"/>
+      <x:c r="J110" s="3" t="s"/>
+      <x:c r="K110" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="L110" s="3" t="s"/>
       <x:c r="M110" s="3" t="s"/>
       <x:c r="N110" s="3" t="s"/>
       <x:c r="O110" s="3" t="s"/>
-      <x:c r="P110" s="3" t="s"/>
+      <x:c r="P110" s="3" t="s">
+        <x:v>325</x:v>
+      </x:c>
       <x:c r="Q110" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R110" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:18">
       <x:c r="A111" s="10">
-        <x:v>46188</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B111" s="11" t="s"/>
       <x:c r="C111" s="10" t="s"/>
       <x:c r="D111" s="11" t="s">
-        <x:v>306</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E111" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F111" s="11" t="s"/>
       <x:c r="G111" s="11" t="s">
-        <x:v>307</x:v>
-[...10 lines deleted...]
-      <x:c r="K111" s="11" t="s"/>
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H111" s="11" t="s"/>
+      <x:c r="I111" s="11" t="s"/>
+      <x:c r="J111" s="11" t="s"/>
+      <x:c r="K111" s="11" t="s">
+        <x:v>328</x:v>
+      </x:c>
       <x:c r="L111" s="11" t="s"/>
       <x:c r="M111" s="11" t="s"/>
       <x:c r="N111" s="11" t="s"/>
       <x:c r="O111" s="11" t="s"/>
-      <x:c r="P111" s="11" t="s"/>
+      <x:c r="P111" s="11" t="s">
+        <x:v>329</x:v>
+      </x:c>
       <x:c r="Q111" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R111" s="12" t="s">
-        <x:v>70</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:18">
       <x:c r="A112" s="2">
-        <x:v>46188</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B112" s="3" t="s"/>
       <x:c r="C112" s="2" t="s"/>
       <x:c r="D112" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s"/>
       <x:c r="G112" s="3" t="s">
-        <x:v>120</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H112" s="3" t="s"/>
+      <x:c r="I112" s="3" t="s"/>
       <x:c r="J112" s="3" t="s"/>
       <x:c r="K112" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="L112" s="3" t="s"/>
       <x:c r="M112" s="3" t="s"/>
       <x:c r="N112" s="3" t="s"/>
       <x:c r="O112" s="3" t="s"/>
-      <x:c r="P112" s="3" t="s"/>
+      <x:c r="P112" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
       <x:c r="Q112" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R112" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:18">
       <x:c r="A113" s="10">
-        <x:v>46188</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B113" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C113" s="10" t="s"/>
       <x:c r="D113" s="11" t="s">
-        <x:v>125</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E113" s="11" t="s">
-        <x:v>119</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F113" s="11" t="s"/>
       <x:c r="G113" s="11" t="s">
-        <x:v>126</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H113" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I113" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J113" s="11" t="s"/>
       <x:c r="K113" s="11" t="s">
-        <x:v>123</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L113" s="11" t="s"/>
       <x:c r="M113" s="11" t="s"/>
       <x:c r="N113" s="11" t="s"/>
       <x:c r="O113" s="11" t="s"/>
       <x:c r="P113" s="11" t="s"/>
       <x:c r="Q113" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R113" s="12" t="s">
-        <x:v>127</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:18">
       <x:c r="A114" s="2">
-        <x:v>46191</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C114" s="2" t="s"/>
       <x:c r="D114" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F114" s="3" t="s"/>
       <x:c r="G114" s="3" t="s">
-        <x:v>311</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H114" s="3" t="s"/>
       <x:c r="I114" s="3" t="s">
-        <x:v>202</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="J114" s="3" t="s"/>
       <x:c r="K114" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L114" s="3" t="s"/>
       <x:c r="M114" s="3" t="s"/>
       <x:c r="N114" s="3" t="s"/>
       <x:c r="O114" s="3" t="s"/>
       <x:c r="P114" s="3" t="s"/>
-      <x:c r="Q114" s="3" t="s"/>
+      <x:c r="Q114" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
       <x:c r="R114" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:18">
       <x:c r="A115" s="10">
-        <x:v>46195</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B115" s="11" t="s"/>
       <x:c r="C115" s="10" t="s"/>
       <x:c r="D115" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E115" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F115" s="11" t="s"/>
       <x:c r="G115" s="11" t="s">
-        <x:v>312</x:v>
-[...10 lines deleted...]
-      <x:c r="K115" s="11" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H115" s="11" t="s"/>
+      <x:c r="I115" s="11" t="s"/>
+      <x:c r="J115" s="11" t="s"/>
+      <x:c r="K115" s="11" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="L115" s="11" t="s"/>
       <x:c r="M115" s="11" t="s"/>
       <x:c r="N115" s="11" t="s"/>
       <x:c r="O115" s="11" t="s"/>
-      <x:c r="P115" s="11" t="s"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="P115" s="11" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="Q115" s="11" t="s"/>
       <x:c r="R115" s="12" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:18">
       <x:c r="A116" s="2">
-        <x:v>46195</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s"/>
       <x:c r="C116" s="2" t="s"/>
       <x:c r="D116" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s"/>
       <x:c r="G116" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J116" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="K116" s="3" t="s"/>
       <x:c r="L116" s="3" t="s"/>
       <x:c r="M116" s="3" t="s"/>
       <x:c r="N116" s="3" t="s"/>
       <x:c r="O116" s="3" t="s"/>
       <x:c r="P116" s="3" t="s"/>
       <x:c r="Q116" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R116" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:18">
       <x:c r="A117" s="10">
-        <x:v>46195</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B117" s="11" t="s"/>
       <x:c r="C117" s="10" t="s"/>
       <x:c r="D117" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E117" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F117" s="11" t="s"/>
       <x:c r="G117" s="11" t="s">
-        <x:v>317</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H117" s="11" t="s"/>
       <x:c r="I117" s="11" t="s"/>
       <x:c r="J117" s="11" t="s"/>
       <x:c r="K117" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="L117" s="11" t="s"/>
       <x:c r="M117" s="11" t="s"/>
       <x:c r="N117" s="11" t="s"/>
       <x:c r="O117" s="11" t="s"/>
-      <x:c r="P117" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P117" s="11" t="s"/>
       <x:c r="Q117" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R117" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:18">
       <x:c r="A118" s="2">
-        <x:v>46195</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s"/>
       <x:c r="C118" s="2" t="s"/>
       <x:c r="D118" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s"/>
       <x:c r="G118" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J118" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K118" s="3" t="s"/>
       <x:c r="L118" s="3" t="s"/>
       <x:c r="M118" s="3" t="s"/>
       <x:c r="N118" s="3" t="s"/>
       <x:c r="O118" s="3" t="s"/>
       <x:c r="P118" s="3" t="s"/>
       <x:c r="Q118" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R118" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:18">
       <x:c r="A119" s="10">
-        <x:v>46196</x:v>
-[...2 lines deleted...]
-      <x:c r="C119" s="10" t="s"/>
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B119" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C119" s="10">
+        <x:v>45658</x:v>
+      </x:c>
       <x:c r="D119" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E119" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F119" s="11" t="s"/>
       <x:c r="G119" s="11" t="s">
-        <x:v>320</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H119" s="11" t="s"/>
       <x:c r="I119" s="11" t="s"/>
       <x:c r="J119" s="11" t="s"/>
       <x:c r="K119" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L119" s="11" t="s"/>
       <x:c r="M119" s="11" t="s"/>
       <x:c r="N119" s="11" t="s"/>
       <x:c r="O119" s="11" t="s"/>
       <x:c r="P119" s="11" t="s"/>
       <x:c r="Q119" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R119" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:18">
       <x:c r="A120" s="2">
-        <x:v>46199</x:v>
-[...1 lines deleted...]
-      <x:c r="B120" s="3" t="s"/>
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B120" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C120" s="2" t="s"/>
       <x:c r="D120" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s"/>
       <x:c r="G120" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J120" s="3" t="s">
-        <x:v>324</x:v>
-[...1 lines deleted...]
-      <x:c r="K120" s="3" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K120" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="L120" s="3" t="s"/>
       <x:c r="M120" s="3" t="s"/>
       <x:c r="N120" s="3" t="s"/>
       <x:c r="O120" s="3" t="s"/>
       <x:c r="P120" s="3" t="s"/>
       <x:c r="Q120" s="3" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:18">
       <x:c r="A121" s="10">
-        <x:v>46202</x:v>
-[...1 lines deleted...]
-      <x:c r="B121" s="11" t="s"/>
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B121" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C121" s="10" t="s"/>
       <x:c r="D121" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E121" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F121" s="11" t="s"/>
       <x:c r="G121" s="11" t="s">
-        <x:v>325</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H121" s="11" t="s"/>
       <x:c r="I121" s="11" t="s"/>
       <x:c r="J121" s="11" t="s"/>
       <x:c r="K121" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L121" s="11" t="s"/>
       <x:c r="M121" s="11" t="s"/>
       <x:c r="N121" s="11" t="s"/>
       <x:c r="O121" s="11" t="s"/>
-      <x:c r="P121" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P121" s="11" t="s"/>
       <x:c r="Q121" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R121" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:18">
       <x:c r="A122" s="2">
-        <x:v>46203</x:v>
-[...1 lines deleted...]
-      <x:c r="B122" s="3" t="s"/>
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B122" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C122" s="2" t="s"/>
       <x:c r="D122" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s"/>
       <x:c r="G122" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s"/>
       <x:c r="I122" s="3" t="s"/>
       <x:c r="J122" s="3" t="s"/>
       <x:c r="K122" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L122" s="3" t="s"/>
       <x:c r="M122" s="3" t="s"/>
       <x:c r="N122" s="3" t="s"/>
       <x:c r="O122" s="3" t="s"/>
-      <x:c r="P122" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P122" s="3" t="s"/>
       <x:c r="Q122" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R122" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:18">
       <x:c r="A123" s="10">
-        <x:v>46203</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="B123" s="11" t="s"/>
       <x:c r="C123" s="10" t="s"/>
       <x:c r="D123" s="11" t="s">
-        <x:v>89</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E123" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F123" s="11" t="s"/>
       <x:c r="G123" s="11" t="s">
-        <x:v>90</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H123" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I123" s="11" t="s">
-        <x:v>49</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J123" s="11" t="s">
-        <x:v>50</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K123" s="11" t="s"/>
       <x:c r="L123" s="11" t="s"/>
       <x:c r="M123" s="11" t="s"/>
       <x:c r="N123" s="11" t="s"/>
       <x:c r="O123" s="11" t="s"/>
       <x:c r="P123" s="11" t="s"/>
       <x:c r="Q123" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R123" s="12" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R123" s="12" t="s">
+        <x:v>33</x:v>
+      </x:c>
     </x:row>
     <x:row r="124" spans="1:18">
       <x:c r="A124" s="2">
-        <x:v>46203</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C124" s="2" t="s"/>
       <x:c r="D124" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s"/>
       <x:c r="G124" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J124" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K124" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L124" s="3" t="s"/>
       <x:c r="M124" s="3" t="s"/>
       <x:c r="N124" s="3" t="s"/>
       <x:c r="O124" s="3" t="s"/>
       <x:c r="P124" s="3" t="s"/>
       <x:c r="Q124" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:18">
       <x:c r="A125" s="10">
-        <x:v>46204</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B125" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C125" s="10" t="s"/>
       <x:c r="D125" s="11" t="s">
-        <x:v>332</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E125" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F125" s="11" t="s"/>
       <x:c r="G125" s="11" t="s"/>
-      <x:c r="H125" s="11" t="s"/>
-      <x:c r="I125" s="11" t="s"/>
+      <x:c r="H125" s="11" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I125" s="11" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="J125" s="11" t="s"/>
       <x:c r="K125" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L125" s="11" t="s"/>
       <x:c r="M125" s="11" t="s"/>
       <x:c r="N125" s="11" t="s"/>
       <x:c r="O125" s="11" t="s"/>
       <x:c r="P125" s="11" t="s"/>
       <x:c r="Q125" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R125" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:18">
       <x:c r="A126" s="2">
-        <x:v>46205</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C126" s="2" t="s"/>
       <x:c r="D126" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s"/>
-      <x:c r="G126" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G126" s="3" t="s"/>
       <x:c r="H126" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J126" s="3" t="s"/>
       <x:c r="K126" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L126" s="3" t="s"/>
       <x:c r="M126" s="3" t="s"/>
       <x:c r="N126" s="3" t="s"/>
       <x:c r="O126" s="3" t="s"/>
       <x:c r="P126" s="3" t="s"/>
-      <x:c r="Q126" s="3" t="s">
-        <x:v>52</x:v>
+      <x:c r="Q126" s="3" t="s"/>
+      <x:c r="R126" s="1" t="s">
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:18">
       <x:c r="A127" s="10">
-        <x:v>46206</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B127" s="11" t="s"/>
       <x:c r="C127" s="10" t="s"/>
       <x:c r="D127" s="11" t="s">
-        <x:v>185</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E127" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F127" s="11" t="s"/>
       <x:c r="G127" s="11" t="s">
-        <x:v>333</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H127" s="11" t="s">
-        <x:v>334</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I127" s="11" t="s">
-        <x:v>323</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J127" s="11" t="s">
-        <x:v>335</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K127" s="11" t="s"/>
       <x:c r="L127" s="11" t="s"/>
       <x:c r="M127" s="11" t="s"/>
       <x:c r="N127" s="11" t="s"/>
       <x:c r="O127" s="11" t="s"/>
       <x:c r="P127" s="11" t="s"/>
       <x:c r="Q127" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R127" s="12" t="s">
-        <x:v>190</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:18">
       <x:c r="A128" s="2">
-        <x:v>46206</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C128" s="2" t="s"/>
       <x:c r="D128" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s"/>
-      <x:c r="G128" s="3" t="s"/>
+      <x:c r="G128" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="H128" s="3" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I128" s="3" t="s"/>
       <x:c r="J128" s="3" t="s"/>
       <x:c r="K128" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L128" s="3" t="s"/>
       <x:c r="M128" s="3" t="s"/>
       <x:c r="N128" s="3" t="s"/>
       <x:c r="O128" s="3" t="s"/>
       <x:c r="P128" s="3" t="s"/>
       <x:c r="Q128" s="3" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:18">
       <x:c r="A129" s="10">
-        <x:v>46211</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B129" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C129" s="10" t="s"/>
       <x:c r="D129" s="11" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E129" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F129" s="11" t="s"/>
       <x:c r="G129" s="11" t="s"/>
       <x:c r="H129" s="11" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I129" s="11" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J129" s="11" t="s"/>
       <x:c r="K129" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L129" s="11" t="s"/>
       <x:c r="M129" s="11" t="s"/>
       <x:c r="N129" s="11" t="s"/>
       <x:c r="O129" s="11" t="s"/>
       <x:c r="P129" s="11" t="s"/>
-      <x:c r="Q129" s="11" t="s"/>
+      <x:c r="Q129" s="11" t="s">
+        <x:v>32</x:v>
+      </x:c>
       <x:c r="R129" s="12" t="s">
-        <x:v>97</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:18">
       <x:c r="A130" s="2">
-        <x:v>46213</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="s"/>
       <x:c r="C130" s="2" t="s"/>
       <x:c r="D130" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s"/>
       <x:c r="G130" s="3" t="s"/>
       <x:c r="H130" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J130" s="3" t="s"/>
       <x:c r="K130" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L130" s="3" t="s"/>
       <x:c r="M130" s="3" t="s"/>
       <x:c r="N130" s="3" t="s"/>
       <x:c r="O130" s="3" t="s"/>
-      <x:c r="P130" s="3" t="s"/>
+      <x:c r="P130" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="Q130" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R130" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:18">
       <x:c r="A131" s="10">
-        <x:v>46213</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B131" s="11" t="s"/>
       <x:c r="C131" s="10" t="s"/>
       <x:c r="D131" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E131" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F131" s="11" t="s"/>
       <x:c r="G131" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H131" s="11" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I131" s="11" t="s"/>
       <x:c r="J131" s="11" t="s"/>
       <x:c r="K131" s="11" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L131" s="11" t="s"/>
       <x:c r="M131" s="11" t="s"/>
       <x:c r="N131" s="11" t="s"/>
       <x:c r="O131" s="11" t="s"/>
-      <x:c r="P131" s="11" t="s"/>
+      <x:c r="P131" s="11" t="s">
+        <x:v>357</x:v>
+      </x:c>
       <x:c r="Q131" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R131" s="12" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R131" s="12" t="s">
+        <x:v>290</x:v>
+      </x:c>
     </x:row>
     <x:row r="132" spans="1:18">
       <x:c r="A132" s="2">
-        <x:v>46217</x:v>
-[...1 lines deleted...]
-      <x:c r="B132" s="3" t="s"/>
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="C132" s="2" t="s"/>
       <x:c r="D132" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s"/>
       <x:c r="G132" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s"/>
       <x:c r="J132" s="3" t="s"/>
       <x:c r="K132" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L132" s="3" t="s"/>
       <x:c r="M132" s="3" t="s"/>
       <x:c r="N132" s="3" t="s"/>
       <x:c r="O132" s="3" t="s"/>
       <x:c r="P132" s="3" t="s"/>
       <x:c r="Q132" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R132" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:18">
       <x:c r="A133" s="10">
-        <x:v>46217</x:v>
-[...1 lines deleted...]
-      <x:c r="B133" s="11" t="s"/>
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B133" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C133" s="10" t="s"/>
       <x:c r="D133" s="11" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E133" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F133" s="11" t="s"/>
-      <x:c r="G133" s="11" t="s"/>
+      <x:c r="G133" s="11" t="s">
+        <x:v>360</x:v>
+      </x:c>
       <x:c r="H133" s="11" t="s">
-        <x:v>75</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I133" s="11" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="J133" s="11" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J133" s="11" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K133" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L133" s="11" t="s"/>
       <x:c r="M133" s="11" t="s"/>
       <x:c r="N133" s="11" t="s"/>
       <x:c r="O133" s="11" t="s"/>
-      <x:c r="P133" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P133" s="11" t="s"/>
       <x:c r="Q133" s="11" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R133" s="12" t="s"/>
     </x:row>
     <x:row r="134" spans="1:18">
       <x:c r="A134" s="2">
-        <x:v>46217</x:v>
-[...1 lines deleted...]
-      <x:c r="B134" s="3" t="s"/>
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B134" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C134" s="2" t="s"/>
       <x:c r="D134" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s"/>
       <x:c r="G134" s="3" t="s">
-        <x:v>337</x:v>
-[...3 lines deleted...]
-      <x:c r="J134" s="3" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H134" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I134" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J134" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K134" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L134" s="3" t="s"/>
       <x:c r="M134" s="3" t="s"/>
       <x:c r="N134" s="3" t="s"/>
       <x:c r="O134" s="3" t="s"/>
       <x:c r="P134" s="3" t="s"/>
       <x:c r="Q134" s="3" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-        <x:v>79</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:18">
       <x:c r="A135" s="10">
-        <x:v>46217</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B135" s="11" t="s">
-        <x:v>131</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C135" s="10" t="s"/>
       <x:c r="D135" s="11" t="s">
-        <x:v>338</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E135" s="11" t="s">
-        <x:v>63</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F135" s="11" t="s"/>
       <x:c r="G135" s="11" t="s">
-        <x:v>339</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H135" s="11" t="s">
-        <x:v>151</x:v>
-[...1 lines deleted...]
-      <x:c r="I135" s="11" t="s"/>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I135" s="11" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="J135" s="11" t="s"/>
       <x:c r="K135" s="11" t="s">
-        <x:v>152</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L135" s="11" t="s"/>
       <x:c r="M135" s="11" t="s"/>
       <x:c r="N135" s="11" t="s"/>
       <x:c r="O135" s="11" t="s"/>
       <x:c r="P135" s="11" t="s"/>
       <x:c r="Q135" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R135" s="12" t="s">
-        <x:v>153</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:18">
       <x:c r="A136" s="2">
-        <x:v>46217</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C136" s="2" t="s"/>
       <x:c r="D136" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s"/>
       <x:c r="G136" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
-        <x:v>343</x:v>
-[...1 lines deleted...]
-      <x:c r="I136" s="3" t="s"/>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I136" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="J136" s="3" t="s"/>
       <x:c r="K136" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L136" s="3" t="s"/>
       <x:c r="M136" s="3" t="s"/>
       <x:c r="N136" s="3" t="s"/>
       <x:c r="O136" s="3" t="s"/>
-      <x:c r="P136" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P136" s="3" t="s"/>
       <x:c r="Q136" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R136" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:18">
       <x:c r="A137" s="10">
-        <x:v>46218</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B137" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C137" s="10" t="s"/>
       <x:c r="D137" s="11" t="s">
-        <x:v>129</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E137" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F137" s="11" t="s"/>
       <x:c r="G137" s="11" t="s">
-        <x:v>346</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H137" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I137" s="11" t="s">
-        <x:v>49</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J137" s="11" t="s">
-        <x:v>50</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K137" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L137" s="11" t="s"/>
       <x:c r="M137" s="11" t="s"/>
       <x:c r="N137" s="11" t="s"/>
       <x:c r="O137" s="11" t="s"/>
       <x:c r="P137" s="11" t="s"/>
       <x:c r="Q137" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R137" s="12" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="R137" s="12" t="s">
+        <x:v>69</x:v>
+      </x:c>
     </x:row>
     <x:row r="138" spans="1:18">
       <x:c r="A138" s="2">
-        <x:v>46218</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C138" s="2" t="s"/>
       <x:c r="D138" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s"/>
       <x:c r="G138" s="3" t="s">
-        <x:v>120</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H138" s="3" t="s"/>
+      <x:c r="I138" s="3" t="s"/>
       <x:c r="J138" s="3" t="s"/>
       <x:c r="K138" s="3" t="s">
-        <x:v>123</x:v>
-[...1 lines deleted...]
-      <x:c r="L138" s="3" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="L138" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="M138" s="3" t="s"/>
-      <x:c r="N138" s="3" t="s"/>
-      <x:c r="O138" s="3" t="s"/>
+      <x:c r="N138" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="O138" s="3" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="P138" s="3" t="s"/>
       <x:c r="Q138" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R138" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:18">
       <x:c r="A139" s="10">
-        <x:v>46218</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B139" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C139" s="10" t="s"/>
       <x:c r="D139" s="11" t="s">
-        <x:v>125</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E139" s="11" t="s">
-        <x:v>119</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F139" s="11" t="s"/>
       <x:c r="G139" s="11" t="s">
-        <x:v>126</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H139" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I139" s="11" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J139" s="11" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="J139" s="11" t="s">
+        <x:v>166</x:v>
+      </x:c>
       <x:c r="K139" s="11" t="s">
-        <x:v>123</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L139" s="11" t="s"/>
       <x:c r="M139" s="11" t="s"/>
       <x:c r="N139" s="11" t="s"/>
       <x:c r="O139" s="11" t="s"/>
-      <x:c r="P139" s="11" t="s"/>
+      <x:c r="P139" s="11" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="Q139" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R139" s="12" t="s">
-        <x:v>127</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:18">
       <x:c r="A140" s="2">
-        <x:v>46218</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C140" s="2" t="s"/>
       <x:c r="D140" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s"/>
       <x:c r="G140" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J140" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K140" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="L140" s="3" t="s"/>
       <x:c r="M140" s="3" t="s"/>
       <x:c r="N140" s="3" t="s"/>
       <x:c r="O140" s="3" t="s"/>
       <x:c r="P140" s="3" t="s"/>
       <x:c r="Q140" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="R140" s="1" t="s">
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:18">
       <x:c r="A141" s="10">
-        <x:v>46218</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B141" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C141" s="10" t="s"/>
       <x:c r="D141" s="11" t="s">
-        <x:v>306</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E141" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F141" s="11" t="s"/>
       <x:c r="G141" s="11" t="s">
-        <x:v>348</x:v>
-[...10 lines deleted...]
-      <x:c r="K141" s="11" t="s"/>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H141" s="11" t="s"/>
+      <x:c r="I141" s="11" t="s"/>
+      <x:c r="J141" s="11" t="s"/>
+      <x:c r="K141" s="11" t="s">
+        <x:v>351</x:v>
+      </x:c>
       <x:c r="L141" s="11" t="s"/>
       <x:c r="M141" s="11" t="s"/>
       <x:c r="N141" s="11" t="s"/>
       <x:c r="O141" s="11" t="s"/>
       <x:c r="P141" s="11" t="s"/>
       <x:c r="Q141" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R141" s="12" t="s">
-        <x:v>70</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:18">
       <x:c r="A142" s="2">
-        <x:v>46218</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C142" s="2" t="s"/>
       <x:c r="D142" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s"/>
       <x:c r="G142" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s"/>
       <x:c r="I142" s="3" t="s"/>
       <x:c r="J142" s="3" t="s"/>
       <x:c r="K142" s="3" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="L142" s="3" t="s"/>
       <x:c r="M142" s="3" t="s"/>
-      <x:c r="N142" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="N142" s="3" t="s"/>
+      <x:c r="O142" s="3" t="s"/>
       <x:c r="P142" s="3" t="s"/>
       <x:c r="Q142" s="3" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:18">
       <x:c r="A143" s="10">
-        <x:v>46219</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B143" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C143" s="10" t="s"/>
       <x:c r="D143" s="11" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E143" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F143" s="11" t="s"/>
       <x:c r="G143" s="11" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H143" s="11" t="s"/>
+      <x:c r="I143" s="11" t="s"/>
+      <x:c r="J143" s="11" t="s"/>
+      <x:c r="K143" s="11" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
       <x:c r="L143" s="11" t="s"/>
       <x:c r="M143" s="11" t="s"/>
       <x:c r="N143" s="11" t="s"/>
       <x:c r="O143" s="11" t="s"/>
       <x:c r="P143" s="11" t="s"/>
       <x:c r="Q143" s="11" t="s">
-        <x:v>148</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R143" s="12" t="s">
-        <x:v>112</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:18">
       <x:c r="A144" s="2">
-        <x:v>46219</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C144" s="2" t="s"/>
       <x:c r="D144" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s"/>
       <x:c r="G144" s="3" t="s">
-        <x:v>353</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H144" s="3" t="s"/>
+      <x:c r="I144" s="3" t="s"/>
       <x:c r="J144" s="3" t="s"/>
       <x:c r="K144" s="3" t="s">
-        <x:v>60</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="L144" s="3" t="s"/>
+      <x:c r="M144" s="3" t="s"/>
       <x:c r="N144" s="3" t="s"/>
-      <x:c r="O144" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O144" s="3" t="s"/>
       <x:c r="P144" s="3" t="s"/>
       <x:c r="Q144" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R144" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:18">
       <x:c r="A145" s="10">
-        <x:v>46219</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B145" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C145" s="10" t="s"/>
       <x:c r="D145" s="11" t="s">
-        <x:v>62</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E145" s="11" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F145" s="11" t="s"/>
       <x:c r="G145" s="11" t="s">
-        <x:v>357</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H145" s="11" t="s"/>
+      <x:c r="I145" s="11" t="s"/>
+      <x:c r="J145" s="11" t="s"/>
       <x:c r="K145" s="11" t="s">
-        <x:v>169</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L145" s="11" t="s"/>
       <x:c r="M145" s="11" t="s"/>
       <x:c r="N145" s="11" t="s"/>
       <x:c r="O145" s="11" t="s"/>
       <x:c r="P145" s="11" t="s"/>
       <x:c r="Q145" s="11" t="s">
-        <x:v>69</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R145" s="12" t="s">
-        <x:v>70</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:18">
       <x:c r="A146" s="2">
-        <x:v>46220</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C146" s="2" t="s"/>
       <x:c r="D146" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s"/>
       <x:c r="G146" s="3" t="s">
-        <x:v>359</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H146" s="3" t="s"/>
+      <x:c r="I146" s="3" t="s"/>
+      <x:c r="J146" s="3" t="s"/>
       <x:c r="K146" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L146" s="3" t="s"/>
       <x:c r="M146" s="3" t="s"/>
       <x:c r="N146" s="3" t="s"/>
       <x:c r="O146" s="3" t="s"/>
-      <x:c r="P146" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P146" s="3" t="s"/>
       <x:c r="Q146" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R146" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:18">
       <x:c r="A147" s="10">
-        <x:v>46224</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B147" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C147" s="10" t="s"/>
       <x:c r="D147" s="11" t="s">
-        <x:v>170</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E147" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F147" s="11" t="s"/>
       <x:c r="G147" s="11" t="s">
-        <x:v>346</x:v>
-[...2 lines deleted...]
-      <x:c r="I147" s="11" t="s"/>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H147" s="11" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I147" s="11" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="J147" s="11" t="s"/>
       <x:c r="K147" s="11" t="s">
-        <x:v>172</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L147" s="11" t="s"/>
       <x:c r="M147" s="11" t="s"/>
       <x:c r="N147" s="11" t="s"/>
       <x:c r="O147" s="11" t="s"/>
       <x:c r="P147" s="11" t="s"/>
       <x:c r="Q147" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R147" s="12" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R147" s="12" t="s">
+        <x:v>69</x:v>
+      </x:c>
     </x:row>
     <x:row r="148" spans="1:18">
       <x:c r="A148" s="2">
-        <x:v>46226</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C148" s="2" t="s"/>
       <x:c r="D148" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s"/>
       <x:c r="G148" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
-        <x:v>362</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I148" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J148" s="3" t="s"/>
       <x:c r="K148" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L148" s="3" t="s"/>
       <x:c r="M148" s="3" t="s"/>
       <x:c r="N148" s="3" t="s"/>
       <x:c r="O148" s="3" t="s"/>
       <x:c r="P148" s="3" t="s"/>
       <x:c r="Q148" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R148" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:18">
       <x:c r="A149" s="10">
-        <x:v>46227</x:v>
-[...1 lines deleted...]
-      <x:c r="B149" s="11" t="s"/>
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B149" s="11" t="s">
+        <x:v>376</x:v>
+      </x:c>
       <x:c r="C149" s="10" t="s"/>
       <x:c r="D149" s="11" t="s">
-        <x:v>365</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E149" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F149" s="11" t="s"/>
       <x:c r="G149" s="11" t="s">
-        <x:v>366</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H149" s="11" t="s">
-        <x:v>367</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I149" s="11" t="s">
-        <x:v>368</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J149" s="11" t="s"/>
       <x:c r="K149" s="11" t="s">
-        <x:v>370</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L149" s="11" t="s"/>
       <x:c r="M149" s="11" t="s"/>
       <x:c r="N149" s="11" t="s"/>
       <x:c r="O149" s="11" t="s"/>
       <x:c r="P149" s="11" t="s"/>
       <x:c r="Q149" s="11" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="R149" s="12" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:18">
       <x:c r="A150" s="2">
-        <x:v>46231</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C150" s="2" t="s"/>
       <x:c r="D150" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s"/>
       <x:c r="G150" s="3" t="s">
-        <x:v>372</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H150" s="3" t="s"/>
+      <x:c r="I150" s="3" t="s"/>
       <x:c r="J150" s="3" t="s"/>
       <x:c r="K150" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L150" s="3" t="s"/>
       <x:c r="M150" s="3" t="s"/>
       <x:c r="N150" s="3" t="s"/>
       <x:c r="O150" s="3" t="s"/>
       <x:c r="P150" s="3" t="s"/>
       <x:c r="Q150" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R150" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:18">
       <x:c r="A151" s="10">
-        <x:v>46231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B151" s="11" t="s"/>
       <x:c r="C151" s="10" t="s"/>
       <x:c r="D151" s="11" t="s">
-        <x:v>62</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E151" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F151" s="11" t="s"/>
-      <x:c r="G151" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G151" s="11" t="s"/>
       <x:c r="H151" s="11" t="s">
-        <x:v>208</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I151" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J151" s="11" t="s"/>
       <x:c r="K151" s="11" t="s">
-        <x:v>210</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L151" s="11" t="s"/>
       <x:c r="M151" s="11" t="s"/>
       <x:c r="N151" s="11" t="s"/>
       <x:c r="O151" s="11" t="s"/>
-      <x:c r="P151" s="11" t="s"/>
+      <x:c r="P151" s="11" t="s">
+        <x:v>220</x:v>
+      </x:c>
       <x:c r="Q151" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R151" s="12" t="s">
-        <x:v>214</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:18">
       <x:c r="A152" s="2">
-        <x:v>46231</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C152" s="2" t="s"/>
       <x:c r="D152" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s"/>
       <x:c r="G152" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="J152" s="3" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J152" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K152" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L152" s="3" t="s"/>
       <x:c r="M152" s="3" t="s"/>
       <x:c r="N152" s="3" t="s"/>
       <x:c r="O152" s="3" t="s"/>
       <x:c r="P152" s="3" t="s"/>
       <x:c r="Q152" s="3" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>70</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:18">
       <x:c r="A153" s="10">
-        <x:v>46233</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B153" s="11" t="s">
-        <x:v>211</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C153" s="10" t="s"/>
       <x:c r="D153" s="11" t="s">
-        <x:v>62</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E153" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F153" s="11" t="s"/>
       <x:c r="G153" s="11" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H153" s="11" t="s">
-        <x:v>227</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I153" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J153" s="11" t="s"/>
       <x:c r="K153" s="11" t="s">
-        <x:v>228</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L153" s="11" t="s"/>
       <x:c r="M153" s="11" t="s"/>
       <x:c r="N153" s="11" t="s"/>
       <x:c r="O153" s="11" t="s"/>
       <x:c r="P153" s="11" t="s"/>
       <x:c r="Q153" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R153" s="12" t="s">
-        <x:v>214</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:18">
       <x:c r="A154" s="2">
-        <x:v>46234</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s"/>
       <x:c r="C154" s="2" t="s"/>
       <x:c r="D154" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s"/>
       <x:c r="G154" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J154" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="K154" s="3" t="s"/>
       <x:c r="L154" s="3" t="s"/>
       <x:c r="M154" s="3" t="s"/>
       <x:c r="N154" s="3" t="s"/>
       <x:c r="O154" s="3" t="s"/>
       <x:c r="P154" s="3" t="s"/>
       <x:c r="Q154" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R154" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:18">
       <x:c r="A155" s="10">
-        <x:v>46234</x:v>
-[...1 lines deleted...]
-      <x:c r="B155" s="11" t="s"/>
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B155" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C155" s="10" t="s"/>
       <x:c r="D155" s="11" t="s">
-        <x:v>218</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E155" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F155" s="11" t="s"/>
-      <x:c r="G155" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G155" s="11" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="H155" s="11" t="s"/>
+      <x:c r="I155" s="11" t="s"/>
       <x:c r="J155" s="11" t="s"/>
       <x:c r="K155" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L155" s="11" t="s"/>
       <x:c r="M155" s="11" t="s"/>
       <x:c r="N155" s="11" t="s"/>
       <x:c r="O155" s="11" t="s"/>
-      <x:c r="P155" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P155" s="11" t="s"/>
       <x:c r="Q155" s="11" t="s">
-        <x:v>111</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R155" s="12" t="s">
-        <x:v>112</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:18">
       <x:c r="A156" s="2">
-        <x:v>46234</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C156" s="2" t="s"/>
       <x:c r="D156" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s"/>
       <x:c r="G156" s="3" t="s">
-        <x:v>381</x:v>
-[...3 lines deleted...]
-      <x:c r="J156" s="3" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H156" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I156" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J156" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K156" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L156" s="3" t="s"/>
       <x:c r="M156" s="3" t="s"/>
       <x:c r="N156" s="3" t="s"/>
       <x:c r="O156" s="3" t="s"/>
       <x:c r="P156" s="3" t="s"/>
       <x:c r="Q156" s="3" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:18">
       <x:c r="A157" s="10">
-        <x:v>46234</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="B157" s="11" t="s"/>
       <x:c r="C157" s="10" t="s"/>
       <x:c r="D157" s="11" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E157" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F157" s="11" t="s"/>
-      <x:c r="G157" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G157" s="11" t="s"/>
       <x:c r="H157" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I157" s="11" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J157" s="11" t="s"/>
       <x:c r="K157" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L157" s="11" t="s"/>
       <x:c r="M157" s="11" t="s"/>
       <x:c r="N157" s="11" t="s"/>
       <x:c r="O157" s="11" t="s"/>
-      <x:c r="P157" s="11" t="s"/>
+      <x:c r="P157" s="11" t="s">
+        <x:v>230</x:v>
+      </x:c>
       <x:c r="Q157" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R157" s="12" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R157" s="12" t="s">
+        <x:v>100</x:v>
+      </x:c>
     </x:row>
     <x:row r="158" spans="1:18">
       <x:c r="A158" s="2">
-        <x:v>46238</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s"/>
       <x:c r="C158" s="2" t="s"/>
       <x:c r="D158" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s"/>
       <x:c r="G158" s="3" t="s"/>
       <x:c r="H158" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J158" s="3" t="s"/>
       <x:c r="K158" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L158" s="3" t="s"/>
       <x:c r="M158" s="3" t="s"/>
       <x:c r="N158" s="3" t="s"/>
       <x:c r="O158" s="3" t="s"/>
       <x:c r="P158" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q158" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R158" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:18">
       <x:c r="A159" s="10">
-        <x:v>46238</x:v>
-[...1 lines deleted...]
-      <x:c r="B159" s="11" t="s"/>
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="B159" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C159" s="10" t="s"/>
       <x:c r="D159" s="11" t="s">
-        <x:v>218</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E159" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F159" s="11" t="s"/>
-      <x:c r="G159" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G159" s="11" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H159" s="11" t="s"/>
+      <x:c r="I159" s="11" t="s"/>
       <x:c r="J159" s="11" t="s"/>
       <x:c r="K159" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L159" s="11" t="s"/>
       <x:c r="M159" s="11" t="s"/>
       <x:c r="N159" s="11" t="s"/>
       <x:c r="O159" s="11" t="s"/>
-      <x:c r="P159" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P159" s="11" t="s"/>
       <x:c r="Q159" s="11" t="s">
-        <x:v>111</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R159" s="12" t="s">
-        <x:v>112</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:18">
       <x:c r="A160" s="2">
-        <x:v>46238</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C160" s="2" t="s"/>
       <x:c r="D160" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s"/>
       <x:c r="G160" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J160" s="3" t="s"/>
       <x:c r="K160" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L160" s="3" t="s"/>
       <x:c r="M160" s="3" t="s"/>
       <x:c r="N160" s="3" t="s"/>
       <x:c r="O160" s="3" t="s"/>
       <x:c r="P160" s="3" t="s"/>
       <x:c r="Q160" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R160" s="1" t="s">
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:18">
       <x:c r="A161" s="10">
-        <x:v>46238</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B161" s="11" t="s">
-        <x:v>131</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C161" s="10" t="s"/>
       <x:c r="D161" s="11" t="s">
-        <x:v>62</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E161" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F161" s="11" t="s"/>
       <x:c r="G161" s="11" t="s">
-        <x:v>382</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H161" s="11" t="s"/>
+      <x:c r="I161" s="11" t="s"/>
       <x:c r="J161" s="11" t="s"/>
       <x:c r="K161" s="11" t="s">
-        <x:v>228</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L161" s="11" t="s"/>
       <x:c r="M161" s="11" t="s"/>
       <x:c r="N161" s="11" t="s"/>
       <x:c r="O161" s="11" t="s"/>
       <x:c r="P161" s="11" t="s"/>
       <x:c r="Q161" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R161" s="12" t="s">
-        <x:v>214</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:18">
       <x:c r="A162" s="2">
-        <x:v>46240</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C162" s="2" t="s"/>
       <x:c r="D162" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s"/>
       <x:c r="G162" s="3" t="s">
-        <x:v>383</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H162" s="3" t="s"/>
+      <x:c r="I162" s="3" t="s"/>
       <x:c r="J162" s="3" t="s"/>
       <x:c r="K162" s="3" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="L162" s="3" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="L162" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="M162" s="3" t="s"/>
-      <x:c r="N162" s="3" t="s"/>
-      <x:c r="O162" s="3" t="s"/>
+      <x:c r="N162" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="O162" s="3" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="P162" s="3" t="s"/>
       <x:c r="Q162" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R162" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:18">
       <x:c r="A163" s="10">
-        <x:v>46240</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B163" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C163" s="10" t="s"/>
       <x:c r="D163" s="11" t="s">
-        <x:v>257</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E163" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F163" s="11" t="s"/>
       <x:c r="G163" s="11" t="s">
-        <x:v>384</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H163" s="11" t="s">
-        <x:v>227</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I163" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J163" s="11" t="s"/>
       <x:c r="K163" s="11" t="s">
-        <x:v>228</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L163" s="11" t="s"/>
       <x:c r="M163" s="11" t="s"/>
       <x:c r="N163" s="11" t="s"/>
       <x:c r="O163" s="11" t="s"/>
       <x:c r="P163" s="11" t="s"/>
       <x:c r="Q163" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R163" s="12" t="s">
-        <x:v>214</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:18">
       <x:c r="A164" s="2">
-        <x:v>46240</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C164" s="2" t="s"/>
       <x:c r="D164" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s"/>
       <x:c r="G164" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J164" s="3" t="s"/>
       <x:c r="K164" s="3" t="s">
-        <x:v>236</x:v>
-[...2 lines deleted...]
-      <x:c r="M164" s="3" t="s"/>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="L164" s="3" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="M164" s="3" t="s">
+        <x:v>144</x:v>
+      </x:c>
       <x:c r="N164" s="3" t="s"/>
-      <x:c r="O164" s="3" t="s"/>
+      <x:c r="O164" s="3" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="P164" s="3" t="s"/>
       <x:c r="Q164" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R164" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:18">
       <x:c r="A165" s="10">
-        <x:v>46240</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B165" s="11" t="s">
-        <x:v>131</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C165" s="10" t="s"/>
       <x:c r="D165" s="11" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E165" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F165" s="11" t="s"/>
       <x:c r="G165" s="11" t="s">
-        <x:v>386</x:v>
-[...2 lines deleted...]
-      <x:c r="I165" s="11" t="s"/>
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H165" s="11" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="I165" s="11" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="J165" s="11" t="s"/>
       <x:c r="K165" s="11" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="L165" s="11" t="s"/>
       <x:c r="M165" s="11" t="s"/>
-      <x:c r="N165" s="11" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="N165" s="11" t="s"/>
+      <x:c r="O165" s="11" t="s"/>
       <x:c r="P165" s="11" t="s"/>
       <x:c r="Q165" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R165" s="12" t="s">
-        <x:v>61</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:18">
       <x:c r="A166" s="2">
-        <x:v>46241</x:v>
-[...1 lines deleted...]
-      <x:c r="B166" s="3" t="s"/>
+        <x:v>46335</x:v>
+      </x:c>
+      <x:c r="B166" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C166" s="2" t="s"/>
       <x:c r="D166" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s"/>
       <x:c r="G166" s="3" t="s">
-        <x:v>387</x:v>
-[...2 lines deleted...]
-      <x:c r="I166" s="3" t="s"/>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H166" s="3" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="I166" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="J166" s="3" t="s"/>
       <x:c r="K166" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L166" s="3" t="s"/>
       <x:c r="M166" s="3" t="s"/>
       <x:c r="N166" s="3" t="s"/>
       <x:c r="O166" s="3" t="s"/>
       <x:c r="P166" s="3" t="s"/>
       <x:c r="Q166" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R166" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:18">
       <x:c r="A167" s="10">
-        <x:v>46241</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B167" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C167" s="10" t="s"/>
       <x:c r="D167" s="11" t="s">
-        <x:v>388</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E167" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F167" s="11" t="s"/>
       <x:c r="G167" s="11" t="s">
-        <x:v>244</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H167" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I167" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J167" s="11" t="s"/>
       <x:c r="K167" s="11" t="s">
-        <x:v>123</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="L167" s="11" t="s"/>
+      <x:c r="M167" s="11" t="s"/>
       <x:c r="N167" s="11" t="s"/>
-      <x:c r="O167" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O167" s="11" t="s"/>
       <x:c r="P167" s="11" t="s"/>
       <x:c r="Q167" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R167" s="12" t="s">
-        <x:v>247</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:18">
       <x:c r="A168" s="2">
-        <x:v>46243</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46338</x:v>
+      </x:c>
+      <x:c r="B168" s="3" t="s"/>
       <x:c r="C168" s="2" t="s"/>
       <x:c r="D168" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s"/>
-      <x:c r="G168" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G168" s="3" t="s"/>
       <x:c r="H168" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J168" s="3" t="s"/>
       <x:c r="K168" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L168" s="3" t="s"/>
       <x:c r="M168" s="3" t="s"/>
       <x:c r="N168" s="3" t="s"/>
       <x:c r="O168" s="3" t="s"/>
-      <x:c r="P168" s="3" t="s"/>
+      <x:c r="P168" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
       <x:c r="Q168" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R168" s="1" t="s">
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:18">
       <x:c r="A169" s="10">
-        <x:v>46244</x:v>
-[...1 lines deleted...]
-      <x:c r="B169" s="11" t="s"/>
+        <x:v>46338</x:v>
+      </x:c>
+      <x:c r="B169" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C169" s="10" t="s"/>
       <x:c r="D169" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E169" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F169" s="11" t="s"/>
       <x:c r="G169" s="11" t="s">
-        <x:v>390</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H169" s="11" t="s">
-        <x:v>334</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I169" s="11" t="s">
-        <x:v>291</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J169" s="11" t="s"/>
       <x:c r="K169" s="11" t="s">
-        <x:v>391</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L169" s="11" t="s"/>
       <x:c r="M169" s="11" t="s"/>
       <x:c r="N169" s="11" t="s"/>
       <x:c r="O169" s="11" t="s"/>
       <x:c r="P169" s="11" t="s"/>
       <x:c r="Q169" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R169" s="12" t="s">
-        <x:v>33</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:18">
       <x:c r="A170" s="2">
-        <x:v>46244</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C170" s="2" t="s"/>
       <x:c r="D170" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s"/>
       <x:c r="G170" s="3" t="s">
-        <x:v>264</x:v>
-[...2 lines deleted...]
-      <x:c r="I170" s="3" t="s"/>
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H170" s="3" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="I170" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="J170" s="3" t="s"/>
       <x:c r="K170" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L170" s="3" t="s"/>
       <x:c r="M170" s="3" t="s"/>
       <x:c r="N170" s="3" t="s"/>
       <x:c r="O170" s="3" t="s"/>
       <x:c r="P170" s="3" t="s"/>
       <x:c r="Q170" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R170" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:18">
       <x:c r="A171" s="10">
-        <x:v>46245</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B171" s="11" t="s"/>
       <x:c r="C171" s="10" t="s"/>
       <x:c r="D171" s="11" t="s">
-        <x:v>232</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E171" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F171" s="11" t="s"/>
       <x:c r="G171" s="11" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H171" s="11" t="s">
-        <x:v>235</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I171" s="11" t="s">
-        <x:v>209</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J171" s="11" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K171" s="11" t="s"/>
       <x:c r="L171" s="11" t="s"/>
       <x:c r="M171" s="11" t="s"/>
       <x:c r="N171" s="11" t="s"/>
       <x:c r="O171" s="11" t="s"/>
       <x:c r="P171" s="11" t="s"/>
       <x:c r="Q171" s="11" t="s">
-        <x:v>69</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R171" s="12" t="s">
-        <x:v>237</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:18">
       <x:c r="A172" s="2">
-        <x:v>46245</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B172" s="3" t="s"/>
       <x:c r="C172" s="2" t="s"/>
       <x:c r="D172" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s"/>
       <x:c r="G172" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
-        <x:v>209</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J172" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K172" s="3" t="s"/>
       <x:c r="L172" s="3" t="s"/>
       <x:c r="M172" s="3" t="s"/>
       <x:c r="N172" s="3" t="s"/>
       <x:c r="O172" s="3" t="s"/>
       <x:c r="P172" s="3" t="s"/>
       <x:c r="Q172" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R172" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:18">
       <x:c r="A173" s="10">
-        <x:v>46246</x:v>
-[...1 lines deleted...]
-      <x:c r="B173" s="11" t="s"/>
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B173" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C173" s="10" t="s"/>
       <x:c r="D173" s="11" t="s">
-        <x:v>218</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E173" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F173" s="11" t="s"/>
-      <x:c r="G173" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G173" s="11" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H173" s="11" t="s"/>
+      <x:c r="I173" s="11" t="s"/>
       <x:c r="J173" s="11" t="s"/>
       <x:c r="K173" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L173" s="11" t="s"/>
       <x:c r="M173" s="11" t="s"/>
       <x:c r="N173" s="11" t="s"/>
       <x:c r="O173" s="11" t="s"/>
-      <x:c r="P173" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P173" s="11" t="s"/>
       <x:c r="Q173" s="11" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R173" s="12" t="s">
-        <x:v>112</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:18">
       <x:c r="A174" s="2">
-        <x:v>46246</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C174" s="2" t="s"/>
       <x:c r="D174" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s"/>
       <x:c r="G174" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J174" s="3" t="s"/>
       <x:c r="K174" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="L174" s="3" t="s"/>
       <x:c r="M174" s="3" t="s"/>
       <x:c r="N174" s="3" t="s"/>
       <x:c r="O174" s="3" t="s"/>
-      <x:c r="P174" s="3" t="s"/>
+      <x:c r="P174" s="3" t="s">
+        <x:v>408</x:v>
+      </x:c>
       <x:c r="Q174" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R174" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:18">
       <x:c r="A175" s="10">
-        <x:v>46248</x:v>
-[...1 lines deleted...]
-      <x:c r="B175" s="11" t="s"/>
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B175" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C175" s="10" t="s"/>
       <x:c r="D175" s="11" t="s">
-        <x:v>396</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E175" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F175" s="11" t="s"/>
       <x:c r="G175" s="11" t="s">
-        <x:v>397</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H175" s="11" t="s">
-        <x:v>156</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I175" s="11" t="s">
-        <x:v>157</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J175" s="11" t="s"/>
       <x:c r="K175" s="11" t="s">
-        <x:v>159</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L175" s="11" t="s"/>
       <x:c r="M175" s="11" t="s"/>
       <x:c r="N175" s="11" t="s"/>
       <x:c r="O175" s="11" t="s"/>
       <x:c r="P175" s="11" t="s"/>
       <x:c r="Q175" s="11" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R175" s="12" t="s">
-        <x:v>160</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:18">
       <x:c r="A176" s="2">
-        <x:v>46248</x:v>
-[...1 lines deleted...]
-      <x:c r="B176" s="3" t="s"/>
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B176" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C176" s="2" t="s"/>
       <x:c r="D176" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s"/>
       <x:c r="G176" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J176" s="3" t="s"/>
       <x:c r="K176" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L176" s="3" t="s"/>
       <x:c r="M176" s="3" t="s"/>
       <x:c r="N176" s="3" t="s"/>
       <x:c r="O176" s="3" t="s"/>
       <x:c r="P176" s="3" t="s"/>
       <x:c r="Q176" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R176" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:18">
       <x:c r="A177" s="10">
-        <x:v>46248</x:v>
-[...1 lines deleted...]
-      <x:c r="B177" s="11" t="s"/>
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B177" s="11" t="s">
+        <x:v>374</x:v>
+      </x:c>
       <x:c r="C177" s="10" t="s"/>
       <x:c r="D177" s="11" t="s">
-        <x:v>398</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E177" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F177" s="11" t="s"/>
       <x:c r="G177" s="11" t="s">
-        <x:v>400</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H177" s="11" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="I177" s="11" t="s"/>
       <x:c r="J177" s="11" t="s"/>
       <x:c r="K177" s="11" t="s">
-        <x:v>43</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L177" s="11" t="s"/>
       <x:c r="M177" s="11" t="s"/>
       <x:c r="N177" s="11" t="s"/>
       <x:c r="O177" s="11" t="s"/>
       <x:c r="P177" s="11" t="s"/>
       <x:c r="Q177" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="R177" s="12" t="s"/>
+      <x:c r="R177" s="12" t="s">
+        <x:v>108</x:v>
+      </x:c>
     </x:row>
     <x:row r="178" spans="1:18">
       <x:c r="A178" s="2">
-        <x:v>46248</x:v>
-[...1 lines deleted...]
-      <x:c r="B178" s="3" t="s"/>
+        <x:v>46345</x:v>
+      </x:c>
+      <x:c r="B178" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C178" s="2" t="s"/>
       <x:c r="D178" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s"/>
       <x:c r="G178" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J178" s="3" t="s"/>
       <x:c r="K178" s="3" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-      <x:c r="M178" s="3" t="s"/>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="L178" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="M178" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
       <x:c r="N178" s="3" t="s"/>
-      <x:c r="O178" s="3" t="s"/>
+      <x:c r="O178" s="3" t="s">
+        <x:v>289</x:v>
+      </x:c>
       <x:c r="P178" s="3" t="s"/>
       <x:c r="Q178" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
+      <x:c r="R178" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
     </x:row>
     <x:row r="179" spans="1:18">
       <x:c r="A179" s="10">
-        <x:v>46248</x:v>
+        <x:v>46346</x:v>
       </x:c>
       <x:c r="B179" s="11" t="s">
-        <x:v>131</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C179" s="10" t="s"/>
       <x:c r="D179" s="11" t="s">
-        <x:v>402</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E179" s="11" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F179" s="11" t="s"/>
       <x:c r="G179" s="11" t="s">
-        <x:v>403</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H179" s="11" t="s"/>
       <x:c r="I179" s="11" t="s"/>
       <x:c r="J179" s="11" t="s"/>
       <x:c r="K179" s="11" t="s">
-        <x:v>152</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L179" s="11" t="s"/>
       <x:c r="M179" s="11" t="s"/>
       <x:c r="N179" s="11" t="s"/>
       <x:c r="O179" s="11" t="s"/>
       <x:c r="P179" s="11" t="s"/>
       <x:c r="Q179" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R179" s="12" t="s">
-        <x:v>153</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:18">
       <x:c r="A180" s="2">
-        <x:v>46251</x:v>
-[...1 lines deleted...]
-      <x:c r="B180" s="3" t="s"/>
+        <x:v>46350</x:v>
+      </x:c>
+      <x:c r="B180" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C180" s="2" t="s"/>
       <x:c r="D180" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s"/>
       <x:c r="G180" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s"/>
       <x:c r="I180" s="3" t="s"/>
       <x:c r="J180" s="3" t="s"/>
       <x:c r="K180" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L180" s="3" t="s"/>
       <x:c r="M180" s="3" t="s"/>
       <x:c r="N180" s="3" t="s"/>
       <x:c r="O180" s="3" t="s"/>
       <x:c r="P180" s="3" t="s"/>
       <x:c r="Q180" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R180" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:18">
       <x:c r="A181" s="10">
-        <x:v>46251</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46356</x:v>
+      </x:c>
+      <x:c r="B181" s="11" t="s"/>
       <x:c r="C181" s="10" t="s"/>
       <x:c r="D181" s="11" t="s">
-        <x:v>118</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E181" s="11" t="s">
-        <x:v>119</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F181" s="11" t="s"/>
       <x:c r="G181" s="11" t="s">
-        <x:v>120</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H181" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I181" s="11" t="s">
-        <x:v>122</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="J181" s="11" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K181" s="11" t="s"/>
       <x:c r="L181" s="11" t="s"/>
       <x:c r="M181" s="11" t="s"/>
       <x:c r="N181" s="11" t="s"/>
       <x:c r="O181" s="11" t="s"/>
       <x:c r="P181" s="11" t="s"/>
       <x:c r="Q181" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R181" s="12" t="s">
-        <x:v>124</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:18">
       <x:c r="A182" s="2">
-        <x:v>46251</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C182" s="2" t="s"/>
       <x:c r="D182" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s"/>
       <x:c r="G182" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J182" s="3" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J182" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K182" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L182" s="3" t="s"/>
       <x:c r="M182" s="3" t="s"/>
       <x:c r="N182" s="3" t="s"/>
       <x:c r="O182" s="3" t="s"/>
       <x:c r="P182" s="3" t="s"/>
       <x:c r="Q182" s="3" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:18">
       <x:c r="A183" s="10">
-        <x:v>46252</x:v>
-[...1 lines deleted...]
-      <x:c r="B183" s="11" t="s"/>
+        <x:v>46356</x:v>
+      </x:c>
+      <x:c r="B183" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C183" s="10" t="s"/>
       <x:c r="D183" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E183" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F183" s="11" t="s"/>
       <x:c r="G183" s="11" t="s">
-        <x:v>405</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H183" s="11" t="s"/>
       <x:c r="I183" s="11" t="s"/>
       <x:c r="J183" s="11" t="s"/>
       <x:c r="K183" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L183" s="11" t="s"/>
       <x:c r="M183" s="11" t="s"/>
       <x:c r="N183" s="11" t="s"/>
       <x:c r="O183" s="11" t="s"/>
-      <x:c r="P183" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P183" s="11" t="s"/>
       <x:c r="Q183" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R183" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:18">
       <x:c r="A184" s="2">
-        <x:v>46253</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C184" s="2" t="s"/>
       <x:c r="D184" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s"/>
       <x:c r="G184" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J184" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K184" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L184" s="3" t="s"/>
       <x:c r="M184" s="3" t="s"/>
       <x:c r="N184" s="3" t="s"/>
       <x:c r="O184" s="3" t="s"/>
-      <x:c r="P184" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P184" s="3" t="s"/>
       <x:c r="Q184" s="3" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>167</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:18">
       <x:c r="A185" s="10">
-        <x:v>46254</x:v>
-[...1 lines deleted...]
-      <x:c r="B185" s="11" t="s"/>
+        <x:v>46358</x:v>
+      </x:c>
+      <x:c r="B185" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C185" s="10" t="s"/>
       <x:c r="D185" s="11" t="s">
-        <x:v>62</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E185" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F185" s="11" t="s"/>
       <x:c r="G185" s="11" t="s">
-        <x:v>409</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H185" s="11" t="s">
-        <x:v>227</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I185" s="11" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="J185" s="11" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J185" s="11" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K185" s="11" t="s">
-        <x:v>228</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L185" s="11" t="s"/>
       <x:c r="M185" s="11" t="s"/>
       <x:c r="N185" s="11" t="s"/>
       <x:c r="O185" s="11" t="s"/>
       <x:c r="P185" s="11" t="s"/>
       <x:c r="Q185" s="11" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R185" s="12" t="s"/>
     </x:row>
     <x:row r="186" spans="1:18">
       <x:c r="A186" s="2">
-        <x:v>46254</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46370</x:v>
+      </x:c>
+      <x:c r="B186" s="3" t="s"/>
       <x:c r="C186" s="2" t="s"/>
       <x:c r="D186" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s"/>
       <x:c r="G186" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J186" s="3" t="s"/>
       <x:c r="K186" s="3" t="s">
-        <x:v>60</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="L186" s="3" t="s"/>
+      <x:c r="M186" s="3" t="s"/>
       <x:c r="N186" s="3" t="s"/>
-      <x:c r="O186" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O186" s="3" t="s"/>
       <x:c r="P186" s="3" t="s"/>
       <x:c r="Q186" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="R186" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="187" spans="1:18">
       <x:c r="A187" s="10">
-        <x:v>46260</x:v>
-[...1 lines deleted...]
-      <x:c r="B187" s="11" t="s"/>
+        <x:v>46370</x:v>
+      </x:c>
+      <x:c r="B187" s="11" t="s">
+        <x:v>374</x:v>
+      </x:c>
       <x:c r="C187" s="10" t="s"/>
       <x:c r="D187" s="11" t="s">
-        <x:v>98</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E187" s="11" t="s">
-        <x:v>63</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F187" s="11" t="s"/>
       <x:c r="G187" s="11" t="s">
-        <x:v>411</x:v>
-[...1 lines deleted...]
-      <x:c r="H187" s="11" t="s"/>
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="H187" s="11" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="I187" s="11" t="s"/>
       <x:c r="J187" s="11" t="s"/>
       <x:c r="K187" s="11" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L187" s="11" t="s"/>
       <x:c r="M187" s="11" t="s"/>
       <x:c r="N187" s="11" t="s"/>
       <x:c r="O187" s="11" t="s"/>
       <x:c r="P187" s="11" t="s"/>
       <x:c r="Q187" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R187" s="12" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:18">
       <x:c r="A188" s="2">
-        <x:v>46260</x:v>
+        <x:v>46371</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C188" s="2" t="s"/>
       <x:c r="D188" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s"/>
       <x:c r="G188" s="3" t="s">
-        <x:v>412</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H188" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="I188" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J188" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="K188" s="3" t="s"/>
       <x:c r="L188" s="3" t="s"/>
       <x:c r="M188" s="3" t="s"/>
       <x:c r="N188" s="3" t="s"/>
       <x:c r="O188" s="3" t="s"/>
       <x:c r="P188" s="3" t="s"/>
       <x:c r="Q188" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R188" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:18">
       <x:c r="A189" s="10">
-        <x:v>46261</x:v>
-[...1 lines deleted...]
-      <x:c r="B189" s="11" t="s"/>
+        <x:v>46371</x:v>
+      </x:c>
+      <x:c r="B189" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C189" s="10" t="s"/>
       <x:c r="D189" s="11" t="s">
-        <x:v>413</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E189" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F189" s="11" t="s"/>
       <x:c r="G189" s="11" t="s">
-        <x:v>414</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H189" s="11" t="s">
-        <x:v>367</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I189" s="11" t="s">
-        <x:v>368</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J189" s="11" t="s"/>
       <x:c r="K189" s="11" t="s">
-        <x:v>370</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L189" s="11" t="s"/>
       <x:c r="M189" s="11" t="s"/>
       <x:c r="N189" s="11" t="s"/>
       <x:c r="O189" s="11" t="s"/>
       <x:c r="P189" s="11" t="s"/>
       <x:c r="Q189" s="11" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R189" s="12" t="s">
-        <x:v>371</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:18">
       <x:c r="A190" s="2">
-        <x:v>46261</x:v>
+        <x:v>46371</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C190" s="2" t="s"/>
       <x:c r="D190" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s"/>
       <x:c r="G190" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J190" s="3" t="s"/>
       <x:c r="K190" s="3" t="s">
-        <x:v>57</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="L190" s="3" t="s"/>
+      <x:c r="M190" s="3" t="s"/>
       <x:c r="N190" s="3" t="s"/>
-      <x:c r="O190" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O190" s="3" t="s"/>
       <x:c r="P190" s="3" t="s"/>
       <x:c r="Q190" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R190" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:18">
       <x:c r="A191" s="10">
-        <x:v>46265</x:v>
+        <x:v>46372</x:v>
       </x:c>
       <x:c r="B191" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C191" s="10" t="s"/>
       <x:c r="D191" s="11" t="s">
-        <x:v>89</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E191" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F191" s="11" t="s"/>
       <x:c r="G191" s="11" t="s">
-        <x:v>90</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H191" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I191" s="11" t="s">
-        <x:v>49</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J191" s="11" t="s">
-        <x:v>50</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="K191" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L191" s="11" t="s"/>
       <x:c r="M191" s="11" t="s"/>
       <x:c r="N191" s="11" t="s"/>
       <x:c r="O191" s="11" t="s"/>
       <x:c r="P191" s="11" t="s"/>
       <x:c r="Q191" s="11" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="R191" s="12" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R191" s="12" t="s">
+        <x:v>169</x:v>
+      </x:c>
     </x:row>
     <x:row r="192" spans="1:18">
       <x:c r="A192" s="2">
-        <x:v>46265</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46374</x:v>
+      </x:c>
+      <x:c r="B192" s="3" t="s"/>
       <x:c r="C192" s="2" t="s"/>
       <x:c r="D192" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s"/>
       <x:c r="G192" s="3" t="s">
-        <x:v>418</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="H192" s="3" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="I192" s="3" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="J192" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K192" s="3" t="s"/>
       <x:c r="L192" s="3" t="s"/>
       <x:c r="M192" s="3" t="s"/>
       <x:c r="N192" s="3" t="s"/>
       <x:c r="O192" s="3" t="s"/>
       <x:c r="P192" s="3" t="s"/>
       <x:c r="Q192" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R192" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:18">
       <x:c r="A193" s="10">
-        <x:v>46267</x:v>
-[...1 lines deleted...]
-      <x:c r="B193" s="11" t="s"/>
+        <x:v>46387</x:v>
+      </x:c>
+      <x:c r="B193" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C193" s="10" t="s"/>
       <x:c r="D193" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E193" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F193" s="11" t="s"/>
       <x:c r="G193" s="11" t="s">
-        <x:v>419</x:v>
-[...3 lines deleted...]
-      <x:c r="J193" s="11" t="s"/>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H193" s="11" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I193" s="11" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J193" s="11" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K193" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L193" s="11" t="s"/>
       <x:c r="M193" s="11" t="s"/>
       <x:c r="N193" s="11" t="s"/>
       <x:c r="O193" s="11" t="s"/>
-      <x:c r="P193" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P193" s="11" t="s"/>
       <x:c r="Q193" s="11" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R193" s="12" t="s"/>
     </x:row>
     <x:row r="194" spans="1:18">
       <x:c r="A194" s="2">
-        <x:v>46267</x:v>
+        <x:v>46387</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C194" s="2" t="s"/>
       <x:c r="D194" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s"/>
       <x:c r="G194" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J194" s="3" t="s"/>
       <x:c r="K194" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L194" s="3" t="s"/>
       <x:c r="M194" s="3" t="s"/>
       <x:c r="N194" s="3" t="s"/>
       <x:c r="O194" s="3" t="s"/>
       <x:c r="P194" s="3" t="s"/>
       <x:c r="Q194" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R194" s="1" t="s">
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:18">
       <x:c r="A195" s="10">
-        <x:v>46274</x:v>
-[...1 lines deleted...]
-      <x:c r="B195" s="11" t="s"/>
+        <x:v>46395</x:v>
+      </x:c>
+      <x:c r="B195" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C195" s="10" t="s"/>
       <x:c r="D195" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E195" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F195" s="11" t="s"/>
-      <x:c r="G195" s="11" t="s">
-[...3 lines deleted...]
-      <x:c r="I195" s="11" t="s"/>
+      <x:c r="G195" s="11" t="s"/>
+      <x:c r="H195" s="11" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I195" s="11" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="J195" s="11" t="s"/>
       <x:c r="K195" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L195" s="11" t="s"/>
       <x:c r="M195" s="11" t="s"/>
       <x:c r="N195" s="11" t="s"/>
       <x:c r="O195" s="11" t="s"/>
-      <x:c r="P195" s="11" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="P195" s="11" t="s"/>
+      <x:c r="Q195" s="11" t="s"/>
       <x:c r="R195" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:18">
       <x:c r="A196" s="2">
-        <x:v>46279</x:v>
+        <x:v>46402</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C196" s="2" t="s"/>
       <x:c r="D196" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s"/>
       <x:c r="G196" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
-        <x:v>151</x:v>
-[...5 lines deleted...]
-      </x:c>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="I196" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J196" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="K196" s="3" t="s"/>
       <x:c r="L196" s="3" t="s"/>
       <x:c r="M196" s="3" t="s"/>
       <x:c r="N196" s="3" t="s"/>
       <x:c r="O196" s="3" t="s"/>
       <x:c r="P196" s="3" t="s"/>
       <x:c r="Q196" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R196" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:18">
       <x:c r="A197" s="10">
-        <x:v>46280</x:v>
-[...1 lines deleted...]
-      <x:c r="B197" s="11" t="s"/>
+        <x:v>46402</x:v>
+      </x:c>
+      <x:c r="B197" s="11" t="s">
+        <x:v>374</x:v>
+      </x:c>
       <x:c r="C197" s="10" t="s"/>
       <x:c r="D197" s="11" t="s">
-        <x:v>424</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E197" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F197" s="11" t="s"/>
-      <x:c r="G197" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G197" s="11" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H197" s="11" t="s"/>
+      <x:c r="I197" s="11" t="s"/>
       <x:c r="J197" s="11" t="s"/>
       <x:c r="K197" s="11" t="s">
-        <x:v>43</x:v>
-[...1 lines deleted...]
-      <x:c r="L197" s="11" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="L197" s="11" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="M197" s="11" t="s"/>
-      <x:c r="N197" s="11" t="s"/>
-      <x:c r="O197" s="11" t="s"/>
+      <x:c r="N197" s="11" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="O197" s="11" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="P197" s="11" t="s"/>
       <x:c r="Q197" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R197" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:18">
       <x:c r="A198" s="2">
-        <x:v>46280</x:v>
+        <x:v>46403</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C198" s="2" t="s"/>
       <x:c r="D198" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s"/>
       <x:c r="G198" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J198" s="3" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="J198" s="3" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="K198" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="L198" s="3" t="s"/>
       <x:c r="M198" s="3" t="s"/>
       <x:c r="N198" s="3" t="s"/>
       <x:c r="O198" s="3" t="s"/>
       <x:c r="P198" s="3" t="s"/>
       <x:c r="Q198" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R198" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:18">
       <x:c r="A199" s="10">
-        <x:v>46280</x:v>
+        <x:v>46405</x:v>
       </x:c>
       <x:c r="B199" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C199" s="10" t="s"/>
       <x:c r="D199" s="11" t="s">
-        <x:v>125</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E199" s="11" t="s">
-        <x:v>119</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F199" s="11" t="s"/>
       <x:c r="G199" s="11" t="s">
-        <x:v>126</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H199" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I199" s="11" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J199" s="11" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="J199" s="11" t="s">
+        <x:v>166</x:v>
+      </x:c>
       <x:c r="K199" s="11" t="s">
-        <x:v>123</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L199" s="11" t="s"/>
       <x:c r="M199" s="11" t="s"/>
       <x:c r="N199" s="11" t="s"/>
       <x:c r="O199" s="11" t="s"/>
-      <x:c r="P199" s="11" t="s"/>
+      <x:c r="P199" s="11" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="Q199" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R199" s="12" t="s">
-        <x:v>127</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:18">
       <x:c r="A200" s="2">
-        <x:v>46281</x:v>
-[...1 lines deleted...]
-      <x:c r="B200" s="3" t="s"/>
+        <x:v>46418</x:v>
+      </x:c>
+      <x:c r="B200" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C200" s="2" t="s"/>
       <x:c r="D200" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s"/>
       <x:c r="G200" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s"/>
       <x:c r="I200" s="3" t="s"/>
       <x:c r="J200" s="3" t="s"/>
       <x:c r="K200" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L200" s="3" t="s"/>
       <x:c r="M200" s="3" t="s"/>
       <x:c r="N200" s="3" t="s"/>
       <x:c r="O200" s="3" t="s"/>
-      <x:c r="P200" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P200" s="3" t="s"/>
       <x:c r="Q200" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R200" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:18">
       <x:c r="A201" s="10">
-        <x:v>46286</x:v>
-[...1 lines deleted...]
-      <x:c r="B201" s="11" t="s"/>
+        <x:v>46430</x:v>
+      </x:c>
+      <x:c r="B201" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C201" s="10" t="s"/>
       <x:c r="D201" s="11" t="s">
-        <x:v>180</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E201" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F201" s="11" t="s"/>
       <x:c r="G201" s="11" t="s">
-        <x:v>427</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H201" s="11" t="s"/>
       <x:c r="I201" s="11" t="s"/>
       <x:c r="J201" s="11" t="s"/>
       <x:c r="K201" s="11" t="s">
-        <x:v>182</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L201" s="11" t="s"/>
       <x:c r="M201" s="11" t="s"/>
       <x:c r="N201" s="11" t="s"/>
       <x:c r="O201" s="11" t="s"/>
-      <x:c r="P201" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P201" s="11" t="s"/>
       <x:c r="Q201" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R201" s="12" t="s">
-        <x:v>184</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:18">
       <x:c r="A202" s="2">
-        <x:v>46286</x:v>
-[...1 lines deleted...]
-      <x:c r="B202" s="3" t="s"/>
+        <x:v>46493</x:v>
+      </x:c>
+      <x:c r="B202" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C202" s="2" t="s"/>
       <x:c r="D202" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s"/>
       <x:c r="G202" s="3" t="s">
-        <x:v>429</x:v>
-[...3 lines deleted...]
-      <x:c r="J202" s="3" t="s"/>
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H202" s="3" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="I202" s="3" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="J202" s="3" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="K202" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="L202" s="3" t="s"/>
       <x:c r="M202" s="3" t="s"/>
       <x:c r="N202" s="3" t="s"/>
       <x:c r="O202" s="3" t="s"/>
-      <x:c r="P202" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P202" s="3" t="s"/>
       <x:c r="Q202" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R202" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:18">
       <x:c r="A203" s="10">
-        <x:v>46290</x:v>
+        <x:v>46553</x:v>
       </x:c>
       <x:c r="B203" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C203" s="10" t="s"/>
       <x:c r="D203" s="11" t="s">
-        <x:v>431</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E203" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F203" s="11" t="s"/>
       <x:c r="G203" s="11" t="s">
-        <x:v>432</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H203" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I203" s="11" t="s">
-        <x:v>59</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J203" s="11" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="K203" s="11" t="s"/>
       <x:c r="L203" s="11" t="s"/>
       <x:c r="M203" s="11" t="s"/>
       <x:c r="N203" s="11" t="s"/>
       <x:c r="O203" s="11" t="s"/>
       <x:c r="P203" s="11" t="s"/>
       <x:c r="Q203" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R203" s="12" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:18">
       <x:c r="A204" s="2">
-        <x:v>46294</x:v>
-[...1 lines deleted...]
-      <x:c r="B204" s="3" t="s"/>
+        <x:v>46583</x:v>
+      </x:c>
+      <x:c r="B204" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C204" s="2" t="s"/>
       <x:c r="D204" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s"/>
       <x:c r="G204" s="3" t="s">
-        <x:v>433</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H204" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="I204" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J204" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="K204" s="3" t="s"/>
       <x:c r="L204" s="3" t="s"/>
       <x:c r="M204" s="3" t="s"/>
       <x:c r="N204" s="3" t="s"/>
       <x:c r="O204" s="3" t="s"/>
-      <x:c r="P204" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="Q204" s="3" t="s"/>
+      <x:c r="P204" s="3" t="s"/>
+      <x:c r="Q204" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
       <x:c r="R204" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:18">
       <x:c r="A205" s="10">
-        <x:v>46295</x:v>
-[...1 lines deleted...]
-      <x:c r="B205" s="11" t="s"/>
+        <x:v>46584</x:v>
+      </x:c>
+      <x:c r="B205" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="C205" s="10" t="s"/>
       <x:c r="D205" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E205" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F205" s="11" t="s"/>
       <x:c r="G205" s="11" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H205" s="11" t="s">
-        <x:v>284</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I205" s="11" t="s">
-        <x:v>314</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J205" s="11" t="s">
-        <x:v>285</x:v>
-[...1 lines deleted...]
-      <x:c r="K205" s="11" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="K205" s="11" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="L205" s="11" t="s"/>
       <x:c r="M205" s="11" t="s"/>
       <x:c r="N205" s="11" t="s"/>
       <x:c r="O205" s="11" t="s"/>
       <x:c r="P205" s="11" t="s"/>
       <x:c r="Q205" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R205" s="12" t="s">
-        <x:v>33</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:18">
       <x:c r="A206" s="2">
-        <x:v>46295</x:v>
-[...1 lines deleted...]
-      <x:c r="B206" s="3" t="s"/>
+        <x:v>46736</x:v>
+      </x:c>
+      <x:c r="B206" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C206" s="2" t="s"/>
       <x:c r="D206" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s"/>
       <x:c r="G206" s="3" t="s">
-        <x:v>436</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H206" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="I206" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J206" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="K206" s="3" t="s"/>
       <x:c r="L206" s="3" t="s"/>
       <x:c r="M206" s="3" t="s"/>
       <x:c r="N206" s="3" t="s"/>
       <x:c r="O206" s="3" t="s"/>
       <x:c r="P206" s="3" t="s"/>
       <x:c r="Q206" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R206" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:18">
       <x:c r="A207" s="10">
-        <x:v>46295</x:v>
-[...1 lines deleted...]
-      <x:c r="B207" s="11" t="s"/>
+        <x:v>46766</x:v>
+      </x:c>
+      <x:c r="B207" s="11" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="C207" s="10" t="s"/>
       <x:c r="D207" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E207" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F207" s="11" t="s"/>
       <x:c r="G207" s="11" t="s">
-        <x:v>437</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H207" s="11" t="s">
-        <x:v>377</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I207" s="11" t="s">
-        <x:v>378</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J207" s="11" t="s">
-        <x:v>379</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="K207" s="11" t="s"/>
       <x:c r="L207" s="11" t="s"/>
       <x:c r="M207" s="11" t="s"/>
       <x:c r="N207" s="11" t="s"/>
       <x:c r="O207" s="11" t="s"/>
       <x:c r="P207" s="11" t="s"/>
       <x:c r="Q207" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R207" s="12" t="s">
-        <x:v>33</x:v>
-[...686 lines deleted...]
-      <x:c r="Q225" s="11" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...2223 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>