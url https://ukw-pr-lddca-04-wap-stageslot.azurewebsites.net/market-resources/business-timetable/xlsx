--- v2 (2026-06-20)
+++ v3 (2026-06-20)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2186f0e94f7d404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/197ed79a1519432eb56c91663986b831.psmdcp" Id="R47b70861916a4e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3377e444e6f34d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17f4cc2d5c4d406aa7ac34b01cac7765.psmdcp" Id="R9aeae5698e4b4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Business Timetable" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="439">
   <x:si>
     <x:t>Business Timetable Export</x:t>
   </x:si>
   <x:si>
     <x:t>Created Date:</x:t>
   </x:si>
   <x:si>