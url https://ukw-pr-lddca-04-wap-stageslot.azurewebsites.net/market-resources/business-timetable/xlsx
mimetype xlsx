--- v3 (2026-06-20)
+++ v4 (2026-08-07)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3377e444e6f34d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17f4cc2d5c4d406aa7ac34b01cac7765.psmdcp" Id="R9aeae5698e4b4913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82d3472a22d4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecda42c9112c4e27859ca6d66a94f932.psmdcp" Id="Rf05cbd6a5eac4bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Business Timetable" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="439">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="491" uniqueCount="491">
   <x:si>
     <x:t>Business Timetable Export</x:t>
   </x:si>
   <x:si>
     <x:t>Created Date:</x:t>
   </x:si>
   <x:si>
     <x:t>Market Participant Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>Unfiltered</x:t>
   </x:si>
   <x:si>
     <x:t>Category Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>Region Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>Start Date Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>End Date Filter:</x:t>
   </x:si>
   <x:si>
@@ -89,1304 +89,1464 @@
   <x:si>
     <x:t>Primary Contact Email</x:t>
   </x:si>
   <x:si>
     <x:t>Secondary Contact Name</x:t>
   </x:si>
   <x:si>
     <x:t>Secondary Contact Title</x:t>
   </x:si>
   <x:si>
     <x:t>Secondary Contact Phone</x:t>
   </x:si>
   <x:si>
     <x:t>Secondary Contact Email</x:t>
   </x:si>
   <x:si>
     <x:t>AdditionalInformation</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Categories</x:t>
   </x:si>
   <x:si>
+    <x:t>FAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for receipt of End of Interavailable applications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fal@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Africa &amp; Middle East, Asia &amp; Pacific, Europe, North America, South America, UK &amp; Channel Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12:00 BST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAL/DCP/CIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indicative Member Modeller Software release to present projected rollover positions based on SBD submissions, early view SBF &amp; LCR submissions and model parameter updates. This is an indicative view of member ECA only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK &amp; Channel Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coming into line, Direct Corporate Members DCP, FAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFRA – Quarterly China Reinsurance Registration Return (Q2/2026)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents, Syndicates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Reinsurance Registration: Confirmation that documents, provided to the syndicate by Lloyd’s for review, can be submitted to the National Financial Regulatory Administration (NFRA) NFRA in order to meet the quarterly reinsurance registration process.  Note:  This confirmation is only required in relation to syndicates that are registered with NFRA.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linh Phan</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">International Finance </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChinaReinsuranceRegistration@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kathleen Vuuren van</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ChinaReinsuranceRegistration@lloyds.com </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asia &amp; Pacific</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Reinsurance Registration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Overseas Trust Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kentucky Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Anne-Marie Russell </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FinancialControl-Payments@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tax - Member's Agent/DCP Level</x:t>
   </x:si>
   <x:si>
-    <x:t>Members</x:t>
-[...11 lines deleted...]
-    <x:t>+44 (0)1634 392744</x:t>
+    <x:t>New members to the Japanese Income Tax return are required to confirm if they are a Small/Medium Enterprise (SME) for the purpose of Japanese Tax. Sent via the FAL Online Portal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dan Moynes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dan.moynes@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Tax Members Agent and DCP Level</x:t>
   </x:si>
   <x:si>
-    <x:t>All BEAT affected members are to complete the 36 month Member Personal Expense (MPE) worksheets, splitting out BEAT and non BEAT payments. Available on the FAL Online Portal</x:t>
-[...29 lines deleted...]
-    <x:t xml:space="preserve">Members/Members Agents to confirm they are in line by submitting the relevant confirmation form
+    <x:t>Lloyd's Europe Seconded Underwriters: Quarterly file reviews of IDD business - Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lloyd's Europe UK branch will raise requests to the MA for evidence for a sample of files underwritten by secondees during the quarter. This is a standing governance requirement and reporting cadence. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloydseurope.ukunderwriting@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Europe</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Overseas Trust Fund </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Trust Fund adjustment, quarter two 2026 settlement date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17:00 BST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicate Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q2 2026 Syndicate Accounts Submission to be submitted via Corefiling portal by 5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sara Mirza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sara.mirza@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agency reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">US Reporting </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatting Lai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Associate. International Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>yatting.lai@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US situs top up cash movement date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North America, South America</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Africa Trust Fund adjustment, quarter two 2026 settlement date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash movement date for LCTF and Margin Fund adjustment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">George Sakkiadis </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Associate, International Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>george.sakkiadis@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North America</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAREAT SMR pool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAREAT Small and Medium-sized risk - risks strictly below EUR20m - completion of the 2025 portfolio by address of the insured return to Lloyd’s Europe in France.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stéphanie Le Ninivin</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Senior Operations and Finance Executive </x:t>
+  </x:si>
+  <x:si>
+    <x:t>stephanie.leninivin@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAREAT Small and Medium-sized risk - risks strictly below EUR20m - completion of the 2027 estimated premium return to Lloyd’s Europe in France.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>	GAREAT Small and Medium-sized risk annual return - risks strictly below EUR20m - Adjustment and closing of the 2025 underwriting year return split by France as a whole and by French department to Lloyd’s Europe in France.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAL/ DCP/ CIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Member Modeller update for Q3 Quarterly Corridor Test ECAs.
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Deadline for receipt/ settlement of additional assets or releases for all Members without a CIL/ Q2 QCT failure
-[...169 lines deleted...]
-    <x:t>Publication of the FAL valuation as at 30 June 2026</x:t>
+    <x:t>Kevin Barnes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Capital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)20 7327 5683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>member_capital@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>14:00 BST</x:t>
   </x:si>
   <x:si>
-    <x:t>Part VII July Submission (Monthly &amp; Initial Load catch-up)</x:t>
+    <x:t>Part VII August Submission (Monthly &amp; Initial Load catch-up)</x:t>
   </x:si>
   <x:si>
     <x:t>Syndicates</x:t>
   </x:si>
   <x:si>
-    <x:t>In-scope Part VII Syndicates to submit Part VII Monthly data (as at 30/06/2026) via Market Data Collection (MDC) website against the July submission business events (and initial load catch-up file if required). Submission window opens on the 01/07/2026 and closes on the 14/07/2026 at 2PM UK Time.</x:t>
+    <x:t>In-scope Part VII Syndicates to submit Part VII Monthly data (as at 31/07/2026) via Market Data Collection (MDC) website against the August submission business events (and initial load catch-up file if required). Submission window opens on the 03/08/2026 and closes on the 14/08/2026 at 2PM UK Time.</x:t>
   </x:si>
   <x:si>
     <x:t>MDC support mailbox</x:t>
   </x:si>
   <x:si>
     <x:t>mdcsupport@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe Part VII</x:t>
   </x:si>
   <x:si>
-    <x:t>16:00 BST</x:t>
-[...20 lines deleted...]
-    <x:t>Submission of Q2 2026</x:t>
+    <x:t>Distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Services to collect £ and US$ open year releases from syndicates.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>distribution@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Hong Kong Monthly Risk Return</x:t>
   </x:si>
   <x:si>
     <x:t>Coverholders</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly Risks must be submitted through the CMR portal. Please note: for any run-off coverholder, these obligations will remain in effect until all risks have been fully resolved.</x:t>
   </x:si>
   <x:si>
-    <x:t>Linh Phan</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Hong Kong Risk Return HKR</x:t>
   </x:si>
   <x:si>
     <x:t>Hong Kong Monthly Claim Return</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly Claims must be submitted through the CMR portal. Please note: for any run-off coverholder, these obligations will remain in effect until all claims have been fully resolved.</x:t>
   </x:si>
   <x:si>
     <x:t>Hong Kong Claim Return HKC</x:t>
-  </x:si>
-[...458 lines deleted...]
-    <x:t>distribution@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Publication of the Q3 Quarterly Corridor Test (QCT).</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Members within 90%-110% no action
 Members &lt;90% and &gt; £1m required to top up
 Members &gt;110% can request release (this is subject to passing tests within QCT i.e Tier 1/Tier 2 limits etc)
 </x:t>
   </x:si>
   <x:si>
     <x:t>Australian Terrorism - ARPC Annual Return</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit the Annual Australian Reinsurance Pool Corporation Return to International Finance via SecureShare.</x:t>
   </x:si>
   <x:si>
-    <x:t>The 2023 and 2024 YoA syndicate forecasts as a percentage of capacity will be published for Q2 2026</x:t>
+    <x:t>Joel Williamson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0) 20 7327 5811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>australian.terrorism@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Please note that any late, inaccurate or incomplete submission of this return is subject to the Overseas Fining Policy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Terrorism</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The 2024 and 2025 YoA syndicate forecasts as a percentage of capacity will be published for Q2 2026.</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd’s Catastrophe Model (LCM) Quarterly Return</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agent to submit Lloyd's Catastrophe Model (LCM) Return via Secure Share within the ‘Catastrophe Risk Returns &gt; LCM July 2026’ folder. Mandatory for all syndicates.</x:t>
   </x:si>
   <x:si>
+    <x:t>Luke Knowles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Head of Catastrophe Risk Analytics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>luke.knowles@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hailie Hunt</x:t>
   </x:si>
   <x:si>
     <x:t>Reporting Manager, Aggregation</x:t>
   </x:si>
   <x:si>
     <x:t>Hailie.Hunt@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Risk Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State-backed cyber-attack clause adoption attestation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicates to submit the State-backed cyber-attack clause adoption attestation via Secure Share within the ‘Market Performance and Oversight - Home&gt; Cyber Returns’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samantha Dickens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Associate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>samantha.dickens@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performance Management Data Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phase 9 - Cyber RI Risk Data Collection Template</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicates to submit the Phase 9 - Cyber RI Risk Data Collection Template (reinsurers only) via Secure Share within the ‘Market Performance and Oversight - Home&gt; Cyber Returns’ folder.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Release of Open year profits can commence, subject to QCT
 </x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for Managing Agents to notify Member Services of any interim cash calls due for payment on 28 September 2026.</x:t>
   </x:si>
   <x:si>
     <x:t>Legacy RI Transaction for Q1 QCT</x:t>
   </x:si>
   <x:si>
     <x:t>Final date for notification to Lloyd's of a ceding syndicate's intention to introduce a legacy reinsurance transaction for the Q1 QCT process.</x:t>
   </x:si>
   <x:si>
+    <x:t>Iain Pearson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> +44 (0)207 327 5683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>legacyri@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy reinsurance</x:t>
+  </x:si>
+  <x:si>
     <x:t>Realistic Disaster Scenarios Light Return (RDL)</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agent to submit Lloyd's Realistic Disaster Scenario Light Return via the Core Market Returns (CMR) system and Secure Share within the ‘Catastrophe Risk Returns &gt; RDS Supplementary Information’ folder.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lauren O’Rourke </x:t>
   </x:si>
   <x:si>
     <x:t>Senior Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Lauren.O'Rourke@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Timetable and instructions posted to Secure Share.</x:t>
   </x:si>
   <x:si>
     <x:t>2026 – Master/Group Policy Return</x:t>
   </x:si>
   <x:si>
     <x:t>Managing agents to submit completed template reporting on their Master Policy numbers via the Optalitix portal. The Portal will open on 27 July and will close on 28 August.</x:t>
   </x:si>
   <x:si>
     <x:t>Customer Oversight</x:t>
   </x:si>
   <x:si>
     <x:t>CustomerOversight@lloyds.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Syndicate reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contract Certainty Reporting (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd’s Asia Service Companies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>By the last working day of each month</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syn Siew Ho</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Asia Compliance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+65 6499 9303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloydsasiacompliance@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: Seconded Underwriters 2026 Mid Year Performance Reviews due</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lloyd's Europe UK branch will raise requests to the responsible RD for each Managing Agent for the mid year performance review assessment of their seconded underwriters. The template and submission requirements are communicated to the RD at that time. </x:t>
   </x:si>
   <x:si>
     <x:t>Pre-emptions</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents of non-aligned syndicates to submit the intention forms to pre-empt or de-empt for 2027 to Member Services.</x:t>
   </x:si>
   <x:si>
     <x:t>syndicatestamps@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Pre emptions</x:t>
   </x:si>
   <x:si>
     <x:t>13:00 BST</x:t>
   </x:si>
   <x:si>
     <x:t>Phase 1 – 2027 YOA SBF return submission deadline by 1pm</x:t>
   </x:si>
   <x:si>
     <x:t>2027 YOA SBF return and Guidance will be available in MDC from 6th July.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SBF and MDC queries </x:t>
   </x:si>
   <x:si>
     <x:t>Syndicate Business Planning</x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for FAL re-arrangement applications for Members who have a Q3 QCT failure.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Incomplete or incorrect forms and documentation will be recorded as such and will not be accepted. Any resubmissions must be received by this deadline. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Asia Compliance Report (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Submission to LA on the 2nd working day of each month</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCR - Phase 1 syndicates to submit the final Lloyd's Capital Return (LCR) based on the latest Syndicate Business Forecast (SBF) submission.  Submit via the Market Data Collection (MDC) platform by 1pm.
+Please attach all accompanying documentation as specified in the LCR guidance, as well as Major Model Change (MMC) applications where required and where possible the validation report.  If uploading documentation after this submission date please use SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Member capital </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCRReturns@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deadline for FAL re-arrangement applications for Members who have passed the Q3 QCT
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Incomplete or incorrect forms and documentation will be recorded as such and will not be accepted. Any resubmissions must be received by this deadline or following publication of the next Quarterly Corridor Test.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Validation - Phase 1 syndicates to submit Validation report, by 1pm, via SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting) if not included with the Phase 1 LCR.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uma Divekar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital Oversight</x:t>
+  </x:si>
+  <x:si>
     <x:t>Phase 2 – 2027 YOA SBF return submission deadline by 1pm</x:t>
   </x:si>
   <x:si>
     <x:t>Part VII September Submission (Monthly &amp; Initial Load catch-up)</x:t>
   </x:si>
   <x:si>
     <x:t>In-scope Part VII Syndicates to submit Part VII Monthly data (as at 31/08/2026) via Market Data Collection (MDC) website against the September submission business events (and initial load catch-up file if required). Submission window opens on the 01/09/2026 and closes on the 14/09/2026 at 2PM UK Time.</x:t>
   </x:si>
   <x:si>
     <x:t>Q3 2026: GAREAT Large risk return to Lloyd’s Europe in France for period 1 January 2026 to 10 September 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deadline for receipt/settlement of additional assets for Members who have a Q3 QCT failure
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Failure to clear/settle assets by this date will results in the issuance of an overdue notice advising charges to be levied against member who have not met their Q3 QCT failure.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>LCR - Phase 2 syndicates to submit the final Lloyd's Capital Return (LCR) based on the latest Syndicate Business Forecast (SBF) submission.  Submit via the Market Data Collection (MDC) platform by 1pm.
+Please attach all accompanying documentation as specified in the LCR guidance, as well as Major Model Change (MMC) applications where required and where possible the validation report. If uploading documentation after this submission date please use SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Modeller software updated for Phase 1 syndicates’ unapproved SBF and LCR submissions.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Onboarding</x:t>
   </x:si>
   <x:si>
     <x:t>Notification for Recommencement of Underwriting - If a non-underwriting member wishes to recommence in the new year notification must be made with a rationale documenting the reason to recommence.</x:t>
   </x:si>
   <x:si>
     <x:t>clientonboarding@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Member must not have previously entered into an interavailable arrangement</x:t>
   </x:si>
   <x:si>
     <x:t>Client onboarding</x:t>
   </x:si>
   <x:si>
     <x:t>New applicants where Member auction participation is required, including the following: New Members, New Third Party Fund Providers, Change of Control appointment of new LLP Members to existing Corporate Members.</x:t>
   </x:si>
   <x:si>
     <x:t>This deadline is for any new applicant including a potential member or attached to a member that will require participation in the auction process. If an LLP member dies in the period after 30th September but before 31st December and there is an intention to continue underwriting, every effort must be made to appoint a new LLP member. If the death occurs after 31st December, then the LLP member will be permitted to underwrite for the following year, pending appointment of a new member at the earliest opportunity.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Validation - Phase 2 syndicates to submit Validation report, by 1pm, via SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting) if not included with the Phase 2 LCR.
+</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian B2 Reporting - Part I</x:t>
   </x:si>
   <x:si>
     <x:t>Managing agents to submit the first part of the Canadian B2 regulatory requirement via Secure Share within the ‘Catastrophe Risk Returns / Canadian B2 Regulatory Reporting’ folder.</x:t>
   </x:si>
   <x:si>
     <x:t>Phase 3 – 2027 YOA SBF return submission deadline by 1pm</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deadline for receipt/settlement of additional assets or releases for all Members without a Q3 QCT failure. </x:t>
   </x:si>
   <x:si>
     <x:t>All assets must be cleared/settled by this date.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deadline for return of new W8-BEN forms to replace existing forms that expire at 31st December 2025 via email and SharePoint
 </x:t>
   </x:si>
   <x:si>
     <x:t>Ellie Sawyer</x:t>
   </x:si>
   <x:si>
+    <x:t>Technical Specialist</x:t>
+  </x:si>
+  <x:si>
     <x:t>+44 (0)1634 392085</x:t>
   </x:si>
   <x:si>
     <x:t>Interim cash calls to be funded and paid to syndicates on this date.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deadline for submission of UK Tax Residency Declaration forms to Tax Operations - All members via SharePoint (Members Agents) or email (DCP Members) </x:t>
   </x:si>
   <x:si>
     <x:t>Harry Carr</x:t>
   </x:si>
   <x:si>
     <x:t>Tax Graduate</x:t>
   </x:si>
   <x:si>
     <x:t>+44 (0)20 7327 5127</x:t>
   </x:si>
   <x:si>
     <x:t>Stamp</x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for Managing Agents to submit a Register of Agents Charges entry for syndicates for 2027.</x:t>
   </x:si>
   <x:si>
     <x:t>STAMP</x:t>
   </x:si>
   <x:si>
     <x:t>Auction</x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for submission of Auction Forms A &amp; D if intending to participate in the forthcoming Capacity Auctions.</x:t>
   </x:si>
   <x:si>
     <x:t>lloyds-auctionoffice@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: Disciplinary Attestation Returns (for UK Branch secondees)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">For compliance teams to complete on behalf of seconded underwriters. This request and the template for completion are issued by Lloyd's Europe Compliance and HR team direct to the Managing Agent's. Completed returns must be submitted prior to the 30 September deadline. </x:t>
   </x:si>
   <x:si>
+    <x:t>Member Modeller software updated for Phase 2 syndicates’ unapproved SBF and LCR submissions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for Members to submit requests for Total Release applications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subject to tax retention being confirmed. Total Release applications will not be permitted after this date until the Distribution DAM has re-opened in 2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCR - Phase 3 syndicates to submit the final Lloyd's Capital Return (LCR) based on the latest Syndicate Business Forecast (SBF) submission. Submit via the Market Data Collection (MDC) platform by 1pm.
+Please attach all accompanying documentation as specified in the LCR guidance, as well as Major Model Change (MMC) applications where required and where possible the validation report. If uploading documentation after this submission date please use SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting).</x:t>
+  </x:si>
+  <x:si>
     <x:t>Members included in the Japanese Income Tax return are required to confirm if they are a Small/Medium Enterprise (SME) for the purpose of Japanese Tax. Lloyd's Japan members identified as a Consolidated Multinational Enterprise (MNE) must provide Tax  department with 'Transfer Pricing Master File' &amp; 'Country by Country report' within 10 months of the Ultimate Parent Entity's financial year-end. Only required where this hasn't been provided by Ultimate Parent Entity or another group member. Sent via the FAL Online Portal</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Tyler</x:t>
   </x:si>
   <x:si>
+    <x:t>+44 (0)1634 392512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for notification of Corporate Consolidations to be effective from 01 January.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Any changes to the corporate Members' structures must be completed prior to 02 October 2026 i.e. before the notification of the Corporate Consolidation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New applicants including the following: New Members, New Third-Party Fund Providers, Change of Control (including appointment of new LLP Members to Existing Corporate Members).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This deadline is for any new applicant including a potential member or attached to a member. If an LLP member dies in the period after 30th September but before 31st December and there is an intention to continue underwriting, every effort must be made to appoint a new LLP member. If the death occurs after 31st December, then the LLP member will be permitted to underwrite for the following year, pending appointment of a new member at the earliest opportunity.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd’s Europe -  Norwegian Natural Perils Pool - Fire Peril business quarterly return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applications for additional assets/partial releases which include a Tier 2 asset can commence.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NonXIS Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Validation - Phase 3 syndicates to submit Validation report, by 1pm, via SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting) if not included with the Phase 3 LCR.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tax - Syndicate Level</x:t>
+  </x:si>
+  <x:si>
     <x:t>Review &amp; provide US Investment Income confirmation in respect of 1042-S and QMA 114 analysis</x:t>
   </x:si>
   <x:si>
+    <x:t>Tax Syndicate Level</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lloyd’s Europe  - Danish guarantee fund </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Risk Registration (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Submission of SRR return to MDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leo Lim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>leo.lim@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic packs for US quarterly filing available on ORS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd’s Europe Quarterly KRI Submission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to complete the LIC KRI submission form and submit it to LIC Compliance via SecureShare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIC Compliance Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloydseurope.financialcrime@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Managing agents to complete the LIC KRI submission form and submit it to LIC Compliance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publication of the FAL valuation as at 30 September 2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>valuations@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Part VII October Submission (Monthly &amp; Initial Load catch-up)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">In-scope Part VII Syndicates to submit Part VII Monthly data (as at 30/09/2026) via Market Data Collection (MDC) website against the October submission business events (and initial load catch-up file if required). Submission window opens on the 01/10/2026 and closes on the 14/10/2026 at 2PM BST.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Income and Expenditure to MAS (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Submission of Q3 2026</x:t>
   </x:si>
   <x:si>
+    <x:t>MAS Returns (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Submission of Q3 2026 to MAS on 21 Oct 2026</x:t>
   </x:si>
   <x:si>
+    <x:t>Member Modeller software updated for Phase 3 syndicates’ unapproved SBF and LCR submissions.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Modeller software update for Auction process, based on agreed ECAs for syndicates with members participating in Auctions.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Managing Agents to submit RRQ return as at Quarter 3 2026 via CMR.</x:t>
   </x:si>
   <x:si>
+    <x:t>Sufyaan Shaikh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Reserving &amp; Capital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)20 7327 5019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRQ@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Managing agents to submit Performance Management Data Return for September 2026 before 14:00 via Market Data Collection (MDC)</x:t>
   </x:si>
   <x:si>
+    <x:t>LloydsDataQuality@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nagarathna Belaval</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+91 9513069971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nagarathna.Belaval@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Australian Terrorism - ARPC Q3 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit the Quarter 3 Australian Reinsurance Pool Corporation Return to International Finance via SecureShare.</x:t>
   </x:si>
   <x:si>
     <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q3 Report</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q3 2026 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
   </x:si>
   <x:si>
+    <x:t>Richard Borje</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0) 20 7327 5629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>usenquiries@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Midday deadline for submission of Auction disclosures pre Auction 1.</x:t>
   </x:si>
   <x:si>
+    <x:t>GST Returns (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gst.singapore@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Day one of Lloyd's capacity auction number one.</x:t>
   </x:si>
   <x:si>
     <x:t>Day two of Lloyd's capacity auction number one.</x:t>
   </x:si>
   <x:si>
+    <x:t>Member Modeller software update for tier 2 assets confirmation deadline, based on the latest agreed aligned syndicate ECAs.</x:t>
+  </x:si>
+  <x:si>
     <x:t>12:00 GMT</x:t>
   </x:si>
   <x:si>
     <x:t>Midday deadline for submission of Auction disclosures pre Auction 2.</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for Managing Agents to notify Member Services of any interim cash calls due for payment on 30 November 2026.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Day one of Lloyd's capacity auction number two.</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Distribution </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for Member Services to receive instructions to transfer 2023 profits into special reserve fund (SRF).</x:t>
+  </x:si>
+  <x:si>
     <x:t>14:00 GMT</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit QAD return as at Quarter 3 2026 via CMR by 2pm.</x:t>
   </x:si>
   <x:si>
+    <x:t>Vince Santiago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vince.santiago@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>17:00 GMT</x:t>
   </x:si>
   <x:si>
     <x:t>Q3 2026 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 3 2026 via SecureShare.</x:t>
   </x:si>
   <x:si>
     <x:t>Day two of Lloyd's capacity auction number two.</x:t>
   </x:si>
   <x:si>
+    <x:t>Managing Agents to lock completed electronic reporting packs.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q3 2026 Syndicate Flash Report to be uploaded onto Secureshare by 5pm</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for resignations where member wishes to be excluded from provisional stamp constitutions.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for provisional stamp constitutions to be in place.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No submission to Lloyd's is required.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Actuarial Function Report</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit Actuarial Function Reports and self-assessment template (covering Underwriting and Reinsurance opinions) for each Syndicate under management via the Actuarial Oversight Syndicate Reserving SecureShare site. Please email AFReports@lloyds.com for any queries regarding this submission.</x:t>
   </x:si>
   <x:si>
     <x:t>Louise Bennet</x:t>
   </x:si>
   <x:si>
     <x:t>Head of Reserving</x:t>
   </x:si>
   <x:si>
     <x:t>+44 (0)20 7327 5534</x:t>
   </x:si>
   <x:si>
     <x:t>Midday deadline for submission of Auction disclosures pre Auction 3.</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for substitutions on a £ for £ basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for Tier 2 adjustments to FAL. All documentation must be received by this date as no extensions to this deadline can be granted.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Please refer to Market Bulletin Y5410 (Revised guidance on Tier 2 capital limits; timing and open year solvency requirements) &amp; Y5421 (letter of Credit eligibility) for full details on the Tier 2 capital limits.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Receive back notarised jurat pages.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit cash transfer forms.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Day one of Lloyd's capacity auction number three.</x:t>
   </x:si>
   <x:si>
     <x:t>Q3 2026 QMA Delta Submission to be submitted via MDC by 2pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Day two of Lloyd's capacity auction number three.</x:t>
   </x:si>
   <x:si>
+    <x:t>QMB Return(s)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Managing agents to submit QMB for Q3 2026 before 14:00 via Market Data Collection (MDC)</x:t>
   </x:si>
   <x:si>
+    <x:t>Cyber RDS Refresh Data Collection 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit the Cyber RDS Refresh data collection template via Secure Share within the ‘Catastrophe Risk Returns &gt; Cyber RDS Refresh’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lauren Restell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Non-Natural Catastrophe Risk Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lauren.Restell@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Political Risk &amp; Credit New RDS Data Collection 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit the Political Risk &amp; Credit New RDS data collection template via Secure Share within the ‘Catastrophe Risk Returns &gt; Political Risk &amp; Credit New RDS’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georgio Anastasi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Underwriting solutions manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georgio.Anastasi@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Canadian B2 Reporting - Part II</x:t>
   </x:si>
   <x:si>
     <x:t>Managing agents to submit the second part of the Canadian B2 regulatory requirement via Secure Share within the ‘Catastrophe Risk Returns / Canadian B2 Regulatory Reporting’ folder.</x:t>
   </x:si>
   <x:si>
     <x:t>NFRA – Quarterly China Reinsurance Registration Return (Q3/2026)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agency Reporting</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agents to submit quarterly financial return QF1 for quarter ending 30 September 2025. Sign off required by director on behalf of the board.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Illinois Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
     <x:t>South Africa Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Overseas Trust Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Margin Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
     <x:t>US Tax - CAMT Declaration 2 Form to be completed by Corporate Members. Sent out via email. Please return to Tax Operations</x:t>
   </x:si>
   <x:si>
+    <x:t>Conner Keane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistant</x:t>
+  </x:si>
+  <x:si>
     <x:t>US Tax - BEAT 8991 Questionnaire to be completed by corporate members that are effected by BEAT and returned to tax operations to enable the filing of Lloyd's aggregate form 8991. Sent out via email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Modeller software update for Q4 Quarterly Corridor Test ECAs.</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: Quarterly file reviews of IDD business - Q3</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd’s Defined Stress Test</x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for submission of the Lloyd’s Defined Stress Test, as part of Liquidity Oversight, by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Martin Harris</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Finance Manager</x:t>
   </x:si>
   <x:si>
     <x:t>lloyds-solvencyreturns@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Information on the details of the stress test can be found on the Lloyd’s website here: https://www.lloyds.com/conducting-business/regulatory-information/solvency-ii/tools-and-resources/syndicate-workstreams/reporting-and-disclosure</x:t>
   </x:si>
   <x:si>
     <x:t>Part VII November Submission (Monthly &amp; Initial Load catch-up)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">In-scope Part VII Syndicates to submit Part VII Monthly data (as at 31/10/2026) via Market Data Collection (MDC) website against the November submission business events (and initial load catch-up file if required). Submission window opens on the 03/11/2026 and closes on the 17/11/2026 at 2PM UK Time.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Publication of the Q4 Quarterly Corridor Test (QCT).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>capital-test@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members within 90%-110% no action Members &lt;90% and &gt; £1m required to top up Members &gt;110% can request release (this is subject to passing tests within QCT i.e Tier 1/Tier 2 limits etc).</x:t>
+  </x:si>
+  <x:si>
     <x:t>Managing Agent to submit Lloyd's Catastrophe Model (LCM) Return via Secure Share within the ‘Catastrophe Risk Returns &gt; LCM Oct 2026’ folder. This only applies for Managing Agents that meet the ‘Materiality of Change’ criteria (see 2026 LCM Guidance &amp; Instructions). Nil return required for all other Managing Agents.</x:t>
   </x:si>
   <x:si>
+    <x:t>Lloyd's Europe Standard Formula Return 2026 Year End and 2027 Projection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit Lloyd's Europe Standard Formula Return 2026 Year End and 2027 Projection via 'Lloyd's Catastrophe Model' Secure Share within the 'Lloyd's Europe Standard Formula Return' folder.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Settlement day for auctions one, two and three (debit date).</x:t>
   </x:si>
   <x:si>
     <x:t>Settlement day for auctions one, two and three (credit date).</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for submission of Deeds and documentation for Corporate Consolidations effective from 1 January.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All FAL in place and any changes to members FAL including moving PRF must be completed prior to 27 November 2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13:00 GMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Standard Formula Returns </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Managing Agents to submit completed Standard Formula SCR template (available on Lloyds.com) as at year end for each syndicate under management to Lloyd's via SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFReturns@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Treaty Waiver Declaration - Including Member-Level Reinsurance request, Transfer Pricing sign-off &amp; Reporting Uncertain Tax Positions. Returned to tax operations. Sent via the FAL Online Portal</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: 2027 Delegation of Authority process</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Request raised by Lloyd's Europe UK Branch for all Managing Agents to submit authority requests for their seconded underwriters for the 2027 underwriting year. </x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for members giving up / taking up capacity.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Service Company Audit Template (for  Service Companies based in Singapore only)</x:t>
   </x:si>
   <x:si>
     <x:t>Submission to LA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interim cash calls to be funded and paid to syndicates.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline date for the receipt of signed 2027 syndicate lists from DCP Members.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Submission to LA on the 2nd working day of each month
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for prospective Corporate Members to submit their Stage 2 FAL applications (Tier 1 only).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All forms, Deeds and declarations to be submitted with supporting documentation and evidence as per Lloyd's Anti Money Laundering and Financial Crime requirements. Incomplete file submissions will be rejected.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for receipt of all Tier 1 FAL re-arrangement applications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incomplete or incorrect forms and documentation will be recorded as such and will not be accepted. Any resubmissions must be received by this deadline or following publication of the next Quarterly Corridor Test.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for all prospective Members to submit their Stage 2 files and supporting documentation to Member Services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>For new IA files all changes to FAL including moving PRF must be completed prior to 27 November 2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for Members' Agents confirmation that all 2027 syndicate lists have been received and signed by Members.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q4 2026: GAREAT Large risk return to Lloyd’s Europe in France for period 1 January 2026 to 10 December 2026</x:t>
   </x:si>
   <x:si>
     <x:t>For period 1 January 2026 to 10 December 2026</x:t>
   </x:si>
   <x:si>
+    <x:t>FAL*</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> End of year distribution of returns on cash managed by Lloyd’s.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*provisional date – returns will be credited and released in December</x:t>
+  </x:si>
+  <x:si>
     <x:t>Part VII December Submission (Monthly &amp; Initial Load catch-up)</x:t>
   </x:si>
   <x:si>
     <x:t>In-scope Part VII Syndicates to submit Part VII Monthly data (as at 30/11/2026) via Market Data Collection (MDC) website against the December submission business events (and initial load catch-up file if required). Submission window opens on the 01/12/2026 and closes on the 14/12/2026 at 2PM UK Time.</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Eligible Complainant Return </x:t>
+  </x:si>
+  <x:si>
     <x:t>Request sent to managing agents to submit completed template relating to policyholders who meet the definition of an 'eligible complainant' to meet Lloyd's FCA reporting requirements via the Optalitix platform with a 4 week deadline.</x:t>
   </x:si>
   <x:si>
+    <x:t>Jo Tourle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Complaints Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)1634 392496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for receipt/settlement of additional assets for Members who have a Q4 QCT failure.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Failure to clear/settle assets by this date will results in the issuance of an overdue notice advising charges to be levied against member who have not met their CIL/QCT failure.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Australian Terrorism - ARPC Scheme Option</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit their syndicate’s opt in letter to the Australian Reinsurance Pool Corporation for the 2024 calendar year to International Finance via SecureShare.</x:t>
   </x:si>
   <x:si>
     <x:t>Submit details of Investment income and Capital Gains and Losses on all NON-US DOLLAR syndicate funds for preparation of the US Tax Reports for US members to enable them to file their personal Tax Returns. Available on Core Market Returns</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for receipt/settlement of additional assets or releases for all Members without a Q4 QCT failure.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Stamp </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for notification of death of unlimited names post final auction.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Phase 10 - Cyber RI Risk Data Collection </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicates to submit the Phase 10 - Cyber RI Risk Data Collection Template (reinsurers only) via Secure Share within the ‘Market Performance and Oversight - Home&gt; Cyber Returns’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State-backed cyber-attack clause adoption attestation (Phase 10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyber Resilience Oversight Metrics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyber Resilience Oversight Metrics need to be submitted by the end of Q2 and Q4 through the Operational Resilience folder in the Market Oversight Documents SecureShare Portal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jess Tasellari</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Operational Resilience Oversight</x:t>
+  </x:si>
+  <x:si>
+    <x:t>operational-resilience-oversight@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resubmission of Lloyd’s Capital Return (LCR) to take account of Legacy Reinsurance Transactions or late SBF changes. Any submission on this date must be via prior agreement with MRC.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eligible Complainant Return</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for managing agents to submit completed template relating to policyholders who meet the definition of an 'eligible complainant' to meet Lloyd's FCA reporting requirements via the Optalitix platform.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Managing agents to submit Performance Management Data Return for December 2026 before 14:00 via Market Data Collection (MDC)</x:t>
   </x:si>
   <x:si>
     <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q4 Report</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q4 2026 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
   </x:si>
   <x:si>
     <x:t>Australian Terrorism - ARPC Q4 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing agents to submit the Quarter 4 Australian Reinsurance Pool Corporation to International Finance via SecureShare.	</x:t>
   </x:si>
   <x:si>
+    <x:t>Legacy RI Transaction for Mid Year CIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Final date for notification to Lloyd's of a ceding syndicate's intention to introduce a legacy reinsurance transaction for the Mid Year Coming Into Line process.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q4 2026 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 4 2026 via SecureShare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principles Board Attestation</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Managing agents to submit the Principles Board Attestation either by 30 March or 30 June 2027. Managing agents to notify Oversight.Framework@lloyds.com of the selected submission date by 31 January 2027. Attestation submission is via SecureShare, Market Oversight Documents. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversight Framework</x:t>
+  </x:si>
+  <x:si>
+    <x:t>oversight.framework@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lloyd's Europe Managing Agents: IDD H2 Breach Report 2026</x:t>
   </x:si>
   <x:si>
+    <x:t>Managing agents to report all breaches related to IDD transacted business within half year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q4 2026 Syndicate Flash Report to be uploaded onto Secureshare by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agents to submit quarterly financial return QF1 for quarter ending 31 December 2026 via Secureshare. Sign off required by director on behalf of the board.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: Quarterly file reviews of IDD business - Q4</x:t>
   </x:si>
   <x:si>
+    <x:t>Q1 Quarterly Corridor Test ECA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Modeller software update for Q1 Quarterly Corridor Test ECAs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Syndicate Reporting </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q4 2026 Tagged Syndicate Accounts Submission &amp; Underwriting accounts to be submitted via Corefiling portal by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCR - Mid-Year LCR Reassessment Template</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit, by 1pm and via SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting), the Lloyd’s Capital Return (LCR) mid-year reassessment template based on the year-end position.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit, by 1pm, re-assessed Lloyd's Capital Return (LCR) for any syndicate whose ultimate SCR has moved materially (greater than 10% movement prior to adjustment for: FX and reinsurance contract boundary adjustment changes as a minimum). 
+If required a full LCR must be submitted via the Market Data Collection (MDC) platform and include a document supporting the changes made to the methodology document. If uploading documentation after this submission date please use SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting).
+The LCR should be calculated at the year-end exchange rate and be based on the latest proposed year Syndicate Business Forecast (SBF) submission.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q4 2026 QMA Delta to be submitted via MDC by 2pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q4 2026 Schedule 3 Data to be submitted via Corefiling portal by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annual 2026 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit Supplementary Solvency Data as at Annual 2026 via SecureShare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The 2024 and 2025 YoA syndicate forecasts as a percentage of capacity will be published for Q4 2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coming into Line ECA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Modeller software update for Coming into Line ECAs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coming into line, ECA, FAL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q1 Report</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q1 2027 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
   </x:si>
   <x:si>
+    <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 1 2027 via SecureShare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q1 2027 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q1 2027 Syndicate Flash Report to be uploaded onto Secureshare by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Financial Services Compensation Scheme (FSCS) Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit 2026 FSCS data template via email to Lloyds-SolvencyReturns@lloyds.com.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q1 2027 QMA Delta to be submitted via MDC by 2pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agents to submit quarterly financial return QF1 for quarter ending 31 March 2027 via Secureshare. Sign off required by director on behalf of the board.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The 2025 and 2026 YoA syndicate forecasts as a percentage of capacity will be published for Q1 2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agents to submit quarterly financial return AF1 for quarter ending 31 December 2026 via Secureshare. Sign off required by director on behalf of the board.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Principles Board Attestation </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q2 Report</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q2 2027 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 2 2027 via SecureShare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q2 2027 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy RI Transaction for Q4 QCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Final date for notification to Lloyd's of a ceding syndicate's intention to introduce a legacy reinsurance transaction for the Q4 QCT process.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q2 2027 Syndicate Flash Report to be uploaded onto Secureshare by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q2 2027 QMA Delta to be submitted via MDC by 2pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agents to submit quarterly financial return QF1 for quarter ending 30 June 2027 via Secureshare. Sign off required by director on behalf of the board.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q2 2027 Syndicate Accounts Submission to be submitted via Corefiling portal by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Modeller software update for Q3 Quarterly Corridor Test ECAs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The 2025 and 2026 YoA syndicate forecasts as a percentage of capacity will be published for Q2 2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy RI Transaction for Q1QCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q3 2027 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 3 2027 via SecureShare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q3 2027 Syndicate Flash Report to be uploaded onto Secureshare by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q3 2027 QMA Delta to be submitted via MDC by 2pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agents to submit quarterly financial return QF1 for quarter ending 30 September 2027 via Secureshare. Sign off required by director on behalf of the board.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The 2025 and 2026 YoA syndicate forecasts as a percentage of capacity will be published for Q3 2027.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="dd MMM yyyy"/>
   </x:numFmts>
   <x:fonts count="5">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="10"/>
       <x:color rgb="FF000000"/>
       <x:name val="Arial"/>
       <x:family val="2"/>
     </x:font>
@@ -1526,52 +1686,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A10:R207" totalsRowShown="0">
-  <x:autoFilter ref="A10:R207"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A10:R236" totalsRowShown="0">
+  <x:autoFilter ref="A10:R236"/>
   <x:tableColumns count="18">
     <x:tableColumn id="1" name="Current Deadline"/>
     <x:tableColumn id="2" name="Deadline Time"/>
     <x:tableColumn id="3" name="Original Deadline"/>
     <x:tableColumn id="4" name="Title"/>
     <x:tableColumn id="5" name="Market Participant"/>
     <x:tableColumn id="6" name="Submission Link"/>
     <x:tableColumn id="7" name="Submission Instructions"/>
     <x:tableColumn id="8" name="Primary Contact Name"/>
     <x:tableColumn id="9" name="Primary Contact Title"/>
     <x:tableColumn id="10" name="Primary Contact Phone"/>
     <x:tableColumn id="11" name="Primary Contact Email"/>
     <x:tableColumn id="12" name="Secondary Contact Name"/>
     <x:tableColumn id="13" name="Secondary Contact Title"/>
     <x:tableColumn id="14" name="Secondary Contact Phone"/>
     <x:tableColumn id="15" name="Secondary Contact Email"/>
     <x:tableColumn id="16" name="AdditionalInformation"/>
     <x:tableColumn id="17" name="Region"/>
     <x:tableColumn id="18" name="Categories"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1843,119 +2003,119 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:R207"/>
+  <x:dimension ref="A1:R236"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="19" max="16384" width="9.140625" style="1" customWidth="1"/>
     <x:col min="1" max="1" width="24.170625" style="2" customWidth="1"/>
     <x:col min="2" max="2" width="16.835425" style="3" customWidth="1"/>
     <x:col min="3" max="3" width="40.960625" style="2" customWidth="1"/>
     <x:col min="4" max="4" width="40.710625" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="29.050625" style="3" customWidth="1"/>
     <x:col min="6" max="6" width="18.425425" style="3" customWidth="1"/>
     <x:col min="7" max="7" width="40.710625" style="3" customWidth="1"/>
-    <x:col min="8" max="8" width="39.220625" style="3" customWidth="1"/>
-    <x:col min="9" max="9" width="40.710625" style="3" customWidth="1"/>
+    <x:col min="8" max="8" width="23.815425" style="3" customWidth="1"/>
+    <x:col min="9" max="9" width="36.990625" style="3" customWidth="1"/>
     <x:col min="10" max="10" width="24.245425" style="3" customWidth="1"/>
-    <x:col min="11" max="11" width="39.240625" style="3" customWidth="1"/>
+    <x:col min="11" max="11" width="38.600625" style="3" customWidth="1"/>
     <x:col min="12" max="12" width="26.365425" style="3" customWidth="1"/>
     <x:col min="13" max="13" width="31.800625" style="3" customWidth="1"/>
     <x:col min="14" max="14" width="26.795425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="38.600625" style="3" customWidth="1"/>
     <x:col min="16" max="17" width="40.710625" style="3" customWidth="1"/>
     <x:col min="18" max="18" width="40.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:18">
       <x:c r="C1" s="4" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:18">
       <x:c r="A3" s="5" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B3" s="5">
-        <x:v>46193</x:v>
+        <x:v>46241</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:18">
       <x:c r="A4" s="5" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:18">
       <x:c r="A5" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:18">
       <x:c r="A6" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:18">
       <x:c r="A7" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="5">
-        <x:v>46193</x:v>
+        <x:v>46241</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:18">
       <x:c r="A8" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="5" t="s"/>
     </x:row>
     <x:row r="10" spans="1:18">
       <x:c r="A10" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D10" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
@@ -1978,7690 +2138,8854 @@
       </x:c>
       <x:c r="L10" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="M10" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N10" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O10" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P10" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="9" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:18">
       <x:c r="A11" s="10">
-        <x:v>46195</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B11" s="11" t="s"/>
       <x:c r="C11" s="10" t="s"/>
       <x:c r="D11" s="11" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E11" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F11" s="11" t="s"/>
       <x:c r="G11" s="11" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="H11" s="11" t="s">
+      <x:c r="H11" s="11" t="s"/>
+      <x:c r="I11" s="11" t="s"/>
+      <x:c r="J11" s="11" t="s"/>
+      <x:c r="K11" s="11" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="I11" s="11" t="s">
-[...5 lines deleted...]
-      <x:c r="K11" s="11" t="s"/>
       <x:c r="L11" s="11" t="s"/>
       <x:c r="M11" s="11" t="s"/>
       <x:c r="N11" s="11" t="s"/>
       <x:c r="O11" s="11" t="s"/>
       <x:c r="P11" s="11" t="s"/>
       <x:c r="Q11" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R11" s="12" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:18">
       <x:c r="A12" s="2">
-        <x:v>46195</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C12" s="2" t="s"/>
       <x:c r="D12" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F12" s="3" t="s"/>
       <x:c r="G12" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="H12" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="H12" s="3" t="s"/>
+      <x:c r="I12" s="3" t="s"/>
+      <x:c r="J12" s="3" t="s"/>
       <x:c r="K12" s="3" t="s"/>
       <x:c r="L12" s="3" t="s"/>
       <x:c r="M12" s="3" t="s"/>
       <x:c r="N12" s="3" t="s"/>
       <x:c r="O12" s="3" t="s"/>
       <x:c r="P12" s="3" t="s"/>
       <x:c r="Q12" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R12" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:18">
       <x:c r="A13" s="10">
-        <x:v>46195</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="11" t="s"/>
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B13" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C13" s="10" t="s"/>
       <x:c r="D13" s="11" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="11" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
       <x:c r="F13" s="11" t="s"/>
       <x:c r="G13" s="11" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="H13" s="11" t="s"/>
-      <x:c r="I13" s="11" t="s"/>
+      <x:c r="H13" s="11" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I13" s="11" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="J13" s="11" t="s"/>
       <x:c r="K13" s="11" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-      <x:c r="M13" s="11" t="s"/>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L13" s="11" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="M13" s="11" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="N13" s="11" t="s"/>
-      <x:c r="O13" s="11" t="s"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="O13" s="11" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="P13" s="11" t="s"/>
       <x:c r="Q13" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R13" s="12" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:18">
       <x:c r="A14" s="2">
-        <x:v>46195</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>46243</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C14" s="2" t="s"/>
       <x:c r="D14" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F14" s="3" t="s"/>
       <x:c r="G14" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H14" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I14" s="3" t="s">
-        <x:v>30</x:v>
-[...4 lines deleted...]
-      <x:c r="K14" s="3" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J14" s="3" t="s"/>
+      <x:c r="K14" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="L14" s="3" t="s"/>
       <x:c r="M14" s="3" t="s"/>
       <x:c r="N14" s="3" t="s"/>
       <x:c r="O14" s="3" t="s"/>
       <x:c r="P14" s="3" t="s"/>
       <x:c r="Q14" s="3" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:18">
       <x:c r="A15" s="10">
-        <x:v>46196</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B15" s="11" t="s"/>
       <x:c r="C15" s="10" t="s"/>
       <x:c r="D15" s="11" t="s">
-        <x:v>38</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E15" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F15" s="11" t="s"/>
       <x:c r="G15" s="11" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-      <x:c r="I15" s="11" t="s"/>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H15" s="11" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I15" s="11" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="J15" s="11" t="s"/>
       <x:c r="K15" s="11" t="s">
-        <x:v>40</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L15" s="11" t="s"/>
       <x:c r="M15" s="11" t="s"/>
       <x:c r="N15" s="11" t="s"/>
       <x:c r="O15" s="11" t="s"/>
       <x:c r="P15" s="11" t="s"/>
       <x:c r="Q15" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R15" s="12" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:18">
       <x:c r="A16" s="2">
-        <x:v>46202</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C16" s="2" t="s"/>
       <x:c r="D16" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s"/>
       <x:c r="G16" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s"/>
       <x:c r="I16" s="3" t="s"/>
       <x:c r="J16" s="3" t="s"/>
       <x:c r="K16" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L16" s="3" t="s"/>
       <x:c r="M16" s="3" t="s"/>
       <x:c r="N16" s="3" t="s"/>
       <x:c r="O16" s="3" t="s"/>
-      <x:c r="P16" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P16" s="3" t="s"/>
       <x:c r="Q16" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R16" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:18">
       <x:c r="A17" s="10">
-        <x:v>46203</x:v>
-[...1 lines deleted...]
-      <x:c r="B17" s="11" t="s"/>
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B17" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C17" s="10" t="s"/>
       <x:c r="D17" s="11" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E17" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F17" s="11" t="s"/>
       <x:c r="G17" s="11" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-      <x:c r="I17" s="11" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H17" s="11" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="I17" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="J17" s="11" t="s"/>
       <x:c r="K17" s="11" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L17" s="11" t="s"/>
       <x:c r="M17" s="11" t="s"/>
       <x:c r="N17" s="11" t="s"/>
       <x:c r="O17" s="11" t="s"/>
-      <x:c r="P17" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P17" s="11" t="s"/>
       <x:c r="Q17" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R17" s="12" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:18">
       <x:c r="A18" s="2">
-        <x:v>46203</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C18" s="2" t="s"/>
       <x:c r="D18" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s"/>
       <x:c r="G18" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J18" s="3" t="s"/>
       <x:c r="K18" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L18" s="3" t="s"/>
       <x:c r="M18" s="3" t="s"/>
       <x:c r="N18" s="3" t="s"/>
       <x:c r="O18" s="3" t="s"/>
       <x:c r="P18" s="3" t="s"/>
       <x:c r="Q18" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R18" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:18">
       <x:c r="A19" s="10">
-        <x:v>46203</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B19" s="11" t="s"/>
       <x:c r="C19" s="10" t="s"/>
       <x:c r="D19" s="11" t="s">
-        <x:v>60</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E19" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F19" s="11" t="s"/>
-      <x:c r="G19" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G19" s="11" t="s"/>
       <x:c r="H19" s="11" t="s">
-        <x:v>55</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I19" s="11" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J19" s="11" t="s"/>
       <x:c r="K19" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L19" s="11" t="s"/>
       <x:c r="M19" s="11" t="s"/>
       <x:c r="N19" s="11" t="s"/>
       <x:c r="O19" s="11" t="s"/>
-      <x:c r="P19" s="11" t="s"/>
+      <x:c r="P19" s="11" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="Q19" s="11" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="R19" s="12" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="R19" s="12" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="20" spans="1:18">
       <x:c r="A20" s="2">
-        <x:v>46203</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C20" s="2" t="s"/>
       <x:c r="D20" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F20" s="3" t="s"/>
       <x:c r="G20" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I20" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J20" s="3" t="s"/>
       <x:c r="K20" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L20" s="3" t="s"/>
       <x:c r="M20" s="3" t="s"/>
       <x:c r="N20" s="3" t="s"/>
       <x:c r="O20" s="3" t="s"/>
       <x:c r="P20" s="3" t="s"/>
       <x:c r="Q20" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R20" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:18">
       <x:c r="A21" s="10">
-        <x:v>46204</x:v>
-[...1 lines deleted...]
-      <x:c r="B21" s="11" t="s"/>
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B21" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C21" s="10" t="s"/>
       <x:c r="D21" s="11" t="s">
-        <x:v>70</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E21" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F21" s="11" t="s"/>
       <x:c r="G21" s="11" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H21" s="11" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I21" s="11" t="s">
-        <x:v>73</x:v>
-[...4 lines deleted...]
-      <x:c r="K21" s="11" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J21" s="11" t="s"/>
+      <x:c r="K21" s="11" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="L21" s="11" t="s"/>
       <x:c r="M21" s="11" t="s"/>
       <x:c r="N21" s="11" t="s"/>
       <x:c r="O21" s="11" t="s"/>
       <x:c r="P21" s="11" t="s"/>
       <x:c r="Q21" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R21" s="12" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:18">
       <x:c r="A22" s="2">
-        <x:v>46204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B22" s="3" t="s"/>
       <x:c r="C22" s="2" t="s"/>
       <x:c r="D22" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s"/>
-      <x:c r="G22" s="3" t="s"/>
-[...1 lines deleted...]
-      <x:c r="I22" s="3" t="s"/>
+      <x:c r="G22" s="3" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H22" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="I22" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="J22" s="3" t="s"/>
       <x:c r="K22" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L22" s="3" t="s"/>
       <x:c r="M22" s="3" t="s"/>
       <x:c r="N22" s="3" t="s"/>
       <x:c r="O22" s="3" t="s"/>
       <x:c r="P22" s="3" t="s"/>
       <x:c r="Q22" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R22" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:18">
       <x:c r="A23" s="10">
-        <x:v>46205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B23" s="11" t="s"/>
       <x:c r="C23" s="10" t="s"/>
       <x:c r="D23" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E23" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="11" t="s"/>
       <x:c r="G23" s="11" t="s">
-        <x:v>78</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H23" s="11" t="s">
-        <x:v>55</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I23" s="11" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="J23" s="11" t="s"/>
       <x:c r="K23" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L23" s="11" t="s"/>
       <x:c r="M23" s="11" t="s"/>
       <x:c r="N23" s="11" t="s"/>
       <x:c r="O23" s="11" t="s"/>
       <x:c r="P23" s="11" t="s"/>
       <x:c r="Q23" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R23" s="12" t="s"/>
     </x:row>
     <x:row r="24" spans="1:18">
       <x:c r="A24" s="2">
-        <x:v>46209</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="s"/>
       <x:c r="C24" s="2" t="s"/>
       <x:c r="D24" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s"/>
-      <x:c r="G24" s="3" t="s"/>
+      <x:c r="G24" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J24" s="3" t="s"/>
       <x:c r="K24" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L24" s="3" t="s"/>
       <x:c r="M24" s="3" t="s"/>
       <x:c r="N24" s="3" t="s"/>
       <x:c r="O24" s="3" t="s"/>
       <x:c r="P24" s="3" t="s"/>
       <x:c r="Q24" s="3" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-        <x:v>83</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:18">
       <x:c r="A25" s="10">
-        <x:v>46211</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B25" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C25" s="10" t="s"/>
       <x:c r="D25" s="11" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E25" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="11" t="s"/>
-      <x:c r="G25" s="11" t="s"/>
+      <x:c r="G25" s="11" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="H25" s="11" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I25" s="11" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="J25" s="11" t="s"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J25" s="11" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="K25" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L25" s="11" t="s"/>
       <x:c r="M25" s="11" t="s"/>
       <x:c r="N25" s="11" t="s"/>
       <x:c r="O25" s="11" t="s"/>
       <x:c r="P25" s="11" t="s"/>
-      <x:c r="Q25" s="11" t="s"/>
+      <x:c r="Q25" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="R25" s="12" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:18">
       <x:c r="A26" s="2">
-        <x:v>46213</x:v>
-[...1 lines deleted...]
-      <x:c r="B26" s="3" t="s"/>
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="C26" s="2" t="s"/>
       <x:c r="D26" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s"/>
       <x:c r="G26" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>86</x:v>
-[...7 lines deleted...]
-      <x:c r="K26" s="3" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="s"/>
+      <x:c r="J26" s="3" t="s"/>
+      <x:c r="K26" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="L26" s="3" t="s"/>
       <x:c r="M26" s="3" t="s"/>
       <x:c r="N26" s="3" t="s"/>
       <x:c r="O26" s="3" t="s"/>
       <x:c r="P26" s="3" t="s"/>
       <x:c r="Q26" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R26" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:18">
       <x:c r="A27" s="10">
-        <x:v>46213</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B27" s="11" t="s"/>
       <x:c r="C27" s="10" t="s"/>
       <x:c r="D27" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E27" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F27" s="11" t="s"/>
-      <x:c r="G27" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G27" s="11" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H27" s="11" t="s"/>
+      <x:c r="I27" s="11" t="s"/>
       <x:c r="J27" s="11" t="s"/>
       <x:c r="K27" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L27" s="11" t="s"/>
       <x:c r="M27" s="11" t="s"/>
       <x:c r="N27" s="11" t="s"/>
       <x:c r="O27" s="11" t="s"/>
       <x:c r="P27" s="11" t="s"/>
       <x:c r="Q27" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R27" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:18">
       <x:c r="A28" s="2">
-        <x:v>46213</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s"/>
       <x:c r="D28" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s"/>
       <x:c r="G28" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="I28" s="3" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I28" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="J28" s="3" t="s"/>
       <x:c r="K28" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L28" s="3" t="s"/>
       <x:c r="M28" s="3" t="s"/>
       <x:c r="N28" s="3" t="s"/>
       <x:c r="O28" s="3" t="s"/>
       <x:c r="P28" s="3" t="s"/>
       <x:c r="Q28" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R28" s="1" t="s">
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:18">
       <x:c r="A29" s="10">
-        <x:v>46217</x:v>
-[...1 lines deleted...]
-      <x:c r="B29" s="11" t="s"/>
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B29" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C29" s="10" t="s"/>
       <x:c r="D29" s="11" t="s">
-        <x:v>93</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E29" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F29" s="11" t="s"/>
       <x:c r="G29" s="11" t="s">
-        <x:v>94</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H29" s="11" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="I29" s="11" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I29" s="11" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="J29" s="11" t="s"/>
       <x:c r="K29" s="11" t="s">
-        <x:v>96</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L29" s="11" t="s"/>
       <x:c r="M29" s="11" t="s"/>
       <x:c r="N29" s="11" t="s"/>
       <x:c r="O29" s="11" t="s"/>
       <x:c r="P29" s="11" t="s"/>
       <x:c r="Q29" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R29" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:18">
       <x:c r="A30" s="2">
-        <x:v>46217</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s"/>
       <x:c r="C30" s="2" t="s"/>
       <x:c r="D30" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s"/>
-      <x:c r="G30" s="3" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G30" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H30" s="3" t="s"/>
+      <x:c r="I30" s="3" t="s"/>
       <x:c r="J30" s="3" t="s"/>
       <x:c r="K30" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L30" s="3" t="s"/>
       <x:c r="M30" s="3" t="s"/>
       <x:c r="N30" s="3" t="s"/>
       <x:c r="O30" s="3" t="s"/>
       <x:c r="P30" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q30" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R30" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:18">
       <x:c r="A31" s="10">
-        <x:v>46217</x:v>
-[...1 lines deleted...]
-      <x:c r="B31" s="11" t="s"/>
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B31" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C31" s="10" t="s"/>
       <x:c r="D31" s="11" t="s">
-        <x:v>38</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E31" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="11" t="s"/>
       <x:c r="G31" s="11" t="s">
-        <x:v>101</x:v>
-[...3 lines deleted...]
-      <x:c r="J31" s="11" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H31" s="11" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I31" s="11" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J31" s="11" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="K31" s="11" t="s">
-        <x:v>49</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L31" s="11" t="s"/>
       <x:c r="M31" s="11" t="s"/>
       <x:c r="N31" s="11" t="s"/>
       <x:c r="O31" s="11" t="s"/>
-      <x:c r="P31" s="11" t="s"/>
+      <x:c r="P31" s="11" t="s">
+        <x:v>125</x:v>
+      </x:c>
       <x:c r="Q31" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R31" s="12" t="s">
-        <x:v>38</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:18">
       <x:c r="A32" s="2">
-        <x:v>46217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="s"/>
       <x:c r="C32" s="2" t="s"/>
       <x:c r="D32" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s"/>
       <x:c r="G32" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="I32" s="3" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I32" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="J32" s="3" t="s"/>
       <x:c r="K32" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L32" s="3" t="s"/>
       <x:c r="M32" s="3" t="s"/>
       <x:c r="N32" s="3" t="s"/>
       <x:c r="O32" s="3" t="s"/>
       <x:c r="P32" s="3" t="s"/>
       <x:c r="Q32" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R32" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:18">
       <x:c r="A33" s="10">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B33" s="11" t="s">
-        <x:v>109</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C33" s="10" t="s"/>
       <x:c r="D33" s="11" t="s">
-        <x:v>110</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E33" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="11" t="s"/>
       <x:c r="G33" s="11" t="s">
-        <x:v>111</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H33" s="11" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="I33" s="11" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="I33" s="11" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="J33" s="11" t="s"/>
       <x:c r="K33" s="11" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-      <x:c r="M33" s="11" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="L33" s="11" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="M33" s="11" t="s">
+        <x:v>134</x:v>
+      </x:c>
       <x:c r="N33" s="11" t="s"/>
-      <x:c r="O33" s="11" t="s"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="O33" s="11" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="P33" s="11" t="s"/>
       <x:c r="Q33" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R33" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:18">
       <x:c r="A34" s="2">
-        <x:v>46218</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C34" s="2" t="s"/>
       <x:c r="D34" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s"/>
       <x:c r="G34" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J34" s="3" t="s"/>
       <x:c r="K34" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L34" s="3" t="s"/>
       <x:c r="M34" s="3" t="s"/>
       <x:c r="N34" s="3" t="s"/>
       <x:c r="O34" s="3" t="s"/>
       <x:c r="P34" s="3" t="s"/>
       <x:c r="Q34" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R34" s="1" t="s">
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:18">
       <x:c r="A35" s="10">
-        <x:v>46218</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B35" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C35" s="10" t="s"/>
       <x:c r="D35" s="11" t="s">
-        <x:v>117</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E35" s="11" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F35" s="11" t="s"/>
       <x:c r="G35" s="11" t="s">
-        <x:v>119</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H35" s="11" t="s">
-        <x:v>120</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I35" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J35" s="11" t="s"/>
       <x:c r="K35" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L35" s="11" t="s"/>
       <x:c r="M35" s="11" t="s"/>
       <x:c r="N35" s="11" t="s"/>
       <x:c r="O35" s="11" t="s"/>
       <x:c r="P35" s="11" t="s"/>
       <x:c r="Q35" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R35" s="12" t="s">
-        <x:v>123</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:18">
       <x:c r="A36" s="2">
-        <x:v>46218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B36" s="3" t="s"/>
       <x:c r="C36" s="2" t="s"/>
       <x:c r="D36" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s"/>
       <x:c r="G36" s="3" t="s">
-        <x:v>125</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H36" s="3" t="s"/>
+      <x:c r="I36" s="3" t="s"/>
       <x:c r="J36" s="3" t="s"/>
       <x:c r="K36" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L36" s="3" t="s"/>
       <x:c r="M36" s="3" t="s"/>
       <x:c r="N36" s="3" t="s"/>
       <x:c r="O36" s="3" t="s"/>
       <x:c r="P36" s="3" t="s"/>
       <x:c r="Q36" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R36" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:18">
       <x:c r="A37" s="10">
-        <x:v>46218</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B37" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C37" s="10" t="s"/>
       <x:c r="D37" s="11" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E37" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F37" s="11" t="s"/>
       <x:c r="G37" s="11" t="s">
-        <x:v>128</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H37" s="11" t="s"/>
+      <x:c r="I37" s="11" t="s"/>
+      <x:c r="J37" s="11" t="s"/>
       <x:c r="K37" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L37" s="11" t="s"/>
       <x:c r="M37" s="11" t="s"/>
       <x:c r="N37" s="11" t="s"/>
       <x:c r="O37" s="11" t="s"/>
       <x:c r="P37" s="11" t="s"/>
       <x:c r="Q37" s="11" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="R37" s="12" t="s"/>
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="R37" s="12" t="s">
+        <x:v>108</x:v>
+      </x:c>
     </x:row>
     <x:row r="38" spans="1:18">
       <x:c r="A38" s="2">
-        <x:v>46218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B38" s="3" t="s"/>
       <x:c r="C38" s="2" t="s"/>
       <x:c r="D38" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s"/>
       <x:c r="G38" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J38" s="3" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="K38" s="3" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="K38" s="3" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="L38" s="3" t="s"/>
       <x:c r="M38" s="3" t="s"/>
       <x:c r="N38" s="3" t="s"/>
       <x:c r="O38" s="3" t="s"/>
       <x:c r="P38" s="3" t="s"/>
       <x:c r="Q38" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R38" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:18">
       <x:c r="A39" s="10">
-        <x:v>46218</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B39" s="11" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C39" s="10" t="s"/>
       <x:c r="D39" s="11" t="s">
-        <x:v>134</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E39" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="11" t="s"/>
       <x:c r="G39" s="11" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-      <x:c r="I39" s="11" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H39" s="11" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="I39" s="11" t="s">
+        <x:v>157</x:v>
+      </x:c>
       <x:c r="J39" s="11" t="s"/>
       <x:c r="K39" s="11" t="s">
-        <x:v>136</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="L39" s="11" t="s">
-        <x:v>137</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="M39" s="11" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="N39" s="11" t="s"/>
       <x:c r="O39" s="11" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P39" s="11" t="s"/>
       <x:c r="Q39" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R39" s="12" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:18">
       <x:c r="A40" s="2">
-        <x:v>46219</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s"/>
       <x:c r="D40" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s"/>
       <x:c r="G40" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J40" s="3" t="s"/>
       <x:c r="K40" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L40" s="3" t="s"/>
       <x:c r="M40" s="3" t="s"/>
       <x:c r="N40" s="3" t="s"/>
       <x:c r="O40" s="3" t="s"/>
       <x:c r="P40" s="3" t="s"/>
       <x:c r="Q40" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R40" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:18">
       <x:c r="A41" s="10">
-        <x:v>46219</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B41" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C41" s="10" t="s"/>
       <x:c r="D41" s="11" t="s">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E41" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="11" t="s"/>
       <x:c r="G41" s="11" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H41" s="11" t="s">
-        <x:v>150</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I41" s="11" t="s"/>
+      <x:c r="J41" s="11" t="s"/>
       <x:c r="K41" s="11" t="s">
-        <x:v>153</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="L41" s="11" t="s"/>
       <x:c r="M41" s="11" t="s"/>
       <x:c r="N41" s="11" t="s"/>
       <x:c r="O41" s="11" t="s"/>
       <x:c r="P41" s="11" t="s"/>
       <x:c r="Q41" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R41" s="12" t="s">
-        <x:v>69</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:18">
       <x:c r="A42" s="2">
-        <x:v>46220</x:v>
-[...1 lines deleted...]
-      <x:c r="B42" s="3" t="s"/>
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B42" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C42" s="2" t="s"/>
       <x:c r="D42" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s"/>
       <x:c r="G42" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="J42" s="3" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J42" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K42" s="3" t="s">
-        <x:v>158</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="L42" s="3" t="s"/>
+      <x:c r="M42" s="3" t="s"/>
       <x:c r="N42" s="3" t="s"/>
-      <x:c r="O42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O42" s="3" t="s"/>
       <x:c r="P42" s="3" t="s"/>
       <x:c r="Q42" s="3" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-        <x:v>134</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:18">
       <x:c r="A43" s="10">
-        <x:v>46220</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B43" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C43" s="10" t="s"/>
       <x:c r="D43" s="11" t="s">
-        <x:v>162</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E43" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="11" t="s"/>
-      <x:c r="G43" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G43" s="11" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H43" s="11" t="s"/>
+      <x:c r="I43" s="11" t="s"/>
       <x:c r="J43" s="11" t="s"/>
       <x:c r="K43" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L43" s="11" t="s"/>
       <x:c r="M43" s="11" t="s"/>
       <x:c r="N43" s="11" t="s"/>
       <x:c r="O43" s="11" t="s"/>
       <x:c r="P43" s="11" t="s"/>
       <x:c r="Q43" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R43" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:18">
       <x:c r="A44" s="2">
-        <x:v>46220</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C44" s="2" t="s"/>
       <x:c r="D44" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s"/>
       <x:c r="G44" s="3" t="s">
-        <x:v>164</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H44" s="3" t="s"/>
+      <x:c r="I44" s="3" t="s"/>
+      <x:c r="J44" s="3" t="s"/>
       <x:c r="K44" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L44" s="3" t="s"/>
       <x:c r="M44" s="3" t="s"/>
       <x:c r="N44" s="3" t="s"/>
       <x:c r="O44" s="3" t="s"/>
-      <x:c r="P44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P44" s="3" t="s"/>
       <x:c r="Q44" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R44" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:18">
       <x:c r="A45" s="10">
-        <x:v>46220</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B45" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C45" s="10" t="s"/>
       <x:c r="D45" s="11" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E45" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F45" s="11" t="s"/>
       <x:c r="G45" s="11" t="s">
-        <x:v>171</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H45" s="11" t="s"/>
       <x:c r="I45" s="11" t="s">
-        <x:v>173</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J45" s="11" t="s"/>
       <x:c r="K45" s="11" t="s">
-        <x:v>174</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="L45" s="11" t="s"/>
+      <x:c r="M45" s="11" t="s"/>
       <x:c r="N45" s="11" t="s"/>
-      <x:c r="O45" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O45" s="11" t="s"/>
       <x:c r="P45" s="11" t="s"/>
       <x:c r="Q45" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R45" s="12" t="s">
-        <x:v>134</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:18">
       <x:c r="A46" s="2">
-        <x:v>46224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B46" s="3" t="s"/>
       <x:c r="C46" s="2" t="s"/>
       <x:c r="D46" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s"/>
       <x:c r="G46" s="3" t="s">
-        <x:v>176</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H46" s="3" t="s"/>
+      <x:c r="I46" s="3" t="s"/>
       <x:c r="J46" s="3" t="s"/>
       <x:c r="K46" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L46" s="3" t="s"/>
       <x:c r="M46" s="3" t="s"/>
       <x:c r="N46" s="3" t="s"/>
       <x:c r="O46" s="3" t="s"/>
-      <x:c r="P46" s="3" t="s"/>
+      <x:c r="P46" s="3" t="s">
+        <x:v>184</x:v>
+      </x:c>
       <x:c r="Q46" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R46" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:18">
       <x:c r="A47" s="10">
-        <x:v>46224</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B47" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C47" s="10" t="s"/>
       <x:c r="D47" s="11" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E47" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F47" s="11" t="s"/>
       <x:c r="G47" s="11" t="s">
-        <x:v>116</x:v>
-[...3 lines deleted...]
-      <x:c r="J47" s="11" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H47" s="11" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I47" s="11" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J47" s="11" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K47" s="11" t="s">
-        <x:v>182</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L47" s="11" t="s"/>
       <x:c r="M47" s="11" t="s"/>
       <x:c r="N47" s="11" t="s"/>
       <x:c r="O47" s="11" t="s"/>
       <x:c r="P47" s="11" t="s"/>
       <x:c r="Q47" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R47" s="12" t="s"/>
     </x:row>
     <x:row r="48" spans="1:18">
       <x:c r="A48" s="2">
-        <x:v>46226</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C48" s="2" t="s"/>
       <x:c r="D48" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s"/>
       <x:c r="G48" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>185</x:v>
-[...1 lines deleted...]
-      <x:c r="I48" s="3" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I48" s="3" t="s">
+        <x:v>189</x:v>
+      </x:c>
       <x:c r="J48" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K48" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L48" s="3" t="s"/>
       <x:c r="M48" s="3" t="s"/>
       <x:c r="N48" s="3" t="s"/>
       <x:c r="O48" s="3" t="s"/>
       <x:c r="P48" s="3" t="s"/>
       <x:c r="Q48" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R48" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:18">
       <x:c r="A49" s="10">
-        <x:v>46227</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B49" s="11" t="s"/>
       <x:c r="C49" s="10" t="s"/>
       <x:c r="D49" s="11" t="s">
-        <x:v>188</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E49" s="11" t="s">
-        <x:v>189</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F49" s="11" t="s"/>
       <x:c r="G49" s="11" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="H49" s="11" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="I49" s="11" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="H49" s="11" t="s"/>
+      <x:c r="I49" s="11" t="s"/>
+      <x:c r="J49" s="11" t="s"/>
       <x:c r="K49" s="11" t="s">
-        <x:v>194</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L49" s="11" t="s"/>
       <x:c r="M49" s="11" t="s"/>
       <x:c r="N49" s="11" t="s"/>
       <x:c r="O49" s="11" t="s"/>
-      <x:c r="P49" s="11" t="s"/>
+      <x:c r="P49" s="11" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="Q49" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R49" s="12" t="s">
-        <x:v>195</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:18">
       <x:c r="A50" s="2">
-        <x:v>46230</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C50" s="2" t="s"/>
       <x:c r="D50" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s"/>
       <x:c r="G50" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="J50" s="3" t="s"/>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J50" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="K50" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L50" s="3" t="s"/>
       <x:c r="M50" s="3" t="s"/>
       <x:c r="N50" s="3" t="s"/>
       <x:c r="O50" s="3" t="s"/>
       <x:c r="P50" s="3" t="s"/>
       <x:c r="Q50" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R50" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:18">
       <x:c r="A51" s="10">
-        <x:v>46231</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B51" s="11" t="s">
-        <x:v>102</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C51" s="10" t="s"/>
       <x:c r="D51" s="11" t="s">
-        <x:v>148</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E51" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F51" s="11" t="s"/>
       <x:c r="G51" s="11" t="s">
-        <x:v>198</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H51" s="11" t="s"/>
       <x:c r="I51" s="11" t="s">
-        <x:v>200</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J51" s="11" t="s"/>
       <x:c r="K51" s="11" t="s">
-        <x:v>201</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L51" s="11" t="s"/>
       <x:c r="M51" s="11" t="s"/>
       <x:c r="N51" s="11" t="s"/>
       <x:c r="O51" s="11" t="s"/>
       <x:c r="P51" s="11" t="s"/>
       <x:c r="Q51" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R51" s="12" t="s">
-        <x:v>69</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:18">
       <x:c r="A52" s="2">
-        <x:v>46231</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C52" s="2" t="s"/>
       <x:c r="D52" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s"/>
       <x:c r="G52" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>199</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I52" s="3" t="s"/>
       <x:c r="J52" s="3" t="s"/>
       <x:c r="K52" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L52" s="3" t="s"/>
       <x:c r="M52" s="3" t="s"/>
       <x:c r="N52" s="3" t="s"/>
       <x:c r="O52" s="3" t="s"/>
       <x:c r="P52" s="3" t="s"/>
       <x:c r="Q52" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R52" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:18">
       <x:c r="A53" s="10">
-        <x:v>46231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B53" s="11" t="s"/>
       <x:c r="C53" s="10" t="s"/>
       <x:c r="D53" s="11" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E53" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="11" t="s"/>
-      <x:c r="G53" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G53" s="11" t="s"/>
       <x:c r="H53" s="11" t="s">
-        <x:v>199</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I53" s="11" t="s">
-        <x:v>200</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J53" s="11" t="s"/>
       <x:c r="K53" s="11" t="s">
-        <x:v>201</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L53" s="11" t="s"/>
       <x:c r="M53" s="11" t="s"/>
       <x:c r="N53" s="11" t="s"/>
       <x:c r="O53" s="11" t="s"/>
       <x:c r="P53" s="11" t="s"/>
       <x:c r="Q53" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R53" s="12" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:18">
       <x:c r="A54" s="2">
-        <x:v>46233</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C54" s="2" t="s"/>
       <x:c r="D54" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s"/>
       <x:c r="G54" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J54" s="3" t="s"/>
       <x:c r="K54" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L54" s="3" t="s"/>
       <x:c r="M54" s="3" t="s"/>
       <x:c r="N54" s="3" t="s"/>
       <x:c r="O54" s="3" t="s"/>
       <x:c r="P54" s="3" t="s"/>
       <x:c r="Q54" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R54" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:18">
       <x:c r="A55" s="10">
-        <x:v>46233</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B55" s="11" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C55" s="10" t="s"/>
       <x:c r="D55" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E55" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F55" s="11" t="s"/>
       <x:c r="G55" s="11" t="s">
-        <x:v>210</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H55" s="11" t="s">
-        <x:v>211</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I55" s="11" t="s">
-        <x:v>212</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J55" s="11" t="s"/>
       <x:c r="K55" s="11" t="s">
-        <x:v>213</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L55" s="11" t="s"/>
+      <x:c r="M55" s="11" t="s"/>
       <x:c r="N55" s="11" t="s"/>
-      <x:c r="O55" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O55" s="11" t="s"/>
       <x:c r="P55" s="11" t="s"/>
       <x:c r="Q55" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R55" s="12" t="s">
-        <x:v>134</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:18">
       <x:c r="A56" s="2">
-        <x:v>46234</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s"/>
       <x:c r="C56" s="2" t="s"/>
       <x:c r="D56" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s"/>
       <x:c r="G56" s="3" t="s">
-        <x:v>217</x:v>
-[...10 lines deleted...]
-      <x:c r="K56" s="3" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H56" s="3" t="s"/>
+      <x:c r="I56" s="3" t="s"/>
+      <x:c r="J56" s="3" t="s"/>
+      <x:c r="K56" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
       <x:c r="L56" s="3" t="s"/>
       <x:c r="M56" s="3" t="s"/>
       <x:c r="N56" s="3" t="s"/>
       <x:c r="O56" s="3" t="s"/>
-      <x:c r="P56" s="3" t="s"/>
+      <x:c r="P56" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
       <x:c r="Q56" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R56" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:18">
       <x:c r="A57" s="10">
-        <x:v>46234</x:v>
-[...1 lines deleted...]
-      <x:c r="B57" s="11" t="s"/>
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B57" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C57" s="10" t="s"/>
       <x:c r="D57" s="11" t="s">
-        <x:v>219</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E57" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="11" t="s"/>
-      <x:c r="G57" s="11" t="s"/>
+      <x:c r="G57" s="11" t="s">
+        <x:v>202</x:v>
+      </x:c>
       <x:c r="H57" s="11" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I57" s="11" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="J57" s="11" t="s"/>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J57" s="11" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="K57" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L57" s="11" t="s"/>
       <x:c r="M57" s="11" t="s"/>
       <x:c r="N57" s="11" t="s"/>
       <x:c r="O57" s="11" t="s"/>
-      <x:c r="P57" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P57" s="11" t="s"/>
       <x:c r="Q57" s="11" t="s">
-        <x:v>99</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R57" s="12" t="s">
-        <x:v>100</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:18">
       <x:c r="A58" s="2">
-        <x:v>46234</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C58" s="2" t="s"/>
       <x:c r="D58" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s"/>
       <x:c r="G58" s="3" t="s">
-        <x:v>222</x:v>
-[...3 lines deleted...]
-      <x:c r="J58" s="3" t="s"/>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H58" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I58" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J58" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="K58" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L58" s="3" t="s"/>
       <x:c r="M58" s="3" t="s"/>
       <x:c r="N58" s="3" t="s"/>
       <x:c r="O58" s="3" t="s"/>
       <x:c r="P58" s="3" t="s"/>
       <x:c r="Q58" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R58" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:18">
       <x:c r="A59" s="10">
-        <x:v>46234</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B59" s="11" t="s"/>
       <x:c r="C59" s="10" t="s"/>
       <x:c r="D59" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E59" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F59" s="11" t="s"/>
       <x:c r="G59" s="11" t="s">
-        <x:v>54</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H59" s="11" t="s"/>
+      <x:c r="I59" s="11" t="s"/>
+      <x:c r="J59" s="11" t="s"/>
       <x:c r="K59" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L59" s="11" t="s"/>
       <x:c r="M59" s="11" t="s"/>
       <x:c r="N59" s="11" t="s"/>
       <x:c r="O59" s="11" t="s"/>
-      <x:c r="P59" s="11" t="s"/>
+      <x:c r="P59" s="11" t="s">
+        <x:v>207</x:v>
+      </x:c>
       <x:c r="Q59" s="11" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="R59" s="12" t="s"/>
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="R59" s="12" t="s">
+        <x:v>208</x:v>
+      </x:c>
     </x:row>
     <x:row r="60" spans="1:18">
       <x:c r="A60" s="2">
-        <x:v>46234</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B60" s="3" t="s"/>
       <x:c r="C60" s="2" t="s"/>
       <x:c r="D60" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s"/>
       <x:c r="G60" s="3" t="s">
-        <x:v>225</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H60" s="3" t="s"/>
+      <x:c r="I60" s="3" t="s"/>
       <x:c r="J60" s="3" t="s"/>
       <x:c r="K60" s="3" t="s">
-        <x:v>228</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="L60" s="3" t="s"/>
+      <x:c r="M60" s="3" t="s"/>
       <x:c r="N60" s="3" t="s"/>
-      <x:c r="O60" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="P60" s="3" t="s"/>
+      <x:c r="O60" s="3" t="s"/>
+      <x:c r="P60" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
       <x:c r="Q60" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R60" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:18">
       <x:c r="A61" s="10">
-        <x:v>46238</x:v>
-[...1 lines deleted...]
-      <x:c r="B61" s="11" t="s"/>
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B61" s="11" t="s">
+        <x:v>178</x:v>
+      </x:c>
       <x:c r="C61" s="10" t="s"/>
       <x:c r="D61" s="11" t="s">
-        <x:v>97</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E61" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="11" t="s"/>
-      <x:c r="G61" s="11" t="s"/>
+      <x:c r="G61" s="11" t="s">
+        <x:v>211</x:v>
+      </x:c>
       <x:c r="H61" s="11" t="s">
-        <x:v>80</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I61" s="11" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="J61" s="11" t="s"/>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J61" s="11" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="K61" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L61" s="11" t="s"/>
       <x:c r="M61" s="11" t="s"/>
       <x:c r="N61" s="11" t="s"/>
       <x:c r="O61" s="11" t="s"/>
-      <x:c r="P61" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P61" s="11" t="s"/>
       <x:c r="Q61" s="11" t="s">
-        <x:v>99</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R61" s="12" t="s">
-        <x:v>100</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:18">
       <x:c r="A62" s="2">
-        <x:v>46238</x:v>
-[...1 lines deleted...]
-      <x:c r="B62" s="3" t="s"/>
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B62" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C62" s="2" t="s"/>
       <x:c r="D62" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s"/>
-      <x:c r="G62" s="3" t="s"/>
+      <x:c r="G62" s="3" t="s">
+        <x:v>213</x:v>
+      </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J62" s="3" t="s"/>
       <x:c r="K62" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L62" s="3" t="s"/>
       <x:c r="M62" s="3" t="s"/>
       <x:c r="N62" s="3" t="s"/>
       <x:c r="O62" s="3" t="s"/>
-      <x:c r="P62" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P62" s="3" t="s"/>
       <x:c r="Q62" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R62" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:18">
       <x:c r="A63" s="10">
-        <x:v>46238</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B63" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C63" s="10" t="s"/>
       <x:c r="D63" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E63" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F63" s="11" t="s"/>
       <x:c r="G63" s="11" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H63" s="11" t="s"/>
       <x:c r="I63" s="11" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="J63" s="11" t="s"/>
       <x:c r="K63" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L63" s="11" t="s"/>
       <x:c r="M63" s="11" t="s"/>
       <x:c r="N63" s="11" t="s"/>
       <x:c r="O63" s="11" t="s"/>
       <x:c r="P63" s="11" t="s"/>
       <x:c r="Q63" s="11" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="R63" s="12" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R63" s="12" t="s">
+        <x:v>182</x:v>
+      </x:c>
     </x:row>
     <x:row r="64" spans="1:18">
       <x:c r="A64" s="2">
-        <x:v>46238</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46294</x:v>
+      </x:c>
+      <x:c r="B64" s="3" t="s"/>
       <x:c r="C64" s="2" t="s"/>
       <x:c r="D64" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s"/>
       <x:c r="G64" s="3" t="s">
-        <x:v>231</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H64" s="3" t="s"/>
+      <x:c r="I64" s="3" t="s"/>
       <x:c r="J64" s="3" t="s"/>
       <x:c r="K64" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L64" s="3" t="s"/>
       <x:c r="M64" s="3" t="s"/>
       <x:c r="N64" s="3" t="s"/>
       <x:c r="O64" s="3" t="s"/>
-      <x:c r="P64" s="3" t="s"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="P64" s="3" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="Q64" s="3" t="s"/>
       <x:c r="R64" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:18">
       <x:c r="A65" s="10">
-        <x:v>46240</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B65" s="11" t="s"/>
       <x:c r="C65" s="10" t="s"/>
       <x:c r="D65" s="11" t="s">
-        <x:v>175</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E65" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F65" s="11" t="s"/>
       <x:c r="G65" s="11" t="s">
-        <x:v>232</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H65" s="11" t="s">
-        <x:v>177</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I65" s="11" t="s">
-        <x:v>178</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J65" s="11" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="K65" s="11" t="s"/>
       <x:c r="L65" s="11" t="s"/>
       <x:c r="M65" s="11" t="s"/>
       <x:c r="N65" s="11" t="s"/>
       <x:c r="O65" s="11" t="s"/>
       <x:c r="P65" s="11" t="s"/>
       <x:c r="Q65" s="11" t="s">
-        <x:v>147</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R65" s="12" t="s">
-        <x:v>180</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:18">
       <x:c r="A66" s="2">
-        <x:v>46240</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B66" s="3" t="s"/>
       <x:c r="C66" s="2" t="s"/>
       <x:c r="D66" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s"/>
       <x:c r="G66" s="3" t="s">
-        <x:v>234</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H66" s="3" t="s"/>
+      <x:c r="I66" s="3" t="s"/>
       <x:c r="J66" s="3" t="s"/>
       <x:c r="K66" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L66" s="3" t="s"/>
       <x:c r="M66" s="3" t="s"/>
       <x:c r="N66" s="3" t="s"/>
       <x:c r="O66" s="3" t="s"/>
       <x:c r="P66" s="3" t="s"/>
       <x:c r="Q66" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R66" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:18">
       <x:c r="A67" s="10">
-        <x:v>46240</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B67" s="11" t="s"/>
       <x:c r="C67" s="10" t="s"/>
       <x:c r="D67" s="11" t="s">
-        <x:v>238</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E67" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F67" s="11" t="s"/>
       <x:c r="G67" s="11" t="s">
-        <x:v>239</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H67" s="11" t="s">
-        <x:v>207</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I67" s="11" t="s">
-        <x:v>200</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J67" s="11" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="K67" s="11" t="s"/>
       <x:c r="L67" s="11" t="s"/>
       <x:c r="M67" s="11" t="s"/>
       <x:c r="N67" s="11" t="s"/>
       <x:c r="O67" s="11" t="s"/>
       <x:c r="P67" s="11" t="s"/>
       <x:c r="Q67" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R67" s="12" t="s">
-        <x:v>203</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:18">
       <x:c r="A68" s="2">
-        <x:v>46240</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>51</x:v>
-[...1 lines deleted...]
-      <x:c r="C68" s="2" t="s"/>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C68" s="2">
+        <x:v>45658</x:v>
+      </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s"/>
       <x:c r="G68" s="3" t="s">
-        <x:v>240</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H68" s="3" t="s"/>
+      <x:c r="I68" s="3" t="s"/>
       <x:c r="J68" s="3" t="s"/>
       <x:c r="K68" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L68" s="3" t="s"/>
       <x:c r="M68" s="3" t="s"/>
       <x:c r="N68" s="3" t="s"/>
       <x:c r="O68" s="3" t="s"/>
       <x:c r="P68" s="3" t="s"/>
       <x:c r="Q68" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R68" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:18">
       <x:c r="A69" s="10">
-        <x:v>46240</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B69" s="11" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C69" s="10" t="s"/>
       <x:c r="D69" s="11" t="s">
-        <x:v>241</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E69" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F69" s="11" t="s"/>
       <x:c r="G69" s="11" t="s">
-        <x:v>242</x:v>
-[...3 lines deleted...]
-      <x:c r="J69" s="11" t="s"/>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H69" s="11" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I69" s="11" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J69" s="11" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K69" s="11" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="L69" s="11" t="s"/>
       <x:c r="M69" s="11" t="s"/>
-      <x:c r="N69" s="11" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="N69" s="11" t="s"/>
+      <x:c r="O69" s="11" t="s"/>
       <x:c r="P69" s="11" t="s"/>
       <x:c r="Q69" s="11" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R69" s="12" t="s"/>
     </x:row>
     <x:row r="70" spans="1:18">
       <x:c r="A70" s="2">
-        <x:v>46241</x:v>
-[...1 lines deleted...]
-      <x:c r="B70" s="3" t="s"/>
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B70" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C70" s="2" t="s"/>
       <x:c r="D70" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s"/>
       <x:c r="G70" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s"/>
       <x:c r="I70" s="3" t="s"/>
       <x:c r="J70" s="3" t="s"/>
       <x:c r="K70" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L70" s="3" t="s"/>
       <x:c r="M70" s="3" t="s"/>
       <x:c r="N70" s="3" t="s"/>
       <x:c r="O70" s="3" t="s"/>
       <x:c r="P70" s="3" t="s"/>
       <x:c r="Q70" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R70" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:18">
       <x:c r="A71" s="10">
-        <x:v>46241</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B71" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C71" s="10" t="s"/>
       <x:c r="D71" s="11" t="s">
-        <x:v>244</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E71" s="11" t="s">
-        <x:v>189</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="11" t="s"/>
       <x:c r="G71" s="11" t="s">
-        <x:v>245</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H71" s="11" t="s"/>
+      <x:c r="I71" s="11" t="s"/>
       <x:c r="J71" s="11" t="s"/>
       <x:c r="K71" s="11" t="s">
-        <x:v>122</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="L71" s="11" t="s"/>
+      <x:c r="M71" s="11" t="s"/>
       <x:c r="N71" s="11" t="s"/>
-      <x:c r="O71" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O71" s="11" t="s"/>
       <x:c r="P71" s="11" t="s"/>
       <x:c r="Q71" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R71" s="12" t="s">
-        <x:v>248</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:18">
       <x:c r="A72" s="2">
-        <x:v>46243</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C72" s="2" t="s"/>
       <x:c r="D72" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s"/>
       <x:c r="G72" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>200</x:v>
-[...1 lines deleted...]
-      <x:c r="J72" s="3" t="s"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J72" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="K72" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L72" s="3" t="s"/>
       <x:c r="M72" s="3" t="s"/>
       <x:c r="N72" s="3" t="s"/>
       <x:c r="O72" s="3" t="s"/>
       <x:c r="P72" s="3" t="s"/>
       <x:c r="Q72" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R72" s="1" t="s">
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:18">
       <x:c r="A73" s="10">
-        <x:v>46244</x:v>
-[...1 lines deleted...]
-      <x:c r="B73" s="11" t="s"/>
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="B73" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C73" s="10" t="s"/>
       <x:c r="D73" s="11" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E73" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F73" s="11" t="s"/>
       <x:c r="G73" s="11" t="s">
-        <x:v>250</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H73" s="11" t="s"/>
+      <x:c r="I73" s="11" t="s"/>
       <x:c r="J73" s="11" t="s"/>
       <x:c r="K73" s="11" t="s">
-        <x:v>252</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L73" s="11" t="s"/>
       <x:c r="M73" s="11" t="s"/>
       <x:c r="N73" s="11" t="s"/>
       <x:c r="O73" s="11" t="s"/>
-      <x:c r="P73" s="11" t="s"/>
+      <x:c r="P73" s="11" t="s">
+        <x:v>236</x:v>
+      </x:c>
       <x:c r="Q73" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R73" s="12" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:18">
       <x:c r="A74" s="2">
-        <x:v>46244</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C74" s="2" t="s"/>
       <x:c r="D74" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s"/>
       <x:c r="G74" s="3" t="s">
-        <x:v>254</x:v>
-[...3 lines deleted...]
-      <x:c r="J74" s="3" t="s"/>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H74" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I74" s="3" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J74" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="K74" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L74" s="3" t="s"/>
       <x:c r="M74" s="3" t="s"/>
       <x:c r="N74" s="3" t="s"/>
       <x:c r="O74" s="3" t="s"/>
       <x:c r="P74" s="3" t="s"/>
       <x:c r="Q74" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R74" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:18">
       <x:c r="A75" s="10">
-        <x:v>46245</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="B75" s="11" t="s"/>
       <x:c r="C75" s="10" t="s"/>
       <x:c r="D75" s="11" t="s">
-        <x:v>255</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E75" s="11" t="s">
-        <x:v>189</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F75" s="11" t="s"/>
       <x:c r="G75" s="11" t="s">
-        <x:v>256</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H75" s="11" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I75" s="11" t="s">
-        <x:v>200</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J75" s="11" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K75" s="11" t="s"/>
       <x:c r="L75" s="11" t="s"/>
       <x:c r="M75" s="11" t="s"/>
       <x:c r="N75" s="11" t="s"/>
       <x:c r="O75" s="11" t="s"/>
       <x:c r="P75" s="11" t="s"/>
       <x:c r="Q75" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R75" s="12" t="s">
-        <x:v>237</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:18">
       <x:c r="A76" s="2">
-        <x:v>46245</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C76" s="2" t="s"/>
       <x:c r="D76" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s"/>
       <x:c r="G76" s="3" t="s">
-        <x:v>257</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H76" s="3" t="s"/>
+      <x:c r="I76" s="3" t="s"/>
       <x:c r="J76" s="3" t="s"/>
       <x:c r="K76" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L76" s="3" t="s"/>
       <x:c r="M76" s="3" t="s"/>
       <x:c r="N76" s="3" t="s"/>
       <x:c r="O76" s="3" t="s"/>
-      <x:c r="P76" s="3" t="s"/>
+      <x:c r="P76" s="3" t="s">
+        <x:v>242</x:v>
+      </x:c>
       <x:c r="Q76" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R76" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:18">
       <x:c r="A77" s="10">
-        <x:v>46246</x:v>
-[...1 lines deleted...]
-      <x:c r="B77" s="11" t="s"/>
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="B77" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C77" s="10" t="s"/>
       <x:c r="D77" s="11" t="s">
-        <x:v>219</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E77" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F77" s="11" t="s"/>
-      <x:c r="G77" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G77" s="11" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H77" s="11" t="s"/>
+      <x:c r="I77" s="11" t="s"/>
       <x:c r="J77" s="11" t="s"/>
       <x:c r="K77" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L77" s="11" t="s"/>
       <x:c r="M77" s="11" t="s"/>
       <x:c r="N77" s="11" t="s"/>
       <x:c r="O77" s="11" t="s"/>
       <x:c r="P77" s="11" t="s">
-        <x:v>258</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q77" s="11" t="s">
-        <x:v>99</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R77" s="12" t="s">
-        <x:v>100</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:18">
       <x:c r="A78" s="2">
-        <x:v>46246</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C78" s="2" t="s"/>
       <x:c r="D78" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s"/>
       <x:c r="G78" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>200</x:v>
-[...1 lines deleted...]
-      <x:c r="J78" s="3" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J78" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K78" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L78" s="3" t="s"/>
       <x:c r="M78" s="3" t="s"/>
       <x:c r="N78" s="3" t="s"/>
       <x:c r="O78" s="3" t="s"/>
       <x:c r="P78" s="3" t="s"/>
       <x:c r="Q78" s="3" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>237</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:18">
       <x:c r="A79" s="10">
-        <x:v>46247</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B79" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C79" s="10" t="s"/>
       <x:c r="D79" s="11" t="s">
-        <x:v>175</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E79" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="11" t="s"/>
-      <x:c r="G79" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G79" s="11" t="s"/>
       <x:c r="H79" s="11" t="s">
-        <x:v>177</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I79" s="11" t="s">
-        <x:v>178</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J79" s="11" t="s"/>
       <x:c r="K79" s="11" t="s">
-        <x:v>179</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L79" s="11" t="s"/>
       <x:c r="M79" s="11" t="s"/>
       <x:c r="N79" s="11" t="s"/>
       <x:c r="O79" s="11" t="s"/>
       <x:c r="P79" s="11" t="s"/>
       <x:c r="Q79" s="11" t="s">
-        <x:v>147</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R79" s="12" t="s">
-        <x:v>180</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:18">
       <x:c r="A80" s="2">
-        <x:v>46248</x:v>
-[...1 lines deleted...]
-      <x:c r="B80" s="3" t="s"/>
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="B80" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C80" s="2" t="s"/>
       <x:c r="D80" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s"/>
       <x:c r="G80" s="3" t="s">
-        <x:v>262</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s"/>
+      <x:c r="I80" s="3" t="s"/>
+      <x:c r="J80" s="3" t="s"/>
       <x:c r="K80" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L80" s="3" t="s"/>
       <x:c r="M80" s="3" t="s"/>
       <x:c r="N80" s="3" t="s"/>
       <x:c r="O80" s="3" t="s"/>
       <x:c r="P80" s="3" t="s"/>
       <x:c r="Q80" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R80" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:18">
       <x:c r="A81" s="10">
-        <x:v>46248</x:v>
-[...1 lines deleted...]
-      <x:c r="B81" s="11" t="s"/>
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="B81" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C81" s="10" t="s"/>
       <x:c r="D81" s="11" t="s">
-        <x:v>268</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E81" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="11" t="s"/>
-      <x:c r="G81" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G81" s="11" t="s"/>
       <x:c r="H81" s="11" t="s">
-        <x:v>270</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I81" s="11" t="s">
-        <x:v>271</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J81" s="11" t="s"/>
       <x:c r="K81" s="11" t="s">
-        <x:v>272</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L81" s="11" t="s"/>
       <x:c r="M81" s="11" t="s"/>
       <x:c r="N81" s="11" t="s"/>
       <x:c r="O81" s="11" t="s"/>
       <x:c r="P81" s="11" t="s"/>
-      <x:c r="Q81" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q81" s="11" t="s"/>
       <x:c r="R81" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:18">
       <x:c r="A82" s="2">
-        <x:v>46248</x:v>
-[...1 lines deleted...]
-      <x:c r="B82" s="3" t="s"/>
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="B82" s="3" t="s">
+        <x:v>178</x:v>
+      </x:c>
       <x:c r="C82" s="2" t="s"/>
       <x:c r="D82" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s"/>
       <x:c r="G82" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>271</x:v>
-[...1 lines deleted...]
-      <x:c r="J82" s="3" t="s"/>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J82" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="K82" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L82" s="3" t="s"/>
       <x:c r="M82" s="3" t="s"/>
       <x:c r="N82" s="3" t="s"/>
       <x:c r="O82" s="3" t="s"/>
       <x:c r="P82" s="3" t="s"/>
       <x:c r="Q82" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R82" s="1" t="s">
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:18">
       <x:c r="A83" s="10">
-        <x:v>46248</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B83" s="11" t="s"/>
       <x:c r="C83" s="10" t="s"/>
       <x:c r="D83" s="11" t="s">
-        <x:v>268</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E83" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="11" t="s"/>
       <x:c r="G83" s="11" t="s">
-        <x:v>274</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H83" s="11" t="s">
-        <x:v>270</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I83" s="11" t="s">
-        <x:v>271</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J83" s="11" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K83" s="11" t="s"/>
       <x:c r="L83" s="11" t="s"/>
       <x:c r="M83" s="11" t="s"/>
       <x:c r="N83" s="11" t="s"/>
       <x:c r="O83" s="11" t="s"/>
       <x:c r="P83" s="11" t="s"/>
       <x:c r="Q83" s="11" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="R83" s="12" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R83" s="12" t="s">
+        <x:v>251</x:v>
+      </x:c>
     </x:row>
     <x:row r="84" spans="1:18">
       <x:c r="A84" s="2">
-        <x:v>46248</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C84" s="2" t="s"/>
       <x:c r="D84" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s"/>
-      <x:c r="G84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G84" s="3" t="s"/>
       <x:c r="H84" s="3" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="I84" s="3" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I84" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="J84" s="3" t="s"/>
       <x:c r="K84" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L84" s="3" t="s"/>
       <x:c r="M84" s="3" t="s"/>
       <x:c r="N84" s="3" t="s"/>
       <x:c r="O84" s="3" t="s"/>
       <x:c r="P84" s="3" t="s"/>
       <x:c r="Q84" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R84" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:18">
       <x:c r="A85" s="10">
-        <x:v>46251</x:v>
-[...1 lines deleted...]
-      <x:c r="B85" s="11" t="s"/>
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B85" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C85" s="10" t="s"/>
       <x:c r="D85" s="11" t="s">
-        <x:v>277</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F85" s="11" t="s"/>
       <x:c r="G85" s="11" t="s">
-        <x:v>278</x:v>
-[...1 lines deleted...]
-      <x:c r="H85" s="11" t="s"/>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H85" s="11" t="s">
+        <x:v>255</x:v>
+      </x:c>
       <x:c r="I85" s="11" t="s"/>
       <x:c r="J85" s="11" t="s"/>
       <x:c r="K85" s="11" t="s">
-        <x:v>279</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="L85" s="11" t="s"/>
       <x:c r="M85" s="11" t="s"/>
       <x:c r="N85" s="11" t="s"/>
       <x:c r="O85" s="11" t="s"/>
       <x:c r="P85" s="11" t="s"/>
       <x:c r="Q85" s="11" t="s">
-        <x:v>42</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R85" s="12" t="s"/>
     </x:row>
     <x:row r="86" spans="1:18">
       <x:c r="A86" s="2">
-        <x:v>46251</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B86" s="3" t="s"/>
       <x:c r="C86" s="2" t="s"/>
       <x:c r="D86" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s"/>
-      <x:c r="G86" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G86" s="3" t="s"/>
       <x:c r="H86" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J86" s="3" t="s"/>
       <x:c r="K86" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L86" s="3" t="s"/>
       <x:c r="M86" s="3" t="s"/>
       <x:c r="N86" s="3" t="s"/>
       <x:c r="O86" s="3" t="s"/>
-      <x:c r="P86" s="3" t="s"/>
+      <x:c r="P86" s="3" t="s">
+        <x:v>257</x:v>
+      </x:c>
       <x:c r="Q86" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R86" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:18">
       <x:c r="A87" s="10">
-        <x:v>46251</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B87" s="11" t="s"/>
       <x:c r="C87" s="10" t="s"/>
       <x:c r="D87" s="11" t="s">
-        <x:v>124</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E87" s="11" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="11" t="s"/>
       <x:c r="G87" s="11" t="s">
-        <x:v>125</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H87" s="11" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="I87" s="11" t="s"/>
       <x:c r="J87" s="11" t="s"/>
       <x:c r="K87" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="L87" s="11" t="s"/>
       <x:c r="M87" s="11" t="s"/>
       <x:c r="N87" s="11" t="s"/>
       <x:c r="O87" s="11" t="s"/>
-      <x:c r="P87" s="11" t="s"/>
+      <x:c r="P87" s="11" t="s">
+        <x:v>262</x:v>
+      </x:c>
       <x:c r="Q87" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R87" s="12" t="s">
-        <x:v>126</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:18">
       <x:c r="A88" s="2">
-        <x:v>46252</x:v>
-[...1 lines deleted...]
-      <x:c r="B88" s="3" t="s"/>
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B88" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C88" s="2" t="s"/>
       <x:c r="D88" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s"/>
       <x:c r="G88" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s"/>
       <x:c r="I88" s="3" t="s"/>
       <x:c r="J88" s="3" t="s"/>
       <x:c r="K88" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L88" s="3" t="s"/>
       <x:c r="M88" s="3" t="s"/>
       <x:c r="N88" s="3" t="s"/>
       <x:c r="O88" s="3" t="s"/>
-      <x:c r="P88" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P88" s="3" t="s"/>
       <x:c r="Q88" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R88" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:18">
       <x:c r="A89" s="10">
-        <x:v>46253</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B89" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C89" s="10" t="s"/>
       <x:c r="D89" s="11" t="s">
-        <x:v>282</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E89" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F89" s="11" t="s"/>
       <x:c r="G89" s="11" t="s">
-        <x:v>283</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H89" s="11" t="s">
-        <x:v>165</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I89" s="11" t="s"/>
+      <x:c r="J89" s="11" t="s"/>
       <x:c r="K89" s="11" t="s">
-        <x:v>167</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L89" s="11" t="s"/>
       <x:c r="M89" s="11" t="s"/>
       <x:c r="N89" s="11" t="s"/>
       <x:c r="O89" s="11" t="s"/>
-      <x:c r="P89" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P89" s="11" t="s"/>
       <x:c r="Q89" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R89" s="12" t="s">
-        <x:v>169</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:18">
       <x:c r="A90" s="2">
-        <x:v>46254</x:v>
-[...1 lines deleted...]
-      <x:c r="B90" s="3" t="s"/>
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B90" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C90" s="2" t="s"/>
       <x:c r="D90" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s"/>
       <x:c r="G90" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>200</x:v>
-[...1 lines deleted...]
-      <x:c r="J90" s="3" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J90" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K90" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L90" s="3" t="s"/>
       <x:c r="M90" s="3" t="s"/>
       <x:c r="N90" s="3" t="s"/>
       <x:c r="O90" s="3" t="s"/>
       <x:c r="P90" s="3" t="s"/>
       <x:c r="Q90" s="3" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-        <x:v>203</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:18">
       <x:c r="A91" s="10">
-        <x:v>46254</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B91" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C91" s="10" t="s"/>
       <x:c r="D91" s="11" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E91" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F91" s="11" t="s"/>
       <x:c r="G91" s="11" t="s">
-        <x:v>286</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H91" s="11" t="s">
-        <x:v>211</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I91" s="11" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="J91" s="11" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J91" s="11" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K91" s="11" t="s">
-        <x:v>213</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="L91" s="11" t="s"/>
+      <x:c r="M91" s="11" t="s"/>
       <x:c r="N91" s="11" t="s"/>
-      <x:c r="O91" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O91" s="11" t="s"/>
       <x:c r="P91" s="11" t="s"/>
       <x:c r="Q91" s="11" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R91" s="12" t="s"/>
     </x:row>
     <x:row r="92" spans="1:18">
       <x:c r="A92" s="2">
-        <x:v>46260</x:v>
-[...1 lines deleted...]
-      <x:c r="B92" s="3" t="s"/>
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B92" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C92" s="2" t="s"/>
       <x:c r="D92" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s"/>
       <x:c r="G92" s="3" t="s">
-        <x:v>291</x:v>
-[...3 lines deleted...]
-      <x:c r="J92" s="3" t="s"/>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H92" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I92" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J92" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="K92" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L92" s="3" t="s"/>
       <x:c r="M92" s="3" t="s"/>
       <x:c r="N92" s="3" t="s"/>
       <x:c r="O92" s="3" t="s"/>
       <x:c r="P92" s="3" t="s"/>
       <x:c r="Q92" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R92" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:18">
       <x:c r="A93" s="10">
-        <x:v>46260</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B93" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C93" s="10" t="s"/>
       <x:c r="D93" s="11" t="s">
-        <x:v>277</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E93" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F93" s="11" t="s"/>
       <x:c r="G93" s="11" t="s">
-        <x:v>292</x:v>
-[...2 lines deleted...]
-      <x:c r="I93" s="11" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H93" s="11" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I93" s="11" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="J93" s="11" t="s"/>
       <x:c r="K93" s="11" t="s">
-        <x:v>279</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L93" s="11" t="s"/>
       <x:c r="M93" s="11" t="s"/>
       <x:c r="N93" s="11" t="s"/>
       <x:c r="O93" s="11" t="s"/>
       <x:c r="P93" s="11" t="s"/>
       <x:c r="Q93" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R93" s="12" t="s">
-        <x:v>277</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:18">
       <x:c r="A94" s="2">
-        <x:v>46261</x:v>
-[...1 lines deleted...]
-      <x:c r="B94" s="3" t="s"/>
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B94" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C94" s="2" t="s"/>
       <x:c r="D94" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s"/>
       <x:c r="G94" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>192</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="J94" s="3" t="s"/>
       <x:c r="K94" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L94" s="3" t="s"/>
       <x:c r="M94" s="3" t="s"/>
       <x:c r="N94" s="3" t="s"/>
       <x:c r="O94" s="3" t="s"/>
       <x:c r="P94" s="3" t="s"/>
       <x:c r="Q94" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R94" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:18">
       <x:c r="A95" s="10">
-        <x:v>46261</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B95" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C95" s="10" t="s"/>
       <x:c r="D95" s="11" t="s">
-        <x:v>295</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E95" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F95" s="11" t="s"/>
       <x:c r="G95" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H95" s="11" t="s">
-        <x:v>297</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I95" s="11" t="s">
-        <x:v>298</x:v>
-[...1 lines deleted...]
-      <x:c r="J95" s="11" t="s"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J95" s="11" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="K95" s="11" t="s">
-        <x:v>299</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="L95" s="11" t="s"/>
+      <x:c r="M95" s="11" t="s"/>
       <x:c r="N95" s="11" t="s"/>
-      <x:c r="O95" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O95" s="11" t="s"/>
       <x:c r="P95" s="11" t="s"/>
       <x:c r="Q95" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R95" s="12" t="s">
-        <x:v>290</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:18">
       <x:c r="A96" s="2">
-        <x:v>46262</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C96" s="2" t="s"/>
       <x:c r="D96" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s"/>
       <x:c r="G96" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="J96" s="3" t="s"/>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="J96" s="3" t="s">
+        <x:v>276</x:v>
+      </x:c>
       <x:c r="K96" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L96" s="3" t="s"/>
       <x:c r="M96" s="3" t="s"/>
       <x:c r="N96" s="3" t="s"/>
       <x:c r="O96" s="3" t="s"/>
       <x:c r="P96" s="3" t="s"/>
       <x:c r="Q96" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R96" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:18">
       <x:c r="A97" s="10">
-        <x:v>46262</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B97" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C97" s="10" t="s"/>
       <x:c r="D97" s="11" t="s">
-        <x:v>301</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E97" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="11" t="s"/>
       <x:c r="G97" s="11" t="s">
-        <x:v>302</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H97" s="11" t="s"/>
       <x:c r="I97" s="11" t="s"/>
       <x:c r="J97" s="11" t="s"/>
       <x:c r="K97" s="11" t="s">
-        <x:v>304</x:v>
-[...1 lines deleted...]
-      <x:c r="L97" s="11" t="s"/>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="L97" s="11" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="M97" s="11" t="s"/>
-      <x:c r="N97" s="11" t="s"/>
-      <x:c r="O97" s="11" t="s"/>
+      <x:c r="N97" s="11" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="O97" s="11" t="s">
+        <x:v>282</x:v>
+      </x:c>
       <x:c r="P97" s="11" t="s"/>
       <x:c r="Q97" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R97" s="12" t="s">
-        <x:v>69</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:18">
       <x:c r="A98" s="2">
-        <x:v>46265</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C98" s="2" t="s"/>
       <x:c r="D98" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s"/>
       <x:c r="G98" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J98" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K98" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L98" s="3" t="s"/>
       <x:c r="M98" s="3" t="s"/>
       <x:c r="N98" s="3" t="s"/>
       <x:c r="O98" s="3" t="s"/>
-      <x:c r="P98" s="3" t="s"/>
+      <x:c r="P98" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
       <x:c r="Q98" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R98" s="1" t="s">
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:18">
       <x:c r="A99" s="10">
-        <x:v>46265</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B99" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C99" s="10" t="s"/>
       <x:c r="D99" s="11" t="s">
-        <x:v>305</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E99" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="11" t="s"/>
       <x:c r="G99" s="11" t="s">
-        <x:v>306</x:v>
-[...3 lines deleted...]
-      <x:c r="J99" s="11" t="s"/>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H99" s="11" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="I99" s="11" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J99" s="11" t="s">
+        <x:v>288</x:v>
+      </x:c>
       <x:c r="K99" s="11" t="s">
-        <x:v>223</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="L99" s="11" t="s"/>
       <x:c r="M99" s="11" t="s"/>
       <x:c r="N99" s="11" t="s"/>
       <x:c r="O99" s="11" t="s"/>
       <x:c r="P99" s="11" t="s"/>
       <x:c r="Q99" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R99" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:18">
       <x:c r="A100" s="2">
-        <x:v>46266</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C100" s="2" t="s"/>
       <x:c r="D100" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s"/>
       <x:c r="G100" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s"/>
       <x:c r="I100" s="3" t="s"/>
       <x:c r="J100" s="3" t="s"/>
       <x:c r="K100" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L100" s="3" t="s"/>
       <x:c r="M100" s="3" t="s"/>
       <x:c r="N100" s="3" t="s"/>
       <x:c r="O100" s="3" t="s"/>
       <x:c r="P100" s="3" t="s"/>
       <x:c r="Q100" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R100" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:18">
       <x:c r="A101" s="10">
-        <x:v>46266</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B101" s="11" t="s">
-        <x:v>311</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C101" s="10" t="s"/>
       <x:c r="D101" s="11" t="s">
-        <x:v>312</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E101" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F101" s="11" t="s"/>
       <x:c r="G101" s="11" t="s">
-        <x:v>313</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H101" s="11" t="s"/>
-      <x:c r="I101" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I101" s="11" t="s"/>
       <x:c r="J101" s="11" t="s"/>
       <x:c r="K101" s="11" t="s">
-        <x:v>107</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="L101" s="11" t="s"/>
       <x:c r="M101" s="11" t="s"/>
       <x:c r="N101" s="11" t="s"/>
       <x:c r="O101" s="11" t="s"/>
       <x:c r="P101" s="11" t="s"/>
       <x:c r="Q101" s="11" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R101" s="12" t="s"/>
     </x:row>
     <x:row r="102" spans="1:18">
       <x:c r="A102" s="2">
-        <x:v>46267</x:v>
-[...1 lines deleted...]
-      <x:c r="B102" s="3" t="s"/>
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C102" s="2" t="s"/>
       <x:c r="D102" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s"/>
       <x:c r="G102" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s"/>
       <x:c r="I102" s="3" t="s"/>
       <x:c r="J102" s="3" t="s"/>
       <x:c r="K102" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L102" s="3" t="s"/>
       <x:c r="M102" s="3" t="s"/>
       <x:c r="N102" s="3" t="s"/>
       <x:c r="O102" s="3" t="s"/>
-      <x:c r="P102" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P102" s="3" t="s"/>
       <x:c r="Q102" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R102" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:18">
       <x:c r="A103" s="10">
-        <x:v>46267</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B103" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C103" s="10" t="s"/>
       <x:c r="D103" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E103" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F103" s="11" t="s"/>
       <x:c r="G103" s="11" t="s">
-        <x:v>78</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="H103" s="11" t="s"/>
+      <x:c r="I103" s="11" t="s"/>
+      <x:c r="J103" s="11" t="s"/>
       <x:c r="K103" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L103" s="11" t="s"/>
       <x:c r="M103" s="11" t="s"/>
       <x:c r="N103" s="11" t="s"/>
       <x:c r="O103" s="11" t="s"/>
       <x:c r="P103" s="11" t="s"/>
       <x:c r="Q103" s="11" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="R103" s="12" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R103" s="12" t="s">
+        <x:v>229</x:v>
+      </x:c>
     </x:row>
     <x:row r="104" spans="1:18">
       <x:c r="A104" s="2">
-        <x:v>46274</x:v>
-[...1 lines deleted...]
-      <x:c r="B104" s="3" t="s"/>
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B104" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C104" s="2" t="s"/>
       <x:c r="D104" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s"/>
       <x:c r="G104" s="3" t="s">
-        <x:v>318</x:v>
-[...3 lines deleted...]
-      <x:c r="J104" s="3" t="s"/>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H104" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I104" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J104" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="K104" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L104" s="3" t="s"/>
       <x:c r="M104" s="3" t="s"/>
       <x:c r="N104" s="3" t="s"/>
       <x:c r="O104" s="3" t="s"/>
-      <x:c r="P104" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P104" s="3" t="s"/>
       <x:c r="Q104" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R104" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:18">
       <x:c r="A105" s="10">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B105" s="11" t="s">
-        <x:v>311</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C105" s="10" t="s"/>
       <x:c r="D105" s="11" t="s">
-        <x:v>320</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E105" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F105" s="11" t="s"/>
       <x:c r="G105" s="11" t="s">
-        <x:v>313</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H105" s="11" t="s"/>
-      <x:c r="I105" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I105" s="11" t="s"/>
       <x:c r="J105" s="11" t="s"/>
       <x:c r="K105" s="11" t="s">
-        <x:v>107</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L105" s="11" t="s"/>
       <x:c r="M105" s="11" t="s"/>
       <x:c r="N105" s="11" t="s"/>
       <x:c r="O105" s="11" t="s"/>
       <x:c r="P105" s="11" t="s"/>
       <x:c r="Q105" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R105" s="12" t="s">
-        <x:v>315</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:18">
       <x:c r="A106" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C106" s="2" t="s"/>
       <x:c r="D106" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s"/>
       <x:c r="G106" s="3" t="s">
-        <x:v>322</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H106" s="3" t="s"/>
       <x:c r="I106" s="3" t="s"/>
       <x:c r="J106" s="3" t="s"/>
       <x:c r="K106" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L106" s="3" t="s"/>
       <x:c r="M106" s="3" t="s"/>
       <x:c r="N106" s="3" t="s"/>
       <x:c r="O106" s="3" t="s"/>
       <x:c r="P106" s="3" t="s"/>
       <x:c r="Q106" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R106" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:18">
       <x:c r="A107" s="10">
-        <x:v>46280</x:v>
-[...1 lines deleted...]
-      <x:c r="B107" s="11" t="s"/>
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B107" s="11" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C107" s="10" t="s"/>
       <x:c r="D107" s="11" t="s">
-        <x:v>323</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E107" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F107" s="11" t="s"/>
-      <x:c r="G107" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G107" s="11" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H107" s="11" t="s"/>
+      <x:c r="I107" s="11" t="s"/>
       <x:c r="J107" s="11" t="s"/>
       <x:c r="K107" s="11" t="s">
-        <x:v>272</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L107" s="11" t="s"/>
       <x:c r="M107" s="11" t="s"/>
       <x:c r="N107" s="11" t="s"/>
       <x:c r="O107" s="11" t="s"/>
       <x:c r="P107" s="11" t="s"/>
       <x:c r="Q107" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R107" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:18">
       <x:c r="A108" s="2">
-        <x:v>46280</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C108" s="2" t="s"/>
       <x:c r="D108" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s"/>
       <x:c r="G108" s="3" t="s">
-        <x:v>119</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H108" s="3" t="s"/>
+      <x:c r="I108" s="3" t="s"/>
       <x:c r="J108" s="3" t="s"/>
       <x:c r="K108" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L108" s="3" t="s"/>
       <x:c r="M108" s="3" t="s"/>
       <x:c r="N108" s="3" t="s"/>
       <x:c r="O108" s="3" t="s"/>
       <x:c r="P108" s="3" t="s"/>
       <x:c r="Q108" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R108" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:18">
       <x:c r="A109" s="10">
-        <x:v>46280</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B109" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C109" s="10" t="s"/>
       <x:c r="D109" s="11" t="s">
-        <x:v>124</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E109" s="11" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="11" t="s"/>
       <x:c r="G109" s="11" t="s">
-        <x:v>125</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H109" s="11" t="s">
-        <x:v>120</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I109" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J109" s="11" t="s"/>
       <x:c r="K109" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L109" s="11" t="s"/>
       <x:c r="M109" s="11" t="s"/>
       <x:c r="N109" s="11" t="s"/>
       <x:c r="O109" s="11" t="s"/>
       <x:c r="P109" s="11" t="s"/>
       <x:c r="Q109" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R109" s="12" t="s">
-        <x:v>126</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:18">
       <x:c r="A110" s="2">
-        <x:v>46281</x:v>
-[...1 lines deleted...]
-      <x:c r="B110" s="3" t="s"/>
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B110" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="C110" s="2" t="s"/>
       <x:c r="D110" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s"/>
       <x:c r="G110" s="3" t="s">
-        <x:v>324</x:v>
-[...2 lines deleted...]
-      <x:c r="I110" s="3" t="s"/>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H110" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="I110" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="J110" s="3" t="s"/>
       <x:c r="K110" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L110" s="3" t="s"/>
       <x:c r="M110" s="3" t="s"/>
       <x:c r="N110" s="3" t="s"/>
       <x:c r="O110" s="3" t="s"/>
-      <x:c r="P110" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P110" s="3" t="s"/>
       <x:c r="Q110" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R110" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:18">
       <x:c r="A111" s="10">
-        <x:v>46286</x:v>
-[...1 lines deleted...]
-      <x:c r="B111" s="11" t="s"/>
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B111" s="11" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="C111" s="10" t="s"/>
       <x:c r="D111" s="11" t="s">
-        <x:v>326</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E111" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="11" t="s"/>
       <x:c r="G111" s="11" t="s">
-        <x:v>327</x:v>
-[...2 lines deleted...]
-      <x:c r="I111" s="11" t="s"/>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H111" s="11" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="I111" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="J111" s="11" t="s"/>
       <x:c r="K111" s="11" t="s">
-        <x:v>328</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L111" s="11" t="s"/>
       <x:c r="M111" s="11" t="s"/>
       <x:c r="N111" s="11" t="s"/>
       <x:c r="O111" s="11" t="s"/>
-      <x:c r="P111" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P111" s="11" t="s"/>
       <x:c r="Q111" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R111" s="12" t="s">
-        <x:v>330</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:18">
       <x:c r="A112" s="2">
-        <x:v>46286</x:v>
-[...1 lines deleted...]
-      <x:c r="B112" s="3" t="s"/>
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B112" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C112" s="2" t="s"/>
       <x:c r="D112" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s"/>
       <x:c r="G112" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s"/>
       <x:c r="I112" s="3" t="s"/>
       <x:c r="J112" s="3" t="s"/>
       <x:c r="K112" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L112" s="3" t="s"/>
       <x:c r="M112" s="3" t="s"/>
       <x:c r="N112" s="3" t="s"/>
       <x:c r="O112" s="3" t="s"/>
-      <x:c r="P112" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P112" s="3" t="s"/>
       <x:c r="Q112" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R112" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:18">
       <x:c r="A113" s="10">
-        <x:v>46290</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B113" s="11" t="s"/>
       <x:c r="C113" s="10" t="s"/>
       <x:c r="D113" s="11" t="s">
-        <x:v>333</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E113" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="11" t="s"/>
-      <x:c r="G113" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G113" s="11" t="s"/>
       <x:c r="H113" s="11" t="s">
-        <x:v>211</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I113" s="11" t="s">
-        <x:v>212</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J113" s="11" t="s"/>
       <x:c r="K113" s="11" t="s">
-        <x:v>213</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L113" s="11" t="s"/>
       <x:c r="M113" s="11" t="s"/>
       <x:c r="N113" s="11" t="s"/>
       <x:c r="O113" s="11" t="s"/>
-      <x:c r="P113" s="11" t="s"/>
+      <x:c r="P113" s="11" t="s">
+        <x:v>310</x:v>
+      </x:c>
       <x:c r="Q113" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R113" s="12" t="s">
-        <x:v>134</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:18">
       <x:c r="A114" s="2">
-        <x:v>46293</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C114" s="2" t="s"/>
       <x:c r="D114" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s"/>
       <x:c r="G114" s="3" t="s">
-        <x:v>313</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="3" t="s"/>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H114" s="3" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>314</x:v>
-[...1 lines deleted...]
-      <x:c r="J114" s="3" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J114" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K114" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L114" s="3" t="s"/>
       <x:c r="M114" s="3" t="s"/>
       <x:c r="N114" s="3" t="s"/>
       <x:c r="O114" s="3" t="s"/>
       <x:c r="P114" s="3" t="s"/>
       <x:c r="Q114" s="3" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>315</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:18">
       <x:c r="A115" s="10">
-        <x:v>46294</x:v>
-[...1 lines deleted...]
-      <x:c r="B115" s="11" t="s"/>
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B115" s="11" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="C115" s="10" t="s"/>
       <x:c r="D115" s="11" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E115" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="11" t="s"/>
       <x:c r="G115" s="11" t="s">
-        <x:v>336</x:v>
-[...2 lines deleted...]
-      <x:c r="I115" s="11" t="s"/>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H115" s="11" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I115" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="J115" s="11" t="s"/>
       <x:c r="K115" s="11" t="s">
-        <x:v>40</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L115" s="11" t="s"/>
       <x:c r="M115" s="11" t="s"/>
       <x:c r="N115" s="11" t="s"/>
       <x:c r="O115" s="11" t="s"/>
-      <x:c r="P115" s="11" t="s">
-[...2 lines deleted...]
-      <x:c r="Q115" s="11" t="s"/>
+      <x:c r="P115" s="11" t="s"/>
+      <x:c r="Q115" s="11" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="R115" s="12" t="s">
-        <x:v>38</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:18">
       <x:c r="A116" s="2">
-        <x:v>46295</x:v>
-[...1 lines deleted...]
-      <x:c r="B116" s="3" t="s"/>
+        <x:v>46326</x:v>
+      </x:c>
+      <x:c r="B116" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C116" s="2" t="s"/>
       <x:c r="D116" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s"/>
       <x:c r="G116" s="3" t="s">
-        <x:v>338</x:v>
-[...10 lines deleted...]
-      <x:c r="K116" s="3" t="s"/>
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H116" s="3" t="s"/>
+      <x:c r="I116" s="3" t="s"/>
+      <x:c r="J116" s="3" t="s"/>
+      <x:c r="K116" s="3" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="L116" s="3" t="s"/>
       <x:c r="M116" s="3" t="s"/>
       <x:c r="N116" s="3" t="s"/>
       <x:c r="O116" s="3" t="s"/>
       <x:c r="P116" s="3" t="s"/>
       <x:c r="Q116" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R116" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:18">
       <x:c r="A117" s="10">
-        <x:v>46295</x:v>
-[...1 lines deleted...]
-      <x:c r="B117" s="11" t="s"/>
+        <x:v>46327</x:v>
+      </x:c>
+      <x:c r="B117" s="11" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C117" s="10" t="s"/>
       <x:c r="D117" s="11" t="s">
-        <x:v>277</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E117" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F117" s="11" t="s"/>
       <x:c r="G117" s="11" t="s">
-        <x:v>341</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H117" s="11" t="s"/>
       <x:c r="I117" s="11" t="s"/>
       <x:c r="J117" s="11" t="s"/>
       <x:c r="K117" s="11" t="s">
-        <x:v>279</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L117" s="11" t="s"/>
       <x:c r="M117" s="11" t="s"/>
       <x:c r="N117" s="11" t="s"/>
       <x:c r="O117" s="11" t="s"/>
-      <x:c r="P117" s="11" t="s"/>
+      <x:c r="P117" s="11" t="s">
+        <x:v>314</x:v>
+      </x:c>
       <x:c r="Q117" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R117" s="12" t="s">
-        <x:v>277</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:18">
       <x:c r="A118" s="2">
-        <x:v>46295</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s"/>
       <x:c r="C118" s="2" t="s"/>
       <x:c r="D118" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s"/>
       <x:c r="G118" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J118" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K118" s="3" t="s"/>
       <x:c r="L118" s="3" t="s"/>
       <x:c r="M118" s="3" t="s"/>
       <x:c r="N118" s="3" t="s"/>
       <x:c r="O118" s="3" t="s"/>
       <x:c r="P118" s="3" t="s"/>
       <x:c r="Q118" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R118" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:18">
       <x:c r="A119" s="10">
-        <x:v>46295</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B119" s="11" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C119" s="10" t="s"/>
       <x:c r="D119" s="11" t="s">
-        <x:v>346</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E119" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="11" t="s"/>
       <x:c r="G119" s="11" t="s">
-        <x:v>347</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H119" s="11" t="s"/>
       <x:c r="I119" s="11" t="s"/>
       <x:c r="J119" s="11" t="s"/>
       <x:c r="K119" s="11" t="s">
-        <x:v>309</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L119" s="11" t="s"/>
       <x:c r="M119" s="11" t="s"/>
       <x:c r="N119" s="11" t="s"/>
       <x:c r="O119" s="11" t="s"/>
       <x:c r="P119" s="11" t="s"/>
       <x:c r="Q119" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R119" s="12" t="s">
-        <x:v>348</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:18">
       <x:c r="A120" s="2">
-        <x:v>46295</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C120" s="2" t="s"/>
       <x:c r="D120" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s"/>
       <x:c r="G120" s="3" t="s">
-        <x:v>54</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H120" s="3" t="s"/>
+      <x:c r="I120" s="3" t="s"/>
+      <x:c r="J120" s="3" t="s"/>
       <x:c r="K120" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L120" s="3" t="s"/>
       <x:c r="M120" s="3" t="s"/>
       <x:c r="N120" s="3" t="s"/>
       <x:c r="O120" s="3" t="s"/>
       <x:c r="P120" s="3" t="s"/>
       <x:c r="Q120" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="R120" s="1" t="s">
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:18">
       <x:c r="A121" s="10">
-        <x:v>46295</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B121" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C121" s="10" t="s"/>
       <x:c r="D121" s="11" t="s">
-        <x:v>349</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E121" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F121" s="11" t="s"/>
       <x:c r="G121" s="11" t="s">
-        <x:v>350</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H121" s="11" t="s"/>
       <x:c r="I121" s="11" t="s"/>
       <x:c r="J121" s="11" t="s"/>
       <x:c r="K121" s="11" t="s">
-        <x:v>351</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L121" s="11" t="s"/>
       <x:c r="M121" s="11" t="s"/>
       <x:c r="N121" s="11" t="s"/>
       <x:c r="O121" s="11" t="s"/>
-      <x:c r="P121" s="11" t="s"/>
+      <x:c r="P121" s="11" t="s">
+        <x:v>323</x:v>
+      </x:c>
       <x:c r="Q121" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R121" s="12" t="s">
-        <x:v>349</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:18">
       <x:c r="A122" s="2">
-        <x:v>46295</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C122" s="2" t="s"/>
       <x:c r="D122" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s"/>
       <x:c r="G122" s="3" t="s">
-        <x:v>353</x:v>
-[...3 lines deleted...]
-      <x:c r="J122" s="3" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H122" s="3" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I122" s="3" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J122" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K122" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L122" s="3" t="s"/>
       <x:c r="M122" s="3" t="s"/>
       <x:c r="N122" s="3" t="s"/>
       <x:c r="O122" s="3" t="s"/>
       <x:c r="P122" s="3" t="s"/>
       <x:c r="Q122" s="3" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-        <x:v>83</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:18">
       <x:c r="A123" s="10">
-        <x:v>46297</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B123" s="11" t="s"/>
       <x:c r="C123" s="10" t="s"/>
       <x:c r="D123" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E123" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="11" t="s"/>
-      <x:c r="G123" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G123" s="11" t="s"/>
       <x:c r="H123" s="11" t="s">
-        <x:v>355</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I123" s="11" t="s">
-        <x:v>251</x:v>
-[...4 lines deleted...]
-      <x:c r="K123" s="11" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J123" s="11" t="s"/>
+      <x:c r="K123" s="11" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="L123" s="11" t="s"/>
       <x:c r="M123" s="11" t="s"/>
       <x:c r="N123" s="11" t="s"/>
       <x:c r="O123" s="11" t="s"/>
-      <x:c r="P123" s="11" t="s"/>
+      <x:c r="P123" s="11" t="s">
+        <x:v>325</x:v>
+      </x:c>
       <x:c r="Q123" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R123" s="12" t="s">
-        <x:v>33</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:18">
       <x:c r="A124" s="2">
-        <x:v>46297</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="B124" s="3" t="s"/>
       <x:c r="C124" s="2" t="s"/>
       <x:c r="D124" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s"/>
-      <x:c r="G124" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G124" s="3" t="s"/>
       <x:c r="H124" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J124" s="3" t="s"/>
       <x:c r="K124" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L124" s="3" t="s"/>
       <x:c r="M124" s="3" t="s"/>
       <x:c r="N124" s="3" t="s"/>
       <x:c r="O124" s="3" t="s"/>
-      <x:c r="P124" s="3" t="s"/>
+      <x:c r="P124" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
       <x:c r="Q124" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="R124" s="1" t="s">
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:18">
       <x:c r="A125" s="10">
-        <x:v>46297</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B125" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C125" s="10" t="s"/>
       <x:c r="D125" s="11" t="s">
-        <x:v>79</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E125" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F125" s="11" t="s"/>
-      <x:c r="G125" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G125" s="11" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H125" s="11" t="s"/>
+      <x:c r="I125" s="11" t="s"/>
       <x:c r="J125" s="11" t="s"/>
       <x:c r="K125" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L125" s="11" t="s"/>
       <x:c r="M125" s="11" t="s"/>
       <x:c r="N125" s="11" t="s"/>
       <x:c r="O125" s="11" t="s"/>
       <x:c r="P125" s="11" t="s"/>
       <x:c r="Q125" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R125" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:18">
       <x:c r="A126" s="2">
-        <x:v>46303</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C126" s="2" t="s"/>
       <x:c r="D126" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s"/>
-      <x:c r="G126" s="3" t="s"/>
+      <x:c r="G126" s="3" t="s">
+        <x:v>328</x:v>
+      </x:c>
       <x:c r="H126" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J126" s="3" t="s"/>
       <x:c r="K126" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L126" s="3" t="s"/>
       <x:c r="M126" s="3" t="s"/>
       <x:c r="N126" s="3" t="s"/>
       <x:c r="O126" s="3" t="s"/>
       <x:c r="P126" s="3" t="s"/>
-      <x:c r="Q126" s="3" t="s"/>
+      <x:c r="Q126" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="R126" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:18">
       <x:c r="A127" s="10">
-        <x:v>46304</x:v>
-[...1 lines deleted...]
-      <x:c r="B127" s="11" t="s"/>
+        <x:v>46331</x:v>
+      </x:c>
+      <x:c r="B127" s="11" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C127" s="10" t="s"/>
       <x:c r="D127" s="11" t="s">
-        <x:v>70</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E127" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F127" s="11" t="s"/>
       <x:c r="G127" s="11" t="s">
-        <x:v>356</x:v>
-[...10 lines deleted...]
-      <x:c r="K127" s="11" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H127" s="11" t="s"/>
+      <x:c r="I127" s="11" t="s"/>
+      <x:c r="J127" s="11" t="s"/>
+      <x:c r="K127" s="11" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="L127" s="11" t="s"/>
       <x:c r="M127" s="11" t="s"/>
       <x:c r="N127" s="11" t="s"/>
       <x:c r="O127" s="11" t="s"/>
       <x:c r="P127" s="11" t="s"/>
       <x:c r="Q127" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R127" s="12" t="s">
-        <x:v>75</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:18">
       <x:c r="A128" s="2">
-        <x:v>46304</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C128" s="2" t="s"/>
       <x:c r="D128" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s"/>
       <x:c r="G128" s="3" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H128" s="3" t="s"/>
       <x:c r="I128" s="3" t="s"/>
       <x:c r="J128" s="3" t="s"/>
       <x:c r="K128" s="3" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="L128" s="3" t="s"/>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="L128" s="3" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="M128" s="3" t="s"/>
-      <x:c r="N128" s="3" t="s"/>
-      <x:c r="O128" s="3" t="s"/>
+      <x:c r="N128" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="O128" s="3" t="s">
+        <x:v>282</x:v>
+      </x:c>
       <x:c r="P128" s="3" t="s"/>
       <x:c r="Q128" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R128" s="1" t="s">
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:18">
       <x:c r="A129" s="10">
-        <x:v>46304</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B129" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C129" s="10" t="s"/>
       <x:c r="D129" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E129" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="11" t="s"/>
-      <x:c r="G129" s="11" t="s"/>
+      <x:c r="G129" s="11" t="s">
+        <x:v>333</x:v>
+      </x:c>
       <x:c r="H129" s="11" t="s">
-        <x:v>80</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I129" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J129" s="11" t="s"/>
       <x:c r="K129" s="11" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-      <x:c r="M129" s="11" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="L129" s="11" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="M129" s="11" t="s">
+        <x:v>140</x:v>
+      </x:c>
       <x:c r="N129" s="11" t="s"/>
-      <x:c r="O129" s="11" t="s"/>
+      <x:c r="O129" s="11" t="s">
+        <x:v>141</x:v>
+      </x:c>
       <x:c r="P129" s="11" t="s"/>
       <x:c r="Q129" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R129" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:18">
       <x:c r="A130" s="2">
-        <x:v>46309</x:v>
-[...1 lines deleted...]
-      <x:c r="B130" s="3" t="s"/>
+        <x:v>46331</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="C130" s="2" t="s"/>
       <x:c r="D130" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s"/>
-      <x:c r="G130" s="3" t="s"/>
+      <x:c r="G130" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J130" s="3" t="s"/>
       <x:c r="K130" s="3" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-      <x:c r="M130" s="3" t="s"/>
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="L130" s="3" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="M130" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
       <x:c r="N130" s="3" t="s"/>
-      <x:c r="O130" s="3" t="s"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="O130" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="P130" s="3" t="s"/>
       <x:c r="Q130" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R130" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:18">
       <x:c r="A131" s="10">
-        <x:v>46309</x:v>
-[...1 lines deleted...]
-      <x:c r="B131" s="11" t="s"/>
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="B131" s="11" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C131" s="10" t="s"/>
       <x:c r="D131" s="11" t="s">
-        <x:v>93</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E131" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="11" t="s"/>
       <x:c r="G131" s="11" t="s">
-        <x:v>94</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H131" s="11" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="I131" s="11" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="I131" s="11" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="J131" s="11" t="s"/>
       <x:c r="K131" s="11" t="s">
-        <x:v>96</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L131" s="11" t="s"/>
       <x:c r="M131" s="11" t="s"/>
       <x:c r="N131" s="11" t="s"/>
       <x:c r="O131" s="11" t="s"/>
-      <x:c r="P131" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P131" s="11" t="s"/>
       <x:c r="Q131" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R131" s="12" t="s">
-        <x:v>290</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:18">
       <x:c r="A132" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C132" s="2" t="s"/>
       <x:c r="D132" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s"/>
       <x:c r="G132" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="I132" s="3" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I132" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="J132" s="3" t="s"/>
       <x:c r="K132" s="3" t="s">
-        <x:v>107</x:v>
-[...2 lines deleted...]
-      <x:c r="M132" s="3" t="s"/>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L132" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="M132" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="N132" s="3" t="s"/>
-      <x:c r="O132" s="3" t="s"/>
+      <x:c r="O132" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="P132" s="3" t="s"/>
       <x:c r="Q132" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R132" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:18">
       <x:c r="A133" s="10">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B133" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C133" s="10" t="s"/>
       <x:c r="D133" s="11" t="s">
-        <x:v>115</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E133" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="11" t="s"/>
       <x:c r="G133" s="11" t="s">
-        <x:v>360</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H133" s="11" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I133" s="11" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J133" s="11" t="s"/>
       <x:c r="K133" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L133" s="11" t="s"/>
       <x:c r="M133" s="11" t="s"/>
       <x:c r="N133" s="11" t="s"/>
       <x:c r="O133" s="11" t="s"/>
       <x:c r="P133" s="11" t="s"/>
       <x:c r="Q133" s="11" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="R133" s="12" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R133" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
     </x:row>
     <x:row r="134" spans="1:18">
       <x:c r="A134" s="2">
-        <x:v>46310</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C134" s="2" t="s"/>
       <x:c r="D134" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s"/>
       <x:c r="G134" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J134" s="3" t="s"/>
       <x:c r="K134" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L134" s="3" t="s"/>
       <x:c r="M134" s="3" t="s"/>
       <x:c r="N134" s="3" t="s"/>
       <x:c r="O134" s="3" t="s"/>
       <x:c r="P134" s="3" t="s"/>
       <x:c r="Q134" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R134" s="1" t="s">
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:18">
       <x:c r="A135" s="10">
-        <x:v>46310</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B135" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C135" s="10" t="s"/>
       <x:c r="D135" s="11" t="s">
-        <x:v>124</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E135" s="11" t="s">
-        <x:v>118</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F135" s="11" t="s"/>
       <x:c r="G135" s="11" t="s">
-        <x:v>125</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H135" s="11" t="s">
-        <x:v>120</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I135" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J135" s="11" t="s"/>
       <x:c r="K135" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L135" s="11" t="s"/>
       <x:c r="M135" s="11" t="s"/>
       <x:c r="N135" s="11" t="s"/>
       <x:c r="O135" s="11" t="s"/>
       <x:c r="P135" s="11" t="s"/>
       <x:c r="Q135" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R135" s="12" t="s">
-        <x:v>126</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:18">
       <x:c r="A136" s="2">
-        <x:v>46310</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46338</x:v>
+      </x:c>
+      <x:c r="B136" s="3" t="s"/>
       <x:c r="C136" s="2" t="s"/>
       <x:c r="D136" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s"/>
-      <x:c r="G136" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G136" s="3" t="s"/>
       <x:c r="H136" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J136" s="3" t="s"/>
       <x:c r="K136" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L136" s="3" t="s"/>
       <x:c r="M136" s="3" t="s"/>
       <x:c r="N136" s="3" t="s"/>
       <x:c r="O136" s="3" t="s"/>
-      <x:c r="P136" s="3" t="s"/>
+      <x:c r="P136" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="Q136" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R136" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:18">
       <x:c r="A137" s="10">
-        <x:v>46310</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B137" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C137" s="10" t="s"/>
       <x:c r="D137" s="11" t="s">
-        <x:v>148</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E137" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F137" s="11" t="s"/>
       <x:c r="G137" s="11" t="s">
-        <x:v>362</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H137" s="11" t="s">
-        <x:v>150</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I137" s="11" t="s">
-        <x:v>151</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J137" s="11" t="s"/>
       <x:c r="K137" s="11" t="s">
-        <x:v>153</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L137" s="11" t="s"/>
       <x:c r="M137" s="11" t="s"/>
       <x:c r="N137" s="11" t="s"/>
       <x:c r="O137" s="11" t="s"/>
       <x:c r="P137" s="11" t="s"/>
       <x:c r="Q137" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R137" s="12" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:18">
       <x:c r="A138" s="2">
-        <x:v>46310</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C138" s="2" t="s"/>
       <x:c r="D138" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s"/>
       <x:c r="G138" s="3" t="s">
-        <x:v>363</x:v>
-[...2 lines deleted...]
-      <x:c r="I138" s="3" t="s"/>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H138" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="I138" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="J138" s="3" t="s"/>
       <x:c r="K138" s="3" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="L138" s="3" t="s"/>
       <x:c r="M138" s="3" t="s"/>
-      <x:c r="N138" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="N138" s="3" t="s"/>
+      <x:c r="O138" s="3" t="s"/>
       <x:c r="P138" s="3" t="s"/>
       <x:c r="Q138" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R138" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:18">
       <x:c r="A139" s="10">
-        <x:v>46311</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B139" s="11" t="s"/>
       <x:c r="C139" s="10" t="s"/>
       <x:c r="D139" s="11" t="s">
-        <x:v>364</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E139" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F139" s="11" t="s"/>
       <x:c r="G139" s="11" t="s">
-        <x:v>365</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H139" s="11" t="s">
-        <x:v>165</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I139" s="11" t="s">
-        <x:v>144</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="J139" s="11" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K139" s="11" t="s"/>
       <x:c r="L139" s="11" t="s"/>
       <x:c r="M139" s="11" t="s"/>
       <x:c r="N139" s="11" t="s"/>
       <x:c r="O139" s="11" t="s"/>
-      <x:c r="P139" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P139" s="11" t="s"/>
       <x:c r="Q139" s="11" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R139" s="12" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:18">
       <x:c r="A140" s="2">
-        <x:v>46311</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B140" s="3" t="s"/>
       <x:c r="C140" s="2" t="s"/>
       <x:c r="D140" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s"/>
       <x:c r="G140" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="J140" s="3" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K140" s="3" t="s"/>
       <x:c r="L140" s="3" t="s"/>
       <x:c r="M140" s="3" t="s"/>
       <x:c r="N140" s="3" t="s"/>
       <x:c r="O140" s="3" t="s"/>
       <x:c r="P140" s="3" t="s"/>
       <x:c r="Q140" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R140" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:18">
       <x:c r="A141" s="10">
-        <x:v>46314</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B141" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C141" s="10" t="s"/>
       <x:c r="D141" s="11" t="s">
-        <x:v>349</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E141" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F141" s="11" t="s"/>
       <x:c r="G141" s="11" t="s">
-        <x:v>368</x:v>
-[...3 lines deleted...]
-      <x:c r="J141" s="11" t="s"/>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H141" s="11" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I141" s="11" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J141" s="11" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="K141" s="11" t="s">
-        <x:v>351</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L141" s="11" t="s"/>
       <x:c r="M141" s="11" t="s"/>
       <x:c r="N141" s="11" t="s"/>
       <x:c r="O141" s="11" t="s"/>
       <x:c r="P141" s="11" t="s"/>
       <x:c r="Q141" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R141" s="12" t="s">
-        <x:v>349</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:18">
       <x:c r="A142" s="2">
-        <x:v>46316</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C142" s="2" t="s"/>
       <x:c r="D142" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s"/>
       <x:c r="G142" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s"/>
       <x:c r="I142" s="3" t="s"/>
       <x:c r="J142" s="3" t="s"/>
       <x:c r="K142" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L142" s="3" t="s"/>
       <x:c r="M142" s="3" t="s"/>
       <x:c r="N142" s="3" t="s"/>
       <x:c r="O142" s="3" t="s"/>
       <x:c r="P142" s="3" t="s"/>
       <x:c r="Q142" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R142" s="1" t="s">
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:18">
       <x:c r="A143" s="10">
-        <x:v>46316</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B143" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C143" s="10" t="s"/>
       <x:c r="D143" s="11" t="s">
-        <x:v>349</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E143" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="11" t="s"/>
       <x:c r="G143" s="11" t="s">
-        <x:v>369</x:v>
-[...2 lines deleted...]
-      <x:c r="I143" s="11" t="s"/>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H143" s="11" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I143" s="11" t="s">
+        <x:v>361</x:v>
+      </x:c>
       <x:c r="J143" s="11" t="s"/>
       <x:c r="K143" s="11" t="s">
-        <x:v>351</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="L143" s="11" t="s"/>
       <x:c r="M143" s="11" t="s"/>
       <x:c r="N143" s="11" t="s"/>
       <x:c r="O143" s="11" t="s"/>
-      <x:c r="P143" s="11" t="s"/>
+      <x:c r="P143" s="11" t="s">
+        <x:v>363</x:v>
+      </x:c>
       <x:c r="Q143" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R143" s="12" t="s">
-        <x:v>349</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:18">
       <x:c r="A144" s="2">
-        <x:v>46317</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C144" s="2" t="s"/>
       <x:c r="D144" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s"/>
       <x:c r="G144" s="3" t="s">
-        <x:v>370</x:v>
-[...2 lines deleted...]
-      <x:c r="I144" s="3" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H144" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I144" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="J144" s="3" t="s"/>
       <x:c r="K144" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L144" s="3" t="s"/>
       <x:c r="M144" s="3" t="s"/>
       <x:c r="N144" s="3" t="s"/>
       <x:c r="O144" s="3" t="s"/>
       <x:c r="P144" s="3" t="s"/>
       <x:c r="Q144" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R144" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:18">
       <x:c r="A145" s="10">
-        <x:v>46321</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B145" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C145" s="10" t="s"/>
       <x:c r="D145" s="11" t="s">
-        <x:v>349</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E145" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F145" s="11" t="s"/>
       <x:c r="G145" s="11" t="s">
-        <x:v>372</x:v>
-[...2 lines deleted...]
-      <x:c r="I145" s="11" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H145" s="11" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I145" s="11" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="J145" s="11" t="s"/>
       <x:c r="K145" s="11" t="s">
-        <x:v>351</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L145" s="11" t="s"/>
       <x:c r="M145" s="11" t="s"/>
       <x:c r="N145" s="11" t="s"/>
       <x:c r="O145" s="11" t="s"/>
       <x:c r="P145" s="11" t="s"/>
       <x:c r="Q145" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R145" s="12" t="s">
-        <x:v>349</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:18">
       <x:c r="A146" s="2">
-        <x:v>46323</x:v>
+        <x:v>46343</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C146" s="2" t="s"/>
       <x:c r="D146" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s"/>
       <x:c r="G146" s="3" t="s">
-        <x:v>373</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="3" t="s"/>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H146" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="I146" s="3" t="s"/>
       <x:c r="J146" s="3" t="s"/>
       <x:c r="K146" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L146" s="3" t="s"/>
       <x:c r="M146" s="3" t="s"/>
       <x:c r="N146" s="3" t="s"/>
       <x:c r="O146" s="3" t="s"/>
       <x:c r="P146" s="3" t="s"/>
       <x:c r="Q146" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R146" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:18">
       <x:c r="A147" s="10">
-        <x:v>46323</x:v>
+        <x:v>46344</x:v>
       </x:c>
       <x:c r="B147" s="11" t="s">
-        <x:v>374</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C147" s="10" t="s"/>
       <x:c r="D147" s="11" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E147" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F147" s="11" t="s"/>
       <x:c r="G147" s="11" t="s">
-        <x:v>375</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H147" s="11" t="s"/>
+      <x:c r="I147" s="11" t="s"/>
       <x:c r="J147" s="11" t="s"/>
       <x:c r="K147" s="11" t="s">
-        <x:v>201</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L147" s="11" t="s"/>
       <x:c r="M147" s="11" t="s"/>
       <x:c r="N147" s="11" t="s"/>
       <x:c r="O147" s="11" t="s"/>
-      <x:c r="P147" s="11" t="s"/>
+      <x:c r="P147" s="11" t="s">
+        <x:v>368</x:v>
+      </x:c>
       <x:c r="Q147" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R147" s="12" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:18">
       <x:c r="A148" s="2">
-        <x:v>46323</x:v>
+        <x:v>46345</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C148" s="2" t="s"/>
       <x:c r="D148" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s"/>
       <x:c r="G148" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J148" s="3" t="s"/>
       <x:c r="K148" s="3" t="s">
-        <x:v>201</x:v>
-[...2 lines deleted...]
-      <x:c r="M148" s="3" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="L148" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="M148" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
       <x:c r="N148" s="3" t="s"/>
-      <x:c r="O148" s="3" t="s"/>
+      <x:c r="O148" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
       <x:c r="P148" s="3" t="s"/>
       <x:c r="Q148" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R148" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:18">
       <x:c r="A149" s="10">
-        <x:v>46323</x:v>
+        <x:v>46346</x:v>
       </x:c>
       <x:c r="B149" s="11" t="s">
-        <x:v>376</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C149" s="10" t="s"/>
       <x:c r="D149" s="11" t="s">
-        <x:v>148</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E149" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="11" t="s"/>
       <x:c r="G149" s="11" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H149" s="11" t="s">
-        <x:v>199</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I149" s="11" t="s">
-        <x:v>200</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J149" s="11" t="s"/>
       <x:c r="K149" s="11" t="s">
-        <x:v>201</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L149" s="11" t="s"/>
       <x:c r="M149" s="11" t="s"/>
       <x:c r="N149" s="11" t="s"/>
       <x:c r="O149" s="11" t="s"/>
       <x:c r="P149" s="11" t="s"/>
       <x:c r="Q149" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R149" s="12" t="s">
-        <x:v>69</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:18">
       <x:c r="A150" s="2">
-        <x:v>46324</x:v>
+        <x:v>46346</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C150" s="2" t="s"/>
       <x:c r="D150" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s"/>
       <x:c r="G150" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s"/>
       <x:c r="I150" s="3" t="s"/>
       <x:c r="J150" s="3" t="s"/>
       <x:c r="K150" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L150" s="3" t="s"/>
       <x:c r="M150" s="3" t="s"/>
       <x:c r="N150" s="3" t="s"/>
       <x:c r="O150" s="3" t="s"/>
       <x:c r="P150" s="3" t="s"/>
       <x:c r="Q150" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R150" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:18">
       <x:c r="A151" s="10">
-        <x:v>46325</x:v>
-[...1 lines deleted...]
-      <x:c r="B151" s="11" t="s"/>
+        <x:v>46350</x:v>
+      </x:c>
+      <x:c r="B151" s="11" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C151" s="10" t="s"/>
       <x:c r="D151" s="11" t="s">
-        <x:v>219</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E151" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F151" s="11" t="s"/>
-      <x:c r="G151" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G151" s="11" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H151" s="11" t="s"/>
+      <x:c r="I151" s="11" t="s"/>
       <x:c r="J151" s="11" t="s"/>
       <x:c r="K151" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L151" s="11" t="s"/>
       <x:c r="M151" s="11" t="s"/>
       <x:c r="N151" s="11" t="s"/>
       <x:c r="O151" s="11" t="s"/>
-      <x:c r="P151" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P151" s="11" t="s"/>
       <x:c r="Q151" s="11" t="s">
-        <x:v>99</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R151" s="12" t="s">
-        <x:v>100</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:18">
       <x:c r="A152" s="2">
-        <x:v>46325</x:v>
+        <x:v>46353</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C152" s="2" t="s"/>
       <x:c r="D152" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s"/>
       <x:c r="G152" s="3" t="s">
-        <x:v>54</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H152" s="3" t="s"/>
+      <x:c r="I152" s="3" t="s"/>
+      <x:c r="J152" s="3" t="s"/>
       <x:c r="K152" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L152" s="3" t="s"/>
       <x:c r="M152" s="3" t="s"/>
       <x:c r="N152" s="3" t="s"/>
       <x:c r="O152" s="3" t="s"/>
-      <x:c r="P152" s="3" t="s"/>
+      <x:c r="P152" s="3" t="s">
+        <x:v>375</x:v>
+      </x:c>
       <x:c r="Q152" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="R152" s="1" t="s">
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:18">
       <x:c r="A153" s="10">
-        <x:v>46325</x:v>
+        <x:v>46353</x:v>
       </x:c>
       <x:c r="B153" s="11" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C153" s="10" t="s"/>
       <x:c r="D153" s="11" t="s">
-        <x:v>148</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E153" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F153" s="11" t="s"/>
       <x:c r="G153" s="11" t="s">
-        <x:v>380</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H153" s="11" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I153" s="11" t="s">
-        <x:v>200</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J153" s="11" t="s"/>
       <x:c r="K153" s="11" t="s">
-        <x:v>208</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="L153" s="11" t="s"/>
       <x:c r="M153" s="11" t="s"/>
       <x:c r="N153" s="11" t="s"/>
       <x:c r="O153" s="11" t="s"/>
       <x:c r="P153" s="11" t="s"/>
       <x:c r="Q153" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R153" s="12" t="s">
-        <x:v>203</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:18">
       <x:c r="A154" s="2">
-        <x:v>46328</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s"/>
       <x:c r="C154" s="2" t="s"/>
       <x:c r="D154" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s"/>
       <x:c r="G154" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J154" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K154" s="3" t="s"/>
       <x:c r="L154" s="3" t="s"/>
       <x:c r="M154" s="3" t="s"/>
       <x:c r="N154" s="3" t="s"/>
       <x:c r="O154" s="3" t="s"/>
       <x:c r="P154" s="3" t="s"/>
       <x:c r="Q154" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R154" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:18">
       <x:c r="A155" s="10">
-        <x:v>46328</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="B155" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C155" s="10" t="s"/>
       <x:c r="D155" s="11" t="s">
-        <x:v>349</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E155" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F155" s="11" t="s"/>
       <x:c r="G155" s="11" t="s">
-        <x:v>386</x:v>
-[...3 lines deleted...]
-      <x:c r="J155" s="11" t="s"/>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H155" s="11" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I155" s="11" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J155" s="11" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K155" s="11" t="s">
-        <x:v>351</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L155" s="11" t="s"/>
       <x:c r="M155" s="11" t="s"/>
       <x:c r="N155" s="11" t="s"/>
       <x:c r="O155" s="11" t="s"/>
       <x:c r="P155" s="11" t="s"/>
       <x:c r="Q155" s="11" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R155" s="12" t="s"/>
     </x:row>
     <x:row r="156" spans="1:18">
       <x:c r="A156" s="2">
-        <x:v>46329</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C156" s="2" t="s"/>
       <x:c r="D156" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s"/>
       <x:c r="G156" s="3" t="s">
-        <x:v>78</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H156" s="3" t="s"/>
+      <x:c r="I156" s="3" t="s"/>
+      <x:c r="J156" s="3" t="s"/>
       <x:c r="K156" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L156" s="3" t="s"/>
       <x:c r="M156" s="3" t="s"/>
       <x:c r="N156" s="3" t="s"/>
       <x:c r="O156" s="3" t="s"/>
       <x:c r="P156" s="3" t="s"/>
       <x:c r="Q156" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R156" s="1" t="s">
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:18">
       <x:c r="A157" s="10">
-        <x:v>46330</x:v>
-[...1 lines deleted...]
-      <x:c r="B157" s="11" t="s"/>
+        <x:v>46356</x:v>
+      </x:c>
+      <x:c r="B157" s="11" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C157" s="10" t="s"/>
       <x:c r="D157" s="11" t="s">
-        <x:v>97</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E157" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F157" s="11" t="s"/>
-      <x:c r="G157" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G157" s="11" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H157" s="11" t="s"/>
+      <x:c r="I157" s="11" t="s"/>
       <x:c r="J157" s="11" t="s"/>
       <x:c r="K157" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L157" s="11" t="s"/>
       <x:c r="M157" s="11" t="s"/>
       <x:c r="N157" s="11" t="s"/>
       <x:c r="O157" s="11" t="s"/>
-      <x:c r="P157" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P157" s="11" t="s"/>
       <x:c r="Q157" s="11" t="s">
-        <x:v>99</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R157" s="12" t="s">
-        <x:v>100</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:18">
       <x:c r="A158" s="2">
-        <x:v>46330</x:v>
-[...1 lines deleted...]
-      <x:c r="B158" s="3" t="s"/>
+        <x:v>46356</x:v>
+      </x:c>
+      <x:c r="B158" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C158" s="2" t="s"/>
       <x:c r="D158" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s"/>
-      <x:c r="G158" s="3" t="s"/>
+      <x:c r="G158" s="3" t="s">
+        <x:v>385</x:v>
+      </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="J158" s="3" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J158" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K158" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L158" s="3" t="s"/>
       <x:c r="M158" s="3" t="s"/>
       <x:c r="N158" s="3" t="s"/>
       <x:c r="O158" s="3" t="s"/>
-      <x:c r="P158" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P158" s="3" t="s"/>
       <x:c r="Q158" s="3" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:18">
       <x:c r="A159" s="10">
-        <x:v>46330</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="B159" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C159" s="10" t="s"/>
       <x:c r="D159" s="11" t="s">
-        <x:v>349</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E159" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F159" s="11" t="s"/>
       <x:c r="G159" s="11" t="s">
-        <x:v>387</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H159" s="11" t="s"/>
       <x:c r="I159" s="11" t="s"/>
       <x:c r="J159" s="11" t="s"/>
       <x:c r="K159" s="11" t="s">
-        <x:v>351</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L159" s="11" t="s"/>
       <x:c r="M159" s="11" t="s"/>
       <x:c r="N159" s="11" t="s"/>
       <x:c r="O159" s="11" t="s"/>
       <x:c r="P159" s="11" t="s"/>
       <x:c r="Q159" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R159" s="12" t="s">
-        <x:v>349</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:18">
       <x:c r="A160" s="2">
-        <x:v>46330</x:v>
+        <x:v>46357</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C160" s="2" t="s"/>
       <x:c r="D160" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s"/>
       <x:c r="G160" s="3" t="s">
-        <x:v>388</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H160" s="3" t="s"/>
+      <x:c r="I160" s="3" t="s"/>
       <x:c r="J160" s="3" t="s"/>
       <x:c r="K160" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L160" s="3" t="s"/>
       <x:c r="M160" s="3" t="s"/>
       <x:c r="N160" s="3" t="s"/>
       <x:c r="O160" s="3" t="s"/>
       <x:c r="P160" s="3" t="s"/>
       <x:c r="Q160" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R160" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:18">
       <x:c r="A161" s="10">
-        <x:v>46331</x:v>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B161" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C161" s="10" t="s"/>
       <x:c r="D161" s="11" t="s">
-        <x:v>349</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E161" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F161" s="11" t="s"/>
       <x:c r="G161" s="11" t="s">
-        <x:v>389</x:v>
-[...3 lines deleted...]
-      <x:c r="J161" s="11" t="s"/>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H161" s="11" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I161" s="11" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J161" s="11" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K161" s="11" t="s">
-        <x:v>309</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L161" s="11" t="s"/>
       <x:c r="M161" s="11" t="s"/>
       <x:c r="N161" s="11" t="s"/>
       <x:c r="O161" s="11" t="s"/>
       <x:c r="P161" s="11" t="s"/>
       <x:c r="Q161" s="11" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R161" s="12" t="s"/>
     </x:row>
     <x:row r="162" spans="1:18">
       <x:c r="A162" s="2">
-        <x:v>46331</x:v>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C162" s="2" t="s"/>
       <x:c r="D162" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s"/>
       <x:c r="G162" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s"/>
       <x:c r="I162" s="3" t="s"/>
       <x:c r="J162" s="3" t="s"/>
       <x:c r="K162" s="3" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="L162" s="3" t="s"/>
       <x:c r="M162" s="3" t="s"/>
-      <x:c r="N162" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="P162" s="3" t="s"/>
+      <x:c r="N162" s="3" t="s"/>
+      <x:c r="O162" s="3" t="s"/>
+      <x:c r="P162" s="3" t="s">
+        <x:v>390</x:v>
+      </x:c>
       <x:c r="Q162" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R162" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:18">
       <x:c r="A163" s="10">
-        <x:v>46332</x:v>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B163" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C163" s="10" t="s"/>
       <x:c r="D163" s="11" t="s">
-        <x:v>391</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E163" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F163" s="11" t="s"/>
       <x:c r="G163" s="11" t="s">
-        <x:v>392</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H163" s="11" t="s"/>
+      <x:c r="I163" s="11" t="s"/>
       <x:c r="J163" s="11" t="s"/>
       <x:c r="K163" s="11" t="s">
-        <x:v>213</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L163" s="11" t="s"/>
       <x:c r="M163" s="11" t="s"/>
       <x:c r="N163" s="11" t="s"/>
       <x:c r="O163" s="11" t="s"/>
-      <x:c r="P163" s="11" t="s"/>
+      <x:c r="P163" s="11" t="s">
+        <x:v>392</x:v>
+      </x:c>
       <x:c r="Q163" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R163" s="12" t="s">
-        <x:v>134</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:18">
       <x:c r="A164" s="2">
-        <x:v>46332</x:v>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C164" s="2" t="s"/>
       <x:c r="D164" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s"/>
       <x:c r="G164" s="3" t="s">
-        <x:v>245</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H164" s="3" t="s"/>
+      <x:c r="I164" s="3" t="s"/>
       <x:c r="J164" s="3" t="s"/>
       <x:c r="K164" s="3" t="s">
-        <x:v>122</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="L164" s="3" t="s"/>
+      <x:c r="M164" s="3" t="s"/>
       <x:c r="N164" s="3" t="s"/>
-      <x:c r="O164" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="P164" s="3" t="s"/>
+      <x:c r="O164" s="3" t="s"/>
+      <x:c r="P164" s="3" t="s">
+        <x:v>394</x:v>
+      </x:c>
       <x:c r="Q164" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R164" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:18">
       <x:c r="A165" s="10">
-        <x:v>46332</x:v>
+        <x:v>46365</x:v>
       </x:c>
       <x:c r="B165" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C165" s="10" t="s"/>
       <x:c r="D165" s="11" t="s">
-        <x:v>238</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E165" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F165" s="11" t="s"/>
       <x:c r="G165" s="11" t="s">
-        <x:v>394</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H165" s="11" t="s"/>
+      <x:c r="I165" s="11" t="s"/>
       <x:c r="J165" s="11" t="s"/>
       <x:c r="K165" s="11" t="s">
-        <x:v>208</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L165" s="11" t="s"/>
       <x:c r="M165" s="11" t="s"/>
       <x:c r="N165" s="11" t="s"/>
       <x:c r="O165" s="11" t="s"/>
       <x:c r="P165" s="11" t="s"/>
       <x:c r="Q165" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R165" s="12" t="s">
-        <x:v>203</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:18">
       <x:c r="A166" s="2">
-        <x:v>46335</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46370</x:v>
+      </x:c>
+      <x:c r="B166" s="3" t="s"/>
       <x:c r="C166" s="2" t="s"/>
       <x:c r="D166" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s"/>
       <x:c r="G166" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J166" s="3" t="s"/>
       <x:c r="K166" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L166" s="3" t="s"/>
       <x:c r="M166" s="3" t="s"/>
       <x:c r="N166" s="3" t="s"/>
       <x:c r="O166" s="3" t="s"/>
       <x:c r="P166" s="3" t="s"/>
       <x:c r="Q166" s="3" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>237</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:18">
       <x:c r="A167" s="10">
-        <x:v>46336</x:v>
+        <x:v>46370</x:v>
       </x:c>
       <x:c r="B167" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C167" s="10" t="s"/>
       <x:c r="D167" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E167" s="11" t="s">
-        <x:v>189</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F167" s="11" t="s"/>
       <x:c r="G167" s="11" t="s">
-        <x:v>396</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H167" s="11" t="s"/>
+      <x:c r="I167" s="11" t="s"/>
       <x:c r="J167" s="11" t="s"/>
       <x:c r="K167" s="11" t="s">
-        <x:v>236</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L167" s="11" t="s"/>
       <x:c r="M167" s="11" t="s"/>
       <x:c r="N167" s="11" t="s"/>
       <x:c r="O167" s="11" t="s"/>
-      <x:c r="P167" s="11" t="s"/>
+      <x:c r="P167" s="11" t="s">
+        <x:v>400</x:v>
+      </x:c>
       <x:c r="Q167" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R167" s="12" t="s">
-        <x:v>237</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:18">
       <x:c r="A168" s="2">
-        <x:v>46338</x:v>
-[...1 lines deleted...]
-      <x:c r="B168" s="3" t="s"/>
+        <x:v>46370</x:v>
+      </x:c>
+      <x:c r="B168" s="3" t="s">
+        <x:v>302</x:v>
+      </x:c>
       <x:c r="C168" s="2" t="s"/>
       <x:c r="D168" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s"/>
-      <x:c r="G168" s="3" t="s"/>
+      <x:c r="G168" s="3" t="s">
+        <x:v>402</x:v>
+      </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I168" s="3" t="s"/>
       <x:c r="J168" s="3" t="s"/>
       <x:c r="K168" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L168" s="3" t="s"/>
       <x:c r="M168" s="3" t="s"/>
       <x:c r="N168" s="3" t="s"/>
       <x:c r="O168" s="3" t="s"/>
-      <x:c r="P168" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P168" s="3" t="s"/>
       <x:c r="Q168" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R168" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:18">
       <x:c r="A169" s="10">
-        <x:v>46338</x:v>
+        <x:v>46371</x:v>
       </x:c>
       <x:c r="B169" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C169" s="10" t="s"/>
       <x:c r="D169" s="11" t="s">
-        <x:v>233</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E169" s="11" t="s">
-        <x:v>189</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="11" t="s"/>
       <x:c r="G169" s="11" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H169" s="11" t="s">
-        <x:v>235</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I169" s="11" t="s">
-        <x:v>200</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="J169" s="11" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="K169" s="11" t="s"/>
       <x:c r="L169" s="11" t="s"/>
       <x:c r="M169" s="11" t="s"/>
       <x:c r="N169" s="11" t="s"/>
       <x:c r="O169" s="11" t="s"/>
       <x:c r="P169" s="11" t="s"/>
       <x:c r="Q169" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R169" s="12" t="s">
-        <x:v>237</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:18">
       <x:c r="A170" s="2">
-        <x:v>46338</x:v>
+        <x:v>46371</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C170" s="2" t="s"/>
       <x:c r="D170" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s"/>
       <x:c r="G170" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J170" s="3" t="s"/>
       <x:c r="K170" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L170" s="3" t="s"/>
       <x:c r="M170" s="3" t="s"/>
       <x:c r="N170" s="3" t="s"/>
       <x:c r="O170" s="3" t="s"/>
       <x:c r="P170" s="3" t="s"/>
       <x:c r="Q170" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R170" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:18">
       <x:c r="A171" s="10">
-        <x:v>46339</x:v>
-[...1 lines deleted...]
-      <x:c r="B171" s="11" t="s"/>
+        <x:v>46371</x:v>
+      </x:c>
+      <x:c r="B171" s="11" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C171" s="10" t="s"/>
       <x:c r="D171" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E171" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F171" s="11" t="s"/>
       <x:c r="G171" s="11" t="s">
-        <x:v>400</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H171" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I171" s="11" t="s">
-        <x:v>36</x:v>
-[...4 lines deleted...]
-      <x:c r="K171" s="11" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="J171" s="11" t="s"/>
+      <x:c r="K171" s="11" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="L171" s="11" t="s"/>
       <x:c r="M171" s="11" t="s"/>
       <x:c r="N171" s="11" t="s"/>
       <x:c r="O171" s="11" t="s"/>
       <x:c r="P171" s="11" t="s"/>
       <x:c r="Q171" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R171" s="12" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:18">
       <x:c r="A172" s="2">
-        <x:v>46339</x:v>
-[...1 lines deleted...]
-      <x:c r="B172" s="3" t="s"/>
+        <x:v>46372</x:v>
+      </x:c>
+      <x:c r="B172" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C172" s="2" t="s"/>
       <x:c r="D172" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s"/>
       <x:c r="G172" s="3" t="s">
-        <x:v>401</x:v>
-[...10 lines deleted...]
-      <x:c r="K172" s="3" t="s"/>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H172" s="3" t="s"/>
+      <x:c r="I172" s="3" t="s"/>
+      <x:c r="J172" s="3" t="s"/>
+      <x:c r="K172" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
       <x:c r="L172" s="3" t="s"/>
       <x:c r="M172" s="3" t="s"/>
       <x:c r="N172" s="3" t="s"/>
       <x:c r="O172" s="3" t="s"/>
-      <x:c r="P172" s="3" t="s"/>
+      <x:c r="P172" s="3" t="s">
+        <x:v>409</x:v>
+      </x:c>
       <x:c r="Q172" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R172" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:18">
       <x:c r="A173" s="10">
-        <x:v>46339</x:v>
+        <x:v>46372</x:v>
       </x:c>
       <x:c r="B173" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C173" s="10" t="s"/>
       <x:c r="D173" s="11" t="s">
-        <x:v>402</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E173" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="11" t="s"/>
       <x:c r="G173" s="11" t="s">
-        <x:v>254</x:v>
-[...3 lines deleted...]
-      <x:c r="J173" s="11" t="s"/>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H173" s="11" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I173" s="11" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J173" s="11" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="K173" s="11" t="s">
-        <x:v>223</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L173" s="11" t="s"/>
       <x:c r="M173" s="11" t="s"/>
       <x:c r="N173" s="11" t="s"/>
       <x:c r="O173" s="11" t="s"/>
       <x:c r="P173" s="11" t="s"/>
       <x:c r="Q173" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R173" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:18">
       <x:c r="A174" s="2">
-        <x:v>46339</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46374</x:v>
+      </x:c>
+      <x:c r="B174" s="3" t="s"/>
       <x:c r="C174" s="2" t="s"/>
       <x:c r="D174" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s"/>
       <x:c r="G174" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
-        <x:v>406</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J174" s="3" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K174" s="3" t="s"/>
       <x:c r="L174" s="3" t="s"/>
       <x:c r="M174" s="3" t="s"/>
       <x:c r="N174" s="3" t="s"/>
       <x:c r="O174" s="3" t="s"/>
-      <x:c r="P174" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P174" s="3" t="s"/>
       <x:c r="Q174" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R174" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:18">
       <x:c r="A175" s="10">
-        <x:v>46342</x:v>
+        <x:v>46377</x:v>
       </x:c>
       <x:c r="B175" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C175" s="10" t="s"/>
       <x:c r="D175" s="11" t="s">
-        <x:v>124</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E175" s="11" t="s">
-        <x:v>118</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F175" s="11" t="s"/>
       <x:c r="G175" s="11" t="s">
-        <x:v>125</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H175" s="11" t="s"/>
+      <x:c r="I175" s="11" t="s"/>
       <x:c r="J175" s="11" t="s"/>
       <x:c r="K175" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L175" s="11" t="s"/>
       <x:c r="M175" s="11" t="s"/>
       <x:c r="N175" s="11" t="s"/>
       <x:c r="O175" s="11" t="s"/>
-      <x:c r="P175" s="11" t="s"/>
+      <x:c r="P175" s="11" t="s">
+        <x:v>216</x:v>
+      </x:c>
       <x:c r="Q175" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R175" s="12" t="s">
-        <x:v>126</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:18">
       <x:c r="A176" s="2">
-        <x:v>46342</x:v>
+        <x:v>46386</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C176" s="2" t="s"/>
       <x:c r="D176" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s"/>
       <x:c r="G176" s="3" t="s">
-        <x:v>119</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="H176" s="3" t="s"/>
+      <x:c r="I176" s="3" t="s"/>
       <x:c r="J176" s="3" t="s"/>
       <x:c r="K176" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L176" s="3" t="s"/>
       <x:c r="M176" s="3" t="s"/>
       <x:c r="N176" s="3" t="s"/>
       <x:c r="O176" s="3" t="s"/>
       <x:c r="P176" s="3" t="s"/>
       <x:c r="Q176" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R176" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:18">
       <x:c r="A177" s="10">
-        <x:v>46343</x:v>
+        <x:v>46387</x:v>
       </x:c>
       <x:c r="B177" s="11" t="s">
-        <x:v>374</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C177" s="10" t="s"/>
       <x:c r="D177" s="11" t="s">
-        <x:v>409</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E177" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F177" s="11" t="s"/>
       <x:c r="G177" s="11" t="s">
-        <x:v>410</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H177" s="11" t="s">
-        <x:v>106</x:v>
-[...2 lines deleted...]
-      <x:c r="J177" s="11" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I177" s="11" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J177" s="11" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="K177" s="11" t="s">
-        <x:v>107</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L177" s="11" t="s"/>
       <x:c r="M177" s="11" t="s"/>
       <x:c r="N177" s="11" t="s"/>
       <x:c r="O177" s="11" t="s"/>
       <x:c r="P177" s="11" t="s"/>
       <x:c r="Q177" s="11" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R177" s="12" t="s"/>
     </x:row>
     <x:row r="178" spans="1:18">
       <x:c r="A178" s="2">
-        <x:v>46345</x:v>
+        <x:v>46387</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C178" s="2" t="s"/>
       <x:c r="D178" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s"/>
       <x:c r="G178" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J178" s="3" t="s"/>
       <x:c r="K178" s="3" t="s">
-        <x:v>213</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="L178" s="3" t="s"/>
+      <x:c r="M178" s="3" t="s"/>
       <x:c r="N178" s="3" t="s"/>
-      <x:c r="O178" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O178" s="3" t="s"/>
       <x:c r="P178" s="3" t="s"/>
       <x:c r="Q178" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R178" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:18">
       <x:c r="A179" s="10">
-        <x:v>46346</x:v>
+        <x:v>46387</x:v>
       </x:c>
       <x:c r="B179" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C179" s="10" t="s"/>
       <x:c r="D179" s="11" t="s">
-        <x:v>349</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E179" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F179" s="11" t="s"/>
       <x:c r="G179" s="11" t="s">
-        <x:v>412</x:v>
-[...2 lines deleted...]
-      <x:c r="I179" s="11" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H179" s="11" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I179" s="11" t="s">
+        <x:v>140</x:v>
+      </x:c>
       <x:c r="J179" s="11" t="s"/>
       <x:c r="K179" s="11" t="s">
-        <x:v>351</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L179" s="11" t="s"/>
       <x:c r="M179" s="11" t="s"/>
       <x:c r="N179" s="11" t="s"/>
       <x:c r="O179" s="11" t="s"/>
       <x:c r="P179" s="11" t="s"/>
       <x:c r="Q179" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R179" s="12" t="s">
-        <x:v>349</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:18">
       <x:c r="A180" s="2">
-        <x:v>46350</x:v>
+        <x:v>46387</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C180" s="2" t="s"/>
       <x:c r="D180" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s"/>
       <x:c r="G180" s="3" t="s">
-        <x:v>413</x:v>
-[...2 lines deleted...]
-      <x:c r="I180" s="3" t="s"/>
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="H180" s="3" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="I180" s="3" t="s">
+        <x:v>422</x:v>
+      </x:c>
       <x:c r="J180" s="3" t="s"/>
       <x:c r="K180" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L180" s="3" t="s"/>
       <x:c r="M180" s="3" t="s"/>
       <x:c r="N180" s="3" t="s"/>
       <x:c r="O180" s="3" t="s"/>
       <x:c r="P180" s="3" t="s"/>
       <x:c r="Q180" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R180" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:18">
       <x:c r="A181" s="10">
-        <x:v>46356</x:v>
-[...1 lines deleted...]
-      <x:c r="B181" s="11" t="s"/>
+        <x:v>46394</x:v>
+      </x:c>
+      <x:c r="B181" s="11" t="s">
+        <x:v>376</x:v>
+      </x:c>
       <x:c r="C181" s="10" t="s"/>
       <x:c r="D181" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E181" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F181" s="11" t="s"/>
       <x:c r="G181" s="11" t="s">
-        <x:v>414</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H181" s="11" t="s">
-        <x:v>355</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I181" s="11" t="s">
-        <x:v>251</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J181" s="11" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="K181" s="11" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="K181" s="11" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="L181" s="11" t="s"/>
       <x:c r="M181" s="11" t="s"/>
       <x:c r="N181" s="11" t="s"/>
       <x:c r="O181" s="11" t="s"/>
       <x:c r="P181" s="11" t="s"/>
       <x:c r="Q181" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R181" s="12" t="s">
-        <x:v>33</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:18">
       <x:c r="A182" s="2">
-        <x:v>46356</x:v>
+        <x:v>46395</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C182" s="2" t="s"/>
       <x:c r="D182" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s"/>
-      <x:c r="G182" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G182" s="3" t="s"/>
       <x:c r="H182" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J182" s="3" t="s"/>
       <x:c r="K182" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L182" s="3" t="s"/>
       <x:c r="M182" s="3" t="s"/>
       <x:c r="N182" s="3" t="s"/>
       <x:c r="O182" s="3" t="s"/>
       <x:c r="P182" s="3" t="s"/>
-      <x:c r="Q182" s="3" t="s">
-        <x:v>59</x:v>
+      <x:c r="Q182" s="3" t="s"/>
+      <x:c r="R182" s="1" t="s">
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:18">
       <x:c r="A183" s="10">
-        <x:v>46356</x:v>
+        <x:v>46402</x:v>
       </x:c>
       <x:c r="B183" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C183" s="10" t="s"/>
       <x:c r="D183" s="11" t="s">
-        <x:v>415</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E183" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="11" t="s"/>
       <x:c r="G183" s="11" t="s">
-        <x:v>416</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H183" s="11" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I183" s="11" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="J183" s="11" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="K183" s="11" t="s"/>
       <x:c r="L183" s="11" t="s"/>
       <x:c r="M183" s="11" t="s"/>
       <x:c r="N183" s="11" t="s"/>
       <x:c r="O183" s="11" t="s"/>
       <x:c r="P183" s="11" t="s"/>
       <x:c r="Q183" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R183" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:18">
       <x:c r="A184" s="2">
-        <x:v>46356</x:v>
+        <x:v>46402</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C184" s="2" t="s"/>
       <x:c r="D184" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s"/>
       <x:c r="G184" s="3" t="s">
-        <x:v>418</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="H184" s="3" t="s"/>
+      <x:c r="I184" s="3" t="s"/>
+      <x:c r="J184" s="3" t="s"/>
       <x:c r="K184" s="3" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="L184" s="3" t="s"/>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="L184" s="3" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="M184" s="3" t="s"/>
-      <x:c r="N184" s="3" t="s"/>
-      <x:c r="O184" s="3" t="s"/>
+      <x:c r="N184" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="O184" s="3" t="s">
+        <x:v>282</x:v>
+      </x:c>
       <x:c r="P184" s="3" t="s"/>
       <x:c r="Q184" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R184" s="1" t="s">
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:18">
       <x:c r="A185" s="10">
-        <x:v>46358</x:v>
+        <x:v>46403</x:v>
       </x:c>
       <x:c r="B185" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C185" s="10" t="s"/>
       <x:c r="D185" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E185" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="11" t="s"/>
       <x:c r="G185" s="11" t="s">
-        <x:v>419</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H185" s="11" t="s">
-        <x:v>55</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I185" s="11" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J185" s="11" t="s">
-        <x:v>57</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="K185" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="L185" s="11" t="s"/>
       <x:c r="M185" s="11" t="s"/>
       <x:c r="N185" s="11" t="s"/>
       <x:c r="O185" s="11" t="s"/>
       <x:c r="P185" s="11" t="s"/>
       <x:c r="Q185" s="11" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="R185" s="12" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="R185" s="12" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="186" spans="1:18">
       <x:c r="A186" s="2">
-        <x:v>46370</x:v>
-[...1 lines deleted...]
-      <x:c r="B186" s="3" t="s"/>
+        <x:v>46405</x:v>
+      </x:c>
+      <x:c r="B186" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="C186" s="2" t="s"/>
       <x:c r="D186" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s"/>
       <x:c r="G186" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>271</x:v>
-[...1 lines deleted...]
-      <x:c r="J186" s="3" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J186" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="K186" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L186" s="3" t="s"/>
       <x:c r="M186" s="3" t="s"/>
       <x:c r="N186" s="3" t="s"/>
       <x:c r="O186" s="3" t="s"/>
-      <x:c r="P186" s="3" t="s"/>
+      <x:c r="P186" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
       <x:c r="Q186" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R186" s="1" t="s">
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:18">
       <x:c r="A187" s="10">
-        <x:v>46370</x:v>
+        <x:v>46408</x:v>
       </x:c>
       <x:c r="B187" s="11" t="s">
-        <x:v>374</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C187" s="10" t="s"/>
       <x:c r="D187" s="11" t="s">
-        <x:v>422</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E187" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F187" s="11" t="s"/>
       <x:c r="G187" s="11" t="s">
-        <x:v>423</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H187" s="11" t="s">
-        <x:v>106</x:v>
-[...2 lines deleted...]
-      <x:c r="J187" s="11" t="s"/>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="I187" s="11" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="J187" s="11" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="K187" s="11" t="s">
-        <x:v>107</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L187" s="11" t="s"/>
       <x:c r="M187" s="11" t="s"/>
       <x:c r="N187" s="11" t="s"/>
       <x:c r="O187" s="11" t="s"/>
       <x:c r="P187" s="11" t="s"/>
       <x:c r="Q187" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R187" s="12" t="s">
-        <x:v>108</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:18">
       <x:c r="A188" s="2">
-        <x:v>46371</x:v>
+        <x:v>46416</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C188" s="2" t="s"/>
       <x:c r="D188" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s"/>
       <x:c r="G188" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
-        <x:v>132</x:v>
-[...4 lines deleted...]
-      <x:c r="K188" s="3" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J188" s="3" t="s"/>
+      <x:c r="K188" s="3" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="L188" s="3" t="s"/>
       <x:c r="M188" s="3" t="s"/>
       <x:c r="N188" s="3" t="s"/>
       <x:c r="O188" s="3" t="s"/>
       <x:c r="P188" s="3" t="s"/>
       <x:c r="Q188" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R188" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:18">
       <x:c r="A189" s="10">
-        <x:v>46371</x:v>
+        <x:v>46416</x:v>
       </x:c>
       <x:c r="B189" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C189" s="10" t="s"/>
       <x:c r="D189" s="11" t="s">
-        <x:v>117</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E189" s="11" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="11" t="s"/>
       <x:c r="G189" s="11" t="s">
-        <x:v>119</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H189" s="11" t="s">
-        <x:v>120</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I189" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J189" s="11" t="s"/>
       <x:c r="K189" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L189" s="11" t="s"/>
       <x:c r="M189" s="11" t="s"/>
       <x:c r="N189" s="11" t="s"/>
       <x:c r="O189" s="11" t="s"/>
       <x:c r="P189" s="11" t="s"/>
       <x:c r="Q189" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R189" s="12" t="s">
-        <x:v>123</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:18">
       <x:c r="A190" s="2">
-        <x:v>46371</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46418</x:v>
+      </x:c>
+      <x:c r="B190" s="3" t="s"/>
       <x:c r="C190" s="2" t="s"/>
       <x:c r="D190" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s"/>
       <x:c r="G190" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="I190" s="3" t="s"/>
       <x:c r="J190" s="3" t="s"/>
       <x:c r="K190" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="L190" s="3" t="s"/>
       <x:c r="M190" s="3" t="s"/>
       <x:c r="N190" s="3" t="s"/>
       <x:c r="O190" s="3" t="s"/>
       <x:c r="P190" s="3" t="s"/>
       <x:c r="Q190" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R190" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:18">
       <x:c r="A191" s="10">
-        <x:v>46372</x:v>
+        <x:v>46418</x:v>
       </x:c>
       <x:c r="B191" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C191" s="10" t="s"/>
       <x:c r="D191" s="11" t="s">
-        <x:v>425</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E191" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="11" t="s"/>
       <x:c r="G191" s="11" t="s">
-        <x:v>426</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="H191" s="11" t="s"/>
+      <x:c r="I191" s="11" t="s"/>
+      <x:c r="J191" s="11" t="s"/>
       <x:c r="K191" s="11" t="s">
-        <x:v>167</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L191" s="11" t="s"/>
       <x:c r="M191" s="11" t="s"/>
       <x:c r="N191" s="11" t="s"/>
       <x:c r="O191" s="11" t="s"/>
       <x:c r="P191" s="11" t="s"/>
       <x:c r="Q191" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R191" s="12" t="s">
-        <x:v>169</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:18">
       <x:c r="A192" s="2">
-        <x:v>46374</x:v>
-[...1 lines deleted...]
-      <x:c r="B192" s="3" t="s"/>
+        <x:v>46420</x:v>
+      </x:c>
+      <x:c r="B192" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="C192" s="2" t="s"/>
       <x:c r="D192" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s"/>
       <x:c r="G192" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
-        <x:v>251</x:v>
-[...4 lines deleted...]
-      <x:c r="K192" s="3" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J192" s="3" t="s"/>
+      <x:c r="K192" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="L192" s="3" t="s"/>
       <x:c r="M192" s="3" t="s"/>
       <x:c r="N192" s="3" t="s"/>
       <x:c r="O192" s="3" t="s"/>
       <x:c r="P192" s="3" t="s"/>
       <x:c r="Q192" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R192" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:18">
       <x:c r="A193" s="10">
-        <x:v>46387</x:v>
+        <x:v>46427</x:v>
       </x:c>
       <x:c r="B193" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C193" s="10" t="s"/>
       <x:c r="D193" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E193" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="11" t="s"/>
       <x:c r="G193" s="11" t="s">
-        <x:v>54</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H193" s="11" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I193" s="11" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J193" s="11" t="s"/>
       <x:c r="K193" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L193" s="11" t="s"/>
       <x:c r="M193" s="11" t="s"/>
       <x:c r="N193" s="11" t="s"/>
       <x:c r="O193" s="11" t="s"/>
       <x:c r="P193" s="11" t="s"/>
       <x:c r="Q193" s="11" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="R193" s="12" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R193" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
     </x:row>
     <x:row r="194" spans="1:18">
       <x:c r="A194" s="2">
-        <x:v>46387</x:v>
+        <x:v>46430</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C194" s="2" t="s"/>
       <x:c r="D194" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s"/>
       <x:c r="G194" s="3" t="s">
-        <x:v>65</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H194" s="3" t="s"/>
+      <x:c r="I194" s="3" t="s"/>
       <x:c r="J194" s="3" t="s"/>
       <x:c r="K194" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L194" s="3" t="s"/>
       <x:c r="M194" s="3" t="s"/>
       <x:c r="N194" s="3" t="s"/>
       <x:c r="O194" s="3" t="s"/>
       <x:c r="P194" s="3" t="s"/>
       <x:c r="Q194" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R194" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:18">
       <x:c r="A195" s="10">
-        <x:v>46395</x:v>
+        <x:v>46436</x:v>
       </x:c>
       <x:c r="B195" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C195" s="10" t="s"/>
       <x:c r="D195" s="11" t="s">
-        <x:v>84</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E195" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F195" s="11" t="s"/>
-      <x:c r="G195" s="11" t="s"/>
+      <x:c r="G195" s="11" t="s">
+        <x:v>446</x:v>
+      </x:c>
       <x:c r="H195" s="11" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I195" s="11" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="J195" s="11" t="s"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J195" s="11" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="K195" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L195" s="11" t="s"/>
       <x:c r="M195" s="11" t="s"/>
       <x:c r="N195" s="11" t="s"/>
       <x:c r="O195" s="11" t="s"/>
       <x:c r="P195" s="11" t="s"/>
-      <x:c r="Q195" s="11" t="s"/>
+      <x:c r="Q195" s="11" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="R195" s="12" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:18">
       <x:c r="A196" s="2">
-        <x:v>46402</x:v>
+        <x:v>46437</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C196" s="2" t="s"/>
       <x:c r="D196" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s"/>
       <x:c r="G196" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
-        <x:v>132</x:v>
-[...4 lines deleted...]
-      <x:c r="K196" s="3" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J196" s="3" t="s"/>
+      <x:c r="K196" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="L196" s="3" t="s"/>
       <x:c r="M196" s="3" t="s"/>
       <x:c r="N196" s="3" t="s"/>
       <x:c r="O196" s="3" t="s"/>
       <x:c r="P196" s="3" t="s"/>
       <x:c r="Q196" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R196" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:18">
       <x:c r="A197" s="10">
-        <x:v>46402</x:v>
+        <x:v>46447</x:v>
       </x:c>
       <x:c r="B197" s="11" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C197" s="10" t="s"/>
       <x:c r="D197" s="11" t="s">
-        <x:v>134</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E197" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F197" s="11" t="s"/>
       <x:c r="G197" s="11" t="s">
-        <x:v>429</x:v>
-[...2 lines deleted...]
-      <x:c r="I197" s="11" t="s"/>
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H197" s="11" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="I197" s="11" t="s">
+        <x:v>195</x:v>
+      </x:c>
       <x:c r="J197" s="11" t="s"/>
       <x:c r="K197" s="11" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L197" s="11" t="s"/>
       <x:c r="M197" s="11" t="s"/>
-      <x:c r="N197" s="11" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="N197" s="11" t="s"/>
+      <x:c r="O197" s="11" t="s"/>
       <x:c r="P197" s="11" t="s"/>
       <x:c r="Q197" s="11" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R197" s="12" t="s">
-        <x:v>134</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:18">
       <x:c r="A198" s="2">
-        <x:v>46403</x:v>
+        <x:v>46447</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C198" s="2" t="s"/>
       <x:c r="D198" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s"/>
       <x:c r="G198" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J198" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K198" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L198" s="3" t="s"/>
       <x:c r="M198" s="3" t="s"/>
       <x:c r="N198" s="3" t="s"/>
       <x:c r="O198" s="3" t="s"/>
       <x:c r="P198" s="3" t="s"/>
       <x:c r="Q198" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R198" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:18">
       <x:c r="A199" s="10">
-        <x:v>46405</x:v>
+        <x:v>46447</x:v>
       </x:c>
       <x:c r="B199" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C199" s="10" t="s"/>
       <x:c r="D199" s="11" t="s">
-        <x:v>432</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E199" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="11" t="s"/>
       <x:c r="G199" s="11" t="s">
-        <x:v>433</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H199" s="11" t="s">
-        <x:v>165</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I199" s="11" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J199" s="11" t="s"/>
       <x:c r="K199" s="11" t="s">
-        <x:v>167</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L199" s="11" t="s"/>
       <x:c r="M199" s="11" t="s"/>
       <x:c r="N199" s="11" t="s"/>
       <x:c r="O199" s="11" t="s"/>
-      <x:c r="P199" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P199" s="11" t="s"/>
       <x:c r="Q199" s="11" t="s">
-        <x:v>59</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R199" s="12" t="s">
-        <x:v>169</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:18">
       <x:c r="A200" s="2">
-        <x:v>46418</x:v>
+        <x:v>46451</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C200" s="2" t="s"/>
       <x:c r="D200" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s"/>
       <x:c r="G200" s="3" t="s">
-        <x:v>222</x:v>
-[...2 lines deleted...]
-      <x:c r="I200" s="3" t="s"/>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H200" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I200" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="J200" s="3" t="s"/>
       <x:c r="K200" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L200" s="3" t="s"/>
       <x:c r="M200" s="3" t="s"/>
       <x:c r="N200" s="3" t="s"/>
       <x:c r="O200" s="3" t="s"/>
       <x:c r="P200" s="3" t="s"/>
       <x:c r="Q200" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R200" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:18">
       <x:c r="A201" s="10">
-        <x:v>46430</x:v>
+        <x:v>46457</x:v>
       </x:c>
       <x:c r="B201" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C201" s="10" t="s"/>
       <x:c r="D201" s="11" t="s">
-        <x:v>435</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E201" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="11" t="s"/>
       <x:c r="G201" s="11" t="s">
-        <x:v>254</x:v>
-[...2 lines deleted...]
-      <x:c r="I201" s="11" t="s"/>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H201" s="11" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="I201" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="J201" s="11" t="s"/>
       <x:c r="K201" s="11" t="s">
-        <x:v>223</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L201" s="11" t="s"/>
       <x:c r="M201" s="11" t="s"/>
       <x:c r="N201" s="11" t="s"/>
       <x:c r="O201" s="11" t="s"/>
       <x:c r="P201" s="11" t="s"/>
       <x:c r="Q201" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R201" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:18">
       <x:c r="A202" s="2">
-        <x:v>46493</x:v>
+        <x:v>46457</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C202" s="2" t="s"/>
       <x:c r="D202" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s"/>
       <x:c r="G202" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J202" s="3" t="s"/>
       <x:c r="K202" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L202" s="3" t="s"/>
       <x:c r="M202" s="3" t="s"/>
       <x:c r="N202" s="3" t="s"/>
       <x:c r="O202" s="3" t="s"/>
       <x:c r="P202" s="3" t="s"/>
       <x:c r="Q202" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R202" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:18">
       <x:c r="A203" s="10">
-        <x:v>46553</x:v>
+        <x:v>46464</x:v>
       </x:c>
       <x:c r="B203" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C203" s="10" t="s"/>
       <x:c r="D203" s="11" t="s">
-        <x:v>428</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E203" s="11" t="s"/>
       <x:c r="F203" s="11" t="s"/>
       <x:c r="G203" s="11" t="s">
-        <x:v>424</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H203" s="11" t="s">
-        <x:v>131</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I203" s="11" t="s">
-        <x:v>132</x:v>
-[...4 lines deleted...]
-      <x:c r="K203" s="11" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J203" s="11" t="s"/>
+      <x:c r="K203" s="11" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="L203" s="11" t="s"/>
       <x:c r="M203" s="11" t="s"/>
       <x:c r="N203" s="11" t="s"/>
       <x:c r="O203" s="11" t="s"/>
       <x:c r="P203" s="11" t="s"/>
       <x:c r="Q203" s="11" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R203" s="12" t="s"/>
     </x:row>
     <x:row r="204" spans="1:18">
       <x:c r="A204" s="2">
-        <x:v>46583</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46476</x:v>
+      </x:c>
+      <x:c r="B204" s="3" t="s"/>
       <x:c r="C204" s="2" t="s"/>
       <x:c r="D204" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s"/>
       <x:c r="G204" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
-        <x:v>131</x:v>
-[...7 lines deleted...]
-      <x:c r="K204" s="3" t="s"/>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="I204" s="3" t="s"/>
+      <x:c r="J204" s="3" t="s"/>
+      <x:c r="K204" s="3" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="L204" s="3" t="s"/>
       <x:c r="M204" s="3" t="s"/>
       <x:c r="N204" s="3" t="s"/>
       <x:c r="O204" s="3" t="s"/>
       <x:c r="P204" s="3" t="s"/>
       <x:c r="Q204" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R204" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:18">
       <x:c r="A205" s="10">
-        <x:v>46584</x:v>
+        <x:v>46492</x:v>
       </x:c>
       <x:c r="B205" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C205" s="10" t="s"/>
       <x:c r="D205" s="11" t="s">
-        <x:v>141</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E205" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F205" s="11" t="s"/>
       <x:c r="G205" s="11" t="s">
-        <x:v>438</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H205" s="11" t="s">
-        <x:v>143</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I205" s="11" t="s">
-        <x:v>144</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J205" s="11" t="s">
-        <x:v>145</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K205" s="11" t="s">
-        <x:v>146</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L205" s="11" t="s"/>
       <x:c r="M205" s="11" t="s"/>
       <x:c r="N205" s="11" t="s"/>
       <x:c r="O205" s="11" t="s"/>
       <x:c r="P205" s="11" t="s"/>
       <x:c r="Q205" s="11" t="s">
-        <x:v>147</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R205" s="12" t="s">
-        <x:v>100</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:18">
       <x:c r="A206" s="2">
-        <x:v>46736</x:v>
+        <x:v>46493</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C206" s="2" t="s"/>
       <x:c r="D206" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s"/>
       <x:c r="G206" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H206" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I206" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J206" s="3" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="K206" s="3" t="s"/>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="K206" s="3" t="s">
+        <x:v>289</x:v>
+      </x:c>
       <x:c r="L206" s="3" t="s"/>
       <x:c r="M206" s="3" t="s"/>
       <x:c r="N206" s="3" t="s"/>
       <x:c r="O206" s="3" t="s"/>
       <x:c r="P206" s="3" t="s"/>
       <x:c r="Q206" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R206" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:18">
       <x:c r="A207" s="10">
-        <x:v>46766</x:v>
+        <x:v>46505</x:v>
       </x:c>
       <x:c r="B207" s="11" t="s">
-        <x:v>371</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C207" s="10" t="s"/>
       <x:c r="D207" s="11" t="s">
-        <x:v>129</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E207" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F207" s="11" t="s"/>
       <x:c r="G207" s="11" t="s">
-        <x:v>130</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H207" s="11" t="s">
-        <x:v>131</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I207" s="11" t="s">
-        <x:v>132</x:v>
-[...4 lines deleted...]
-      <x:c r="K207" s="11" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J207" s="11" t="s"/>
+      <x:c r="K207" s="11" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="L207" s="11" t="s"/>
       <x:c r="M207" s="11" t="s"/>
       <x:c r="N207" s="11" t="s"/>
       <x:c r="O207" s="11" t="s"/>
       <x:c r="P207" s="11" t="s"/>
       <x:c r="Q207" s="11" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R207" s="12" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:18">
+      <x:c r="A208" s="2">
+        <x:v>46505</x:v>
+      </x:c>
+      <x:c r="B208" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C208" s="2" t="s"/>
+      <x:c r="D208" s="3" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E208" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F208" s="3" t="s"/>
+      <x:c r="G208" s="3" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H208" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="I208" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J208" s="3" t="s"/>
+      <x:c r="K208" s="3" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="L208" s="3" t="s"/>
+      <x:c r="M208" s="3" t="s"/>
+      <x:c r="N208" s="3" t="s"/>
+      <x:c r="O208" s="3" t="s"/>
+      <x:c r="P208" s="3" t="s"/>
+      <x:c r="Q208" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R208" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:18">
+      <x:c r="A209" s="10">
+        <x:v>46507</x:v>
+      </x:c>
+      <x:c r="B209" s="11" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C209" s="10" t="s"/>
+      <x:c r="D209" s="11" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E209" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F209" s="11" t="s"/>
+      <x:c r="G209" s="11" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="H209" s="11" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I209" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J209" s="11" t="s"/>
+      <x:c r="K209" s="11" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L209" s="11" t="s"/>
+      <x:c r="M209" s="11" t="s"/>
+      <x:c r="N209" s="11" t="s"/>
+      <x:c r="O209" s="11" t="s"/>
+      <x:c r="P209" s="11" t="s"/>
+      <x:c r="Q209" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R209" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:18">
+      <x:c r="A210" s="2">
+        <x:v>46511</x:v>
+      </x:c>
+      <x:c r="B210" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C210" s="2" t="s"/>
+      <x:c r="D210" s="3" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E210" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F210" s="3" t="s"/>
+      <x:c r="G210" s="3" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H210" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="I210" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J210" s="3" t="s"/>
+      <x:c r="K210" s="3" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="L210" s="3" t="s"/>
+      <x:c r="M210" s="3" t="s"/>
+      <x:c r="N210" s="3" t="s"/>
+      <x:c r="O210" s="3" t="s"/>
+      <x:c r="P210" s="3" t="s"/>
+      <x:c r="Q210" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R210" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:18">
+      <x:c r="A211" s="10">
+        <x:v>46513</x:v>
+      </x:c>
+      <x:c r="B211" s="11" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C211" s="10" t="s"/>
+      <x:c r="D211" s="11" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E211" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F211" s="11" t="s"/>
+      <x:c r="G211" s="11" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H211" s="11" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I211" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J211" s="11" t="s"/>
+      <x:c r="K211" s="11" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L211" s="11" t="s"/>
+      <x:c r="M211" s="11" t="s"/>
+      <x:c r="N211" s="11" t="s"/>
+      <x:c r="O211" s="11" t="s"/>
+      <x:c r="P211" s="11" t="s"/>
+      <x:c r="Q211" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R211" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:18">
+      <x:c r="A212" s="2">
+        <x:v>46517</x:v>
+      </x:c>
+      <x:c r="B212" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C212" s="2" t="s"/>
+      <x:c r="D212" s="3" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E212" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F212" s="3" t="s"/>
+      <x:c r="G212" s="3" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H212" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I212" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J212" s="3" t="s"/>
+      <x:c r="K212" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L212" s="3" t="s"/>
+      <x:c r="M212" s="3" t="s"/>
+      <x:c r="N212" s="3" t="s"/>
+      <x:c r="O212" s="3" t="s"/>
+      <x:c r="P212" s="3" t="s"/>
+      <x:c r="Q212" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R212" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:18">
+      <x:c r="A213" s="10">
+        <x:v>46531</x:v>
+      </x:c>
+      <x:c r="B213" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C213" s="10" t="s"/>
+      <x:c r="D213" s="11" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E213" s="11" t="s"/>
+      <x:c r="F213" s="11" t="s"/>
+      <x:c r="G213" s="11" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H213" s="11" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I213" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J213" s="11" t="s"/>
+      <x:c r="K213" s="11" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L213" s="11" t="s"/>
+      <x:c r="M213" s="11" t="s"/>
+      <x:c r="N213" s="11" t="s"/>
+      <x:c r="O213" s="11" t="s"/>
+      <x:c r="P213" s="11" t="s"/>
+      <x:c r="Q213" s="11" t="s"/>
+      <x:c r="R213" s="12" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:18">
+      <x:c r="A214" s="2">
+        <x:v>46535</x:v>
+      </x:c>
+      <x:c r="B214" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C214" s="2" t="s"/>
+      <x:c r="D214" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E214" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F214" s="3" t="s"/>
+      <x:c r="G214" s="3" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="H214" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I214" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J214" s="3" t="s"/>
+      <x:c r="K214" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L214" s="3" t="s"/>
+      <x:c r="M214" s="3" t="s"/>
+      <x:c r="N214" s="3" t="s"/>
+      <x:c r="O214" s="3" t="s"/>
+      <x:c r="P214" s="3" t="s"/>
+      <x:c r="Q214" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R214" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:18">
+      <x:c r="A215" s="10">
+        <x:v>46553</x:v>
+      </x:c>
+      <x:c r="B215" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C215" s="10" t="s"/>
+      <x:c r="D215" s="11" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E215" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F215" s="11" t="s"/>
+      <x:c r="G215" s="11" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H215" s="11" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I215" s="11" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="J215" s="11" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="K215" s="11" t="s"/>
+      <x:c r="L215" s="11" t="s"/>
+      <x:c r="M215" s="11" t="s"/>
+      <x:c r="N215" s="11" t="s"/>
+      <x:c r="O215" s="11" t="s"/>
+      <x:c r="P215" s="11" t="s"/>
+      <x:c r="Q215" s="11" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R215" s="12" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:18">
+      <x:c r="A216" s="2">
+        <x:v>46568</x:v>
+      </x:c>
+      <x:c r="B216" s="3" t="s"/>
+      <x:c r="C216" s="2">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="D216" s="3" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E216" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F216" s="3" t="s"/>
+      <x:c r="G216" s="3" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H216" s="3" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="I216" s="3" t="s"/>
+      <x:c r="J216" s="3" t="s"/>
+      <x:c r="K216" s="3" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="L216" s="3" t="s"/>
+      <x:c r="M216" s="3" t="s"/>
+      <x:c r="N216" s="3" t="s"/>
+      <x:c r="O216" s="3" t="s"/>
+      <x:c r="P216" s="3" t="s"/>
+      <x:c r="Q216" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="R216" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:18">
+      <x:c r="A217" s="10">
+        <x:v>46583</x:v>
+      </x:c>
+      <x:c r="B217" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C217" s="10" t="s"/>
+      <x:c r="D217" s="11" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E217" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F217" s="11" t="s"/>
+      <x:c r="G217" s="11" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H217" s="11" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I217" s="11" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="J217" s="11" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="K217" s="11" t="s"/>
+      <x:c r="L217" s="11" t="s"/>
+      <x:c r="M217" s="11" t="s"/>
+      <x:c r="N217" s="11" t="s"/>
+      <x:c r="O217" s="11" t="s"/>
+      <x:c r="P217" s="11" t="s"/>
+      <x:c r="Q217" s="11" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R217" s="12" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:18">
+      <x:c r="A218" s="2">
+        <x:v>46584</x:v>
+      </x:c>
+      <x:c r="B218" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C218" s="2" t="s"/>
+      <x:c r="D218" s="3" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E218" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F218" s="3" t="s"/>
+      <x:c r="G218" s="3" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H218" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="I218" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J218" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="K218" s="3" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="L218" s="3" t="s"/>
+      <x:c r="M218" s="3" t="s"/>
+      <x:c r="N218" s="3" t="s"/>
+      <x:c r="O218" s="3" t="s"/>
+      <x:c r="P218" s="3" t="s"/>
+      <x:c r="Q218" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="R218" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:18">
+      <x:c r="A219" s="10">
+        <x:v>46596</x:v>
+      </x:c>
+      <x:c r="B219" s="11" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C219" s="10" t="s"/>
+      <x:c r="D219" s="11" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E219" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F219" s="11" t="s"/>
+      <x:c r="G219" s="11" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="H219" s="11" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="I219" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J219" s="11" t="s"/>
+      <x:c r="K219" s="11" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="L219" s="11" t="s"/>
+      <x:c r="M219" s="11" t="s"/>
+      <x:c r="N219" s="11" t="s"/>
+      <x:c r="O219" s="11" t="s"/>
+      <x:c r="P219" s="11" t="s"/>
+      <x:c r="Q219" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R219" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:18">
+      <x:c r="A220" s="2">
+        <x:v>46596</x:v>
+      </x:c>
+      <x:c r="B220" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C220" s="2" t="s"/>
+      <x:c r="D220" s="3" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E220" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F220" s="3" t="s"/>
+      <x:c r="G220" s="3" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="H220" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="I220" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J220" s="3" t="s"/>
+      <x:c r="K220" s="3" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="L220" s="3" t="s"/>
+      <x:c r="M220" s="3" t="s"/>
+      <x:c r="N220" s="3" t="s"/>
+      <x:c r="O220" s="3" t="s"/>
+      <x:c r="P220" s="3" t="s"/>
+      <x:c r="Q220" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R220" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:18">
+      <x:c r="A221" s="10">
+        <x:v>46598</x:v>
+      </x:c>
+      <x:c r="B221" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C221" s="10" t="s"/>
+      <x:c r="D221" s="11" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E221" s="11" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F221" s="11" t="s"/>
+      <x:c r="G221" s="11" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="H221" s="11" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="I221" s="11" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="J221" s="11" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="K221" s="11" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="L221" s="11" t="s"/>
+      <x:c r="M221" s="11" t="s"/>
+      <x:c r="N221" s="11" t="s"/>
+      <x:c r="O221" s="11" t="s"/>
+      <x:c r="P221" s="11" t="s"/>
+      <x:c r="Q221" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R221" s="12" t="s">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:18">
+      <x:c r="A222" s="2">
+        <x:v>46598</x:v>
+      </x:c>
+      <x:c r="B222" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C222" s="2" t="s"/>
+      <x:c r="D222" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E222" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F222" s="3" t="s"/>
+      <x:c r="G222" s="3" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H222" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I222" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J222" s="3" t="s"/>
+      <x:c r="K222" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L222" s="3" t="s"/>
+      <x:c r="M222" s="3" t="s"/>
+      <x:c r="N222" s="3" t="s"/>
+      <x:c r="O222" s="3" t="s"/>
+      <x:c r="P222" s="3" t="s"/>
+      <x:c r="Q222" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R222" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:18">
+      <x:c r="A223" s="10">
+        <x:v>46603</x:v>
+      </x:c>
+      <x:c r="B223" s="11" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C223" s="10" t="s"/>
+      <x:c r="D223" s="11" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E223" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F223" s="11" t="s"/>
+      <x:c r="G223" s="11" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H223" s="11" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I223" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J223" s="11" t="s"/>
+      <x:c r="K223" s="11" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L223" s="11" t="s"/>
+      <x:c r="M223" s="11" t="s"/>
+      <x:c r="N223" s="11" t="s"/>
+      <x:c r="O223" s="11" t="s"/>
+      <x:c r="P223" s="11" t="s"/>
+      <x:c r="Q223" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R223" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:18">
+      <x:c r="A224" s="2">
+        <x:v>46605</x:v>
+      </x:c>
+      <x:c r="B224" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C224" s="2" t="s"/>
+      <x:c r="D224" s="3" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E224" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F224" s="3" t="s"/>
+      <x:c r="G224" s="3" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H224" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I224" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J224" s="3" t="s"/>
+      <x:c r="K224" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L224" s="3" t="s"/>
+      <x:c r="M224" s="3" t="s"/>
+      <x:c r="N224" s="3" t="s"/>
+      <x:c r="O224" s="3" t="s"/>
+      <x:c r="P224" s="3" t="s"/>
+      <x:c r="Q224" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R224" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:18">
+      <x:c r="A225" s="10">
+        <x:v>46610</x:v>
+      </x:c>
+      <x:c r="B225" s="11" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C225" s="10" t="s"/>
+      <x:c r="D225" s="11" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E225" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F225" s="11" t="s"/>
+      <x:c r="G225" s="11" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="H225" s="11" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I225" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J225" s="11" t="s"/>
+      <x:c r="K225" s="11" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L225" s="11" t="s"/>
+      <x:c r="M225" s="11" t="s"/>
+      <x:c r="N225" s="11" t="s"/>
+      <x:c r="O225" s="11" t="s"/>
+      <x:c r="P225" s="11" t="s"/>
+      <x:c r="Q225" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R225" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:18">
+      <x:c r="A226" s="2">
+        <x:v>46612</x:v>
+      </x:c>
+      <x:c r="B226" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C226" s="2" t="s"/>
+      <x:c r="D226" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E226" s="3" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F226" s="3" t="s"/>
+      <x:c r="G226" s="3" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H226" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I226" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J226" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="K226" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="L226" s="3" t="s"/>
+      <x:c r="M226" s="3" t="s"/>
+      <x:c r="N226" s="3" t="s"/>
+      <x:c r="O226" s="3" t="s"/>
+      <x:c r="P226" s="3" t="s"/>
+      <x:c r="Q226" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R226" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:18">
+      <x:c r="A227" s="10">
+        <x:v>46619</x:v>
+      </x:c>
+      <x:c r="B227" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C227" s="10" t="s"/>
+      <x:c r="D227" s="11" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E227" s="11" t="s"/>
+      <x:c r="F227" s="11" t="s"/>
+      <x:c r="G227" s="11" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="H227" s="11" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I227" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J227" s="11" t="s"/>
+      <x:c r="K227" s="11" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L227" s="11" t="s"/>
+      <x:c r="M227" s="11" t="s"/>
+      <x:c r="N227" s="11" t="s"/>
+      <x:c r="O227" s="11" t="s"/>
+      <x:c r="P227" s="11" t="s"/>
+      <x:c r="Q227" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R227" s="12" t="s"/>
+    </x:row>
+    <x:row r="228" spans="1:18">
+      <x:c r="A228" s="2">
+        <x:v>46630</x:v>
+      </x:c>
+      <x:c r="B228" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C228" s="2" t="s"/>
+      <x:c r="D228" s="3" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E228" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F228" s="3" t="s"/>
+      <x:c r="G228" s="3" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H228" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="I228" s="3" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="J228" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="K228" s="3" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="L228" s="3" t="s"/>
+      <x:c r="M228" s="3" t="s"/>
+      <x:c r="N228" s="3" t="s"/>
+      <x:c r="O228" s="3" t="s"/>
+      <x:c r="P228" s="3" t="s"/>
+      <x:c r="Q228" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R228" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:18">
+      <x:c r="A229" s="10">
+        <x:v>46688</x:v>
+      </x:c>
+      <x:c r="B229" s="11" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C229" s="10" t="s"/>
+      <x:c r="D229" s="11" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E229" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F229" s="11" t="s"/>
+      <x:c r="G229" s="11" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H229" s="11" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="I229" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J229" s="11" t="s"/>
+      <x:c r="K229" s="11" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="L229" s="11" t="s"/>
+      <x:c r="M229" s="11" t="s"/>
+      <x:c r="N229" s="11" t="s"/>
+      <x:c r="O229" s="11" t="s"/>
+      <x:c r="P229" s="11" t="s"/>
+      <x:c r="Q229" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R229" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:18">
+      <x:c r="A230" s="2">
+        <x:v>46688</x:v>
+      </x:c>
+      <x:c r="B230" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C230" s="2" t="s"/>
+      <x:c r="D230" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E230" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F230" s="3" t="s"/>
+      <x:c r="G230" s="3" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="H230" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="I230" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J230" s="3" t="s"/>
+      <x:c r="K230" s="3" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="L230" s="3" t="s"/>
+      <x:c r="M230" s="3" t="s"/>
+      <x:c r="N230" s="3" t="s"/>
+      <x:c r="O230" s="3" t="s"/>
+      <x:c r="P230" s="3" t="s"/>
+      <x:c r="Q230" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R230" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:18">
+      <x:c r="A231" s="10">
+        <x:v>46692</x:v>
+      </x:c>
+      <x:c r="B231" s="11" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C231" s="10" t="s"/>
+      <x:c r="D231" s="11" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E231" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F231" s="11" t="s"/>
+      <x:c r="G231" s="11" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H231" s="11" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I231" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J231" s="11" t="s"/>
+      <x:c r="K231" s="11" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L231" s="11" t="s"/>
+      <x:c r="M231" s="11" t="s"/>
+      <x:c r="N231" s="11" t="s"/>
+      <x:c r="O231" s="11" t="s"/>
+      <x:c r="P231" s="11" t="s"/>
+      <x:c r="Q231" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R231" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:18">
+      <x:c r="A232" s="2">
+        <x:v>46695</x:v>
+      </x:c>
+      <x:c r="B232" s="3" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C232" s="2" t="s"/>
+      <x:c r="D232" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E232" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F232" s="3" t="s"/>
+      <x:c r="G232" s="3" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H232" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I232" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J232" s="3" t="s"/>
+      <x:c r="K232" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L232" s="3" t="s"/>
+      <x:c r="M232" s="3" t="s"/>
+      <x:c r="N232" s="3" t="s"/>
+      <x:c r="O232" s="3" t="s"/>
+      <x:c r="P232" s="3" t="s"/>
+      <x:c r="Q232" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R232" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:18">
+      <x:c r="A233" s="10">
+        <x:v>46699</x:v>
+      </x:c>
+      <x:c r="B233" s="11" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C233" s="10" t="s"/>
+      <x:c r="D233" s="11" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E233" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F233" s="11" t="s"/>
+      <x:c r="G233" s="11" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="H233" s="11" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I233" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J233" s="11" t="s"/>
+      <x:c r="K233" s="11" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L233" s="11" t="s"/>
+      <x:c r="M233" s="11" t="s"/>
+      <x:c r="N233" s="11" t="s"/>
+      <x:c r="O233" s="11" t="s"/>
+      <x:c r="P233" s="11" t="s"/>
+      <x:c r="Q233" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R233" s="12" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:18">
+      <x:c r="A234" s="2">
+        <x:v>46713</x:v>
+      </x:c>
+      <x:c r="B234" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C234" s="2" t="s"/>
+      <x:c r="D234" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E234" s="3" t="s"/>
+      <x:c r="F234" s="3" t="s"/>
+      <x:c r="G234" s="3" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H234" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I234" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J234" s="3" t="s"/>
+      <x:c r="K234" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L234" s="3" t="s"/>
+      <x:c r="M234" s="3" t="s"/>
+      <x:c r="N234" s="3" t="s"/>
+      <x:c r="O234" s="3" t="s"/>
+      <x:c r="P234" s="3" t="s"/>
+      <x:c r="Q234" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:18">
+      <x:c r="A235" s="10">
+        <x:v>46736</x:v>
+      </x:c>
+      <x:c r="B235" s="11" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C235" s="10" t="s"/>
+      <x:c r="D235" s="11" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E235" s="11" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F235" s="11" t="s"/>
+      <x:c r="G235" s="11" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H235" s="11" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I235" s="11" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="J235" s="11" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="K235" s="11" t="s"/>
+      <x:c r="L235" s="11" t="s"/>
+      <x:c r="M235" s="11" t="s"/>
+      <x:c r="N235" s="11" t="s"/>
+      <x:c r="O235" s="11" t="s"/>
+      <x:c r="P235" s="11" t="s"/>
+      <x:c r="Q235" s="11" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R235" s="12" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:18">
+      <x:c r="A236" s="2">
+        <x:v>46766</x:v>
+      </x:c>
+      <x:c r="B236" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C236" s="2" t="s"/>
+      <x:c r="D236" s="3" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E236" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F236" s="3" t="s"/>
+      <x:c r="G236" s="3" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H236" s="3" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I236" s="3" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="J236" s="3" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="K236" s="3" t="s"/>
+      <x:c r="L236" s="3" t="s"/>
+      <x:c r="M236" s="3" t="s"/>
+      <x:c r="N236" s="3" t="s"/>
+      <x:c r="O236" s="3" t="s"/>
+      <x:c r="P236" s="3" t="s"/>
+      <x:c r="Q236" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R236" s="1" t="s">
+        <x:v>164</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>