--- v4 (2026-08-07)
+++ v5 (2026-11-05)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82d3472a22d4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecda42c9112c4e27859ca6d66a94f932.psmdcp" Id="Rf05cbd6a5eac4bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ff7ab3784f4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47d899af5f24445fb4d3e1c73837dfd5.psmdcp" Id="Rde344f483d6f45d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Business Timetable" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="491" uniqueCount="491">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="421">
   <x:si>
     <x:t>Business Timetable Export</x:t>
   </x:si>
   <x:si>
     <x:t>Created Date:</x:t>
   </x:si>
   <x:si>
     <x:t>Market Participant Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>Unfiltered</x:t>
   </x:si>
   <x:si>
     <x:t>Category Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>Region Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>Start Date Filter:</x:t>
   </x:si>
   <x:si>
     <x:t>End Date Filter:</x:t>
   </x:si>
   <x:si>
@@ -89,1446 +89,1227 @@
   <x:si>
     <x:t>Primary Contact Email</x:t>
   </x:si>
   <x:si>
     <x:t>Secondary Contact Name</x:t>
   </x:si>
   <x:si>
     <x:t>Secondary Contact Title</x:t>
   </x:si>
   <x:si>
     <x:t>Secondary Contact Phone</x:t>
   </x:si>
   <x:si>
     <x:t>Secondary Contact Email</x:t>
   </x:si>
   <x:si>
     <x:t>AdditionalInformation</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Categories</x:t>
   </x:si>
   <x:si>
-    <x:t>FAL</x:t>
+    <x:t>12:00 GMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auction</x:t>
   </x:si>
   <x:si>
     <x:t>Members</x:t>
   </x:si>
   <x:si>
-    <x:t>Deadline for receipt of End of Interavailable applications.</x:t>
-[...11 lines deleted...]
-    <x:t>FAL/DCP/CIL</x:t>
+    <x:t>Day two of Lloyd's capacity auction number three.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>syndicatestamps@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK &amp; Channel Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US and South Africa Trust Fund Participation Questionnaire</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents</x:t>
   </x:si>
   <x:si>
-    <x:t>Indicative Member Modeller Software release to present projected rollover positions based on SBD submissions, early view SBF &amp; LCR submissions and model parameter updates. This is an indicative view of member ECA only.</x:t>
-[...8 lines deleted...]
-    <x:t>NFRA – Quarterly China Reinsurance Registration Return (Q2/2026)</x:t>
+    <x:t>Managing Agents are required to submit US and South Africa Trust Fund Participation Questionnaire for Syndicates subscribing to US and South African trust deeds.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liam Hyland, Susila Kambhampati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRUSTrust.Funds@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North America, South America</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to submit cash transfer forms</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">George Sakkiadis </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Associate, International Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>george.sakkiadis@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North America</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14:00 GMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QMB Return(s)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to submit QMB for Q3 2026 before 14:00 via Market Data Collection (MDC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LloydsDataQuality@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nagarathna Belaval</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+91 9513069971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nagarathna.Belaval@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performance Management Data Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17:00 GMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyber RDS Refresh Data Collection 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit the Cyber RDS Refresh data collection template via Secure Share within the ‘Catastrophe Risk Returns &gt; Cyber RDS Refresh’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lauren Restell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Non-Natural Catastrophe Risk Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lauren.Restell@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samantha Dickens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Associate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>samantha.dickens@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Political Risk &amp; Credit New RDS Data Collection 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agent to submit the Political Risk &amp; Credit New RDS data collection template via Secure Share within the ‘Catastrophe Risk Returns &gt; Political Risk &amp; Credit New RDS’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georgio Anastasi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Underwriting solutions manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georgio.Anastasi@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian B2 Reporting - Part II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to submit the second part of the Canadian B2 regulatory requirement via Secure Share within the ‘Catastrophe Risk Returns / Canadian B2 Regulatory Reporting’ folder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luke Knowles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Head of Catastrophe Risk Analytics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>luke.knowles@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFRA – Quarterly China Reinsurance Registration Return (Q3/2026)</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents, Syndicates</x:t>
   </x:si>
   <x:si>
     <x:t>China Reinsurance Registration: Confirmation that documents, provided to the syndicate by Lloyd’s for review, can be submitted to the National Financial Regulatory Administration (NFRA) NFRA in order to meet the quarterly reinsurance registration process.  Note:  This confirmation is only required in relation to syndicates that are registered with NFRA.</x:t>
   </x:si>
   <x:si>
     <x:t>Linh Phan</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">International Finance </x:t>
   </x:si>
   <x:si>
     <x:t>ChinaReinsuranceRegistration@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Kathleen Vuuren van</x:t>
   </x:si>
   <x:si>
     <x:t>International Finance</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ChinaReinsuranceRegistration@lloyds.com </x:t>
   </x:si>
   <x:si>
     <x:t>Asia &amp; Pacific</x:t>
   </x:si>
   <x:si>
     <x:t>China Reinsurance Registration</x:t>
   </x:si>
   <x:si>
-    <x:t>Overseas Trust Fund</x:t>
-[...222 lines deleted...]
-    <x:t>Managing Agents to submit the Annual Australian Reinsurance Pool Corporation Return to International Finance via SecureShare.</x:t>
+    <x:t>Indian Cross Border Reinsurance - Registration - Annual Opt In</x:t>
   </x:si>
   <x:si>
     <x:t>Joel Williamson</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager, International Finance</x:t>
+  </x:si>
+  <x:si>
     <x:t>+44 (0) 20 7327 5811</x:t>
   </x:si>
   <x:si>
-    <x:t>australian.terrorism@lloyds.com</x:t>
-[...670 lines deleted...]
-    <x:t>NFRA – Quarterly China Reinsurance Registration Return (Q3/2026)</x:t>
+    <x:t>IndianReinsuranceRegistration@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicates to submit opt in letters to Lloyd's to transact cross-border reinsurance business via approval from the Insurance Regulatory and Development Authority of India (“IRDAI”) for the period 1 April 2027 to 31 March 2028.  This process will allow Lloyd's to ascertain which syndicates require a registration pack which will be issued by end-November (previously January).</x:t>
   </x:si>
   <x:si>
     <x:t>Agency Reporting</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agents to submit quarterly financial return QF1 for quarter ending 30 September 2025. Sign off required by director on behalf of the board.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Sara Mirza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sara.mirza@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agency reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Overseas Trust Fund</x:t>
+  </x:si>
+  <x:si>
     <x:t>Illinois Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Anne-Marie Russell </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FinancialControl-Payments@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finance</x:t>
+  </x:si>
+  <x:si>
     <x:t>South Africa Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
+    <x:t>US Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatting Lai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Associate. International Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>yatting.lai@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US situs top up cash movement date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash movement date for LCTF and Margin Fund adjustment</x:t>
+  </x:si>
+  <x:si>
     <x:t>Australian Trust Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Overseas Trust Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Margin Fund adjustment, quarter three 2026 settlement date.</x:t>
   </x:si>
   <x:si>
+    <x:t>Tax - Member's Agent/DCP Level</x:t>
+  </x:si>
+  <x:si>
     <x:t>US Tax - CAMT Declaration 2 Form to be completed by Corporate Members. Sent out via email. Please return to Tax Operations</x:t>
   </x:si>
   <x:si>
     <x:t>Conner Keane</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant</x:t>
   </x:si>
   <x:si>
+    <x:t>+44 (0)1634 392512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tax Members Agent and DCP Level</x:t>
+  </x:si>
+  <x:si>
     <x:t>US Tax - BEAT 8991 Questionnaire to be completed by corporate members that are effected by BEAT and returned to tax operations to enable the filing of Lloyd's aggregate form 8991. Sent out via email</x:t>
   </x:si>
   <x:si>
+    <x:t>FAL/ DCP/ CIL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Member Modeller software update for Q4 Quarterly Corridor Test ECAs.</x:t>
   </x:si>
   <x:si>
+    <x:t>Kevin Barnes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Capital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)20 7327 5683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>member_capital@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coming into line, Direct Corporate Members DCP, FAL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: Quarterly file reviews of IDD business - Q3</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Lloyd's Europe UK branch will raise requests to the MA for evidence for a sample of files underwritten by secondees during the quarter. This is a standing governance requirement and reporting cadence. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloydseurope.ukunderwriting@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Europe</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lloyd’s Defined Stress Test</x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for submission of the Lloyd’s Defined Stress Test, as part of Liquidity Oversight, by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Martin Harris</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Finance Manager</x:t>
   </x:si>
   <x:si>
     <x:t>lloyds-solvencyreturns@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Information on the details of the stress test can be found on the Lloyd’s website here: https://www.lloyds.com/conducting-business/regulatory-information/solvency-ii/tools-and-resources/syndicate-workstreams/reporting-and-disclosure</x:t>
   </x:si>
   <x:si>
+    <x:t>Hong Kong Monthly Claim Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coverholders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monthly Claims must be submitted through the CMR portal. Please note: for any run-off coverholder, these obligations will remain in effect until all claims have been fully resolved.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Claim Return HKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Monthly Risk Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monthly Risks must be submitted through the CMR portal. Please note: for any run-off coverholder, these obligations will remain in effect until all risks have been fully resolved.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Risk Return HKR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Part VII November Submission (Monthly &amp; Initial Load catch-up)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicates</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">In-scope Part VII Syndicates to submit Part VII Monthly data (as at 31/10/2026) via Market Data Collection (MDC) website against the November submission business events (and initial load catch-up file if required). Submission window opens on the 03/11/2026 and closes on the 17/11/2026 at 2PM UK Time.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>MDC support mailbox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mdcsupport@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Europe Part VII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Publication of the Q4 Quarterly Corridor Test (QCT).</x:t>
   </x:si>
   <x:si>
     <x:t>capital-test@lloyds.com</x:t>
   </x:si>
   <x:si>
     <x:t>Members within 90%-110% no action Members &lt;90% and &gt; £1m required to top up Members &gt;110% can request release (this is subject to passing tests within QCT i.e Tier 1/Tier 2 limits etc).</x:t>
   </x:si>
   <x:si>
+    <x:t>Africa &amp; Middle East, Asia &amp; Pacific, Europe, North America, South America, UK &amp; Channel Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd’s Catastrophe Model (LCM) Quarterly Return</x:t>
+  </x:si>
+  <x:si>
     <x:t>Managing Agent to submit Lloyd's Catastrophe Model (LCM) Return via Secure Share within the ‘Catastrophe Risk Returns &gt; LCM Oct 2026’ folder. This only applies for Managing Agents that meet the ‘Materiality of Change’ criteria (see 2026 LCM Guidance &amp; Instructions). Nil return required for all other Managing Agents.</x:t>
   </x:si>
   <x:si>
+    <x:t>Hailie Hunt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reporting Manager, Aggregation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hailie.Hunt@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portfolio Risk Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicate Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The 2024 and 2025 YoA syndicate forecasts as a percentage of capacity will be published for Q3 2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicate reporting</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lloyd's Europe Standard Formula Return 2026 Year End and 2027 Projection</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agent to submit Lloyd's Europe Standard Formula Return 2026 Year End and 2027 Projection via 'Lloyd's Catastrophe Model' Secure Share within the 'Lloyd's Europe Standard Formula Return' folder.</x:t>
   </x:si>
   <x:si>
     <x:t>Settlement day for auctions one, two and three (debit date).</x:t>
   </x:si>
   <x:si>
+    <x:t>lloyds-auctionoffice@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Settlement day for auctions one, two and three (credit date).</x:t>
   </x:si>
   <x:si>
+    <x:t>Onboarding</x:t>
+  </x:si>
+  <x:si>
     <x:t>Deadline for submission of Deeds and documentation for Corporate Consolidations effective from 1 January.</x:t>
   </x:si>
   <x:si>
+    <x:t>clientonboarding@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>All FAL in place and any changes to members FAL including moving PRF must be completed prior to 27 November 2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Client onboarding</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Canadian Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Timetable and instructions posted to Secure Share</x:t>
   </x:si>
   <x:si>
     <x:t>13:00 GMT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Standard Formula Returns </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing Agents to submit completed Standard Formula SCR template (available on Lloyds.com) as at year end for each syndicate under management to Lloyd's via SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting)
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Uma Divekar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Manager</x:t>
+  </x:si>
+  <x:si>
     <x:t>SFReturns@lloyds.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Treaty Waiver Declaration - Including Member-Level Reinsurance request, Transfer Pricing sign-off &amp; Reporting Uncertain Tax Positions. Returned to tax operations. Sent via the FAL Online Portal</x:t>
+    <x:t>LCR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contract Certainty Reporting (for  Service Companies based in Singapore only)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd’s Asia Service Companies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syn Siew Ho</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Asia Compliance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+65 6499 9303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloydsasiacompliance@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treaty Waiver Declaration - Including Member-Level Reinsurance request, Transfer Pricing sign-off &amp; Reporting Uncertain Tax Positions. Returned to tax operations. Sent via the FAL Online Portal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stamp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for members giving up / taking up capacity.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAMP</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: 2027 Delegation of Authority process</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Request raised by Lloyd's Europe UK Branch for all Managing Agents to submit authority requests for their seconded underwriters for the 2027 underwriting year. </x:t>
   </x:si>
   <x:si>
-    <x:t>Deadline for members giving up / taking up capacity.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Service Company Audit Template (for  Service Companies based in Singapore only)</x:t>
   </x:si>
   <x:si>
     <x:t>Submission to LA</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Distribution </x:t>
+  </x:si>
+  <x:si>
     <x:t>Interim cash calls to be funded and paid to syndicates.</x:t>
   </x:si>
   <x:si>
+    <x:t>distribution@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Distribution</x:t>
+  </x:si>
+  <x:si>
     <x:t>Deadline date for the receipt of signed 2027 syndicate lists from DCP Members.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyd's Asia Compliance Report (for  Service Companies based in Singapore only)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Submission to LA on the 2nd working day of each month
 </x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for prospective Corporate Members to submit their Stage 2 FAL applications (Tier 1 only).</x:t>
   </x:si>
   <x:si>
+    <x:t>fal@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>All forms, Deeds and declarations to be submitted with supporting documentation and evidence as per Lloyd's Anti Money Laundering and Financial Crime requirements. Incomplete file submissions will be rejected.</x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for receipt of all Tier 1 FAL re-arrangement applications.</x:t>
   </x:si>
   <x:si>
     <x:t>Incomplete or incorrect forms and documentation will be recorded as such and will not be accepted. Any resubmissions must be received by this deadline or following publication of the next Quarterly Corridor Test.</x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for all prospective Members to submit their Stage 2 files and supporting documentation to Member Services.</x:t>
   </x:si>
   <x:si>
     <x:t>For new IA files all changes to FAL including moving PRF must be completed prior to 27 November 2026.</x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for Members' Agents confirmation that all 2027 syndicate lists have been received and signed by Members.</x:t>
   </x:si>
   <x:si>
+    <x:t>Indian Cross Border Reinsurance - Registration Pack Submission (to Lloyd’s)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Please note that any late, inaccurate or incomplete submissions of this return are subject to the Overseas Fining Policy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Insurance Regulatory and Development Authority (IRDAI), the Indian (re)insurance supervisor, requires cross-border reinsurers who do not have a physical presence in India and transact reinsurance business with Indian insurance companies to be registered on an annual basis.
+For those syndicates who have opted in for the period 1 April 2027 to 31 March 2028, Lloyd’s will share the registration packs with the managing agents relating to the syndicate(s) they wish to register.  Compliance officers are to arrange for the completed information sheets to be signed and returned to Lloyd’s.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q4 2026: GAREAT Large risk return to Lloyd’s Europe in France for period 1 January 2026 to 10 December 2026</x:t>
   </x:si>
   <x:si>
     <x:t>For period 1 January 2026 to 10 December 2026</x:t>
   </x:si>
   <x:si>
+    <x:t>Stéphanie Le Ninivin</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Senior Operations and Finance Executive </x:t>
+  </x:si>
+  <x:si>
+    <x:t>stephanie.leninivin@lloyds.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>FAL*</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> End of year distribution of returns on cash managed by Lloyd’s.</x:t>
   </x:si>
   <x:si>
     <x:t>*provisional date – returns will be credited and released in December</x:t>
   </x:si>
   <x:si>
     <x:t>Part VII December Submission (Monthly &amp; Initial Load catch-up)</x:t>
   </x:si>
   <x:si>
     <x:t>In-scope Part VII Syndicates to submit Part VII Monthly data (as at 30/11/2026) via Market Data Collection (MDC) website against the December submission business events (and initial load catch-up file if required). Submission window opens on the 01/12/2026 and closes on the 14/12/2026 at 2PM UK Time.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Eligible Complainant Return </x:t>
   </x:si>
   <x:si>
     <x:t>Request sent to managing agents to submit completed template relating to policyholders who meet the definition of an 'eligible complainant' to meet Lloyd's FCA reporting requirements via the Optalitix platform with a 4 week deadline.</x:t>
   </x:si>
   <x:si>
     <x:t>Jo Tourle</x:t>
   </x:si>
   <x:si>
     <x:t>Complaints Team</x:t>
   </x:si>
   <x:si>
     <x:t>+44 (0)1634 392496</x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for receipt/settlement of additional assets for Members who have a Q4 QCT failure.</x:t>
   </x:si>
   <x:si>
     <x:t>Failure to clear/settle assets by this date will results in the issuance of an overdue notice advising charges to be levied against member who have not met their CIL/QCT failure.</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Terrorism - ARPC Scheme Option</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit their syndicate’s opt in letter to the Australian Reinsurance Pool Corporation for the 2024 calendar year to International Finance via SecureShare.</x:t>
   </x:si>
   <x:si>
+    <x:t>australian.terrorism@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Terrorism</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tax - Syndicate Level</x:t>
+  </x:si>
+  <x:si>
     <x:t>Submit details of Investment income and Capital Gains and Losses on all NON-US DOLLAR syndicate funds for preparation of the US Tax Reports for US members to enable them to file their personal Tax Returns. Available on Core Market Returns</x:t>
   </x:si>
   <x:si>
+    <x:t>Simon Tyler</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tax Syndicate Level</x:t>
+  </x:si>
+  <x:si>
     <x:t>Deadline for receipt/settlement of additional assets or releases for all Members without a Q4 QCT failure.</x:t>
   </x:si>
   <x:si>
+    <x:t>All assets must be cleared/settled by this date.</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Stamp </x:t>
   </x:si>
   <x:si>
     <x:t>Deadline for notification of death of unlimited names post final auction.</x:t>
   </x:si>
   <x:si>
+    <x:t>By the last working day of each month</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyber Resilience Oversight Metrics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyber Resilience Oversight Metrics need to be submitted by the end of Q2 and Q4 through the Operational Resilience folder in the Market Oversight Documents SecureShare Portal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jess Tasellari</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Operational Resilience Oversight</x:t>
+  </x:si>
+  <x:si>
+    <x:t>operational-resilience-oversight@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applications for £ for £ substitutions can commence.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk and Claims Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit 2026 Step A via email to RiskAndClaimsReporting@lloyds.com.
+Please note the change in email address to be used.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RiskAndClaimsReporting@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for Managing Agents to notify Member Services of any interim cash calls due for payment on 10 February 2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resubmission of Lloyd’s Capital Return (LCR) to take account of Legacy Reinsurance Transactions or late SBF changes. Any submission on this date must be via prior agreement with MRC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Member capital </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCRReturns@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NonXIS Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Quarterly Catastrophe Claims Data Collection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Submission of No. of Claims Reported, Value of Claims Paid and Case Outstanding Value for Fire Incident at Wang Fuk Court in Tai Po, Super Typhoon Ragasa, Severe flooding event during the HK Black Rainstorm Signal and Typhoon Wipha events via email to Eve Young &lt;eve.yeung@lloyds.com&gt;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit RRQ return as at Quarter 4 2026 via CMR.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sufyaan Shaikh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Reserving &amp; Capital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0)20 7327 5019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRQ@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16:00 GMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q4 2026 - Compliance with Lloyds's Europe (LIC) Business Model - Q4 2026 LIC Attestation Exercise</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Submission of Attestation to confirm compliance with Lloyd's Europe (LIC) operating model for all Managing Agents writing business on behalf of Lloyd's Europe (LIC) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Europe Compliance Operating Model</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lloydseurope.operations@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This is to confirm that by submitting the signed attestation, managing agents acknowledge and agree that all transactions related to Lloyd’s Europe must be processed exclusively through Velonetic/DXC and Lloyd’s Central Settlement &amp; Trust Fund Operations (STFO) when conducting business on behalf of Lloyd’s Europe (LIC).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eligible Complainant Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for managing agents to submit completed template relating to policyholders who meet the definition of an 'eligible complainant' to meet Lloyd's FCA reporting requirements via the Optalitix platform.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publication of the FAL annual valuation statement as at 31 December 2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>memberservicesdatafinance@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annual Non-XIS Return</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.lloyds.com/conducting-business/market-data-collections</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to provide premium, paid claim or outstanding claim data relating to the 2026 calendar year, where the transactions to which these relate were not, nor will ever be, processed through Velonetic or via the Lloyd’s Direct Reporting (LDR) process.  Annual returns, including nil returns, need to be completed and submitted via MDC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (20) 73275811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>annual.nonxis@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Please note that any late, inaccurate, or incomplete submissions of this return are subject to the Overseas Fining Policy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing agents to submit Performance Management Data Return for December 2026 before 14:00 via Market Data Collection (MDC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q4 Report</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q4 2026 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richard Borje</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+44 (0) 20 7327 5629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>usenquiries@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Terrorism - ARPC Q4 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Managing agents to submit the Quarter 4 Australian Reinsurance Pool Corporation to International Finance via SecureShare.	</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Please note that any late, inaccurate or incomplete submission of this return is subject to the Overseas Fining Policy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No 1 and/or No 12 Syndicate Stamp sign-off by Managing Agents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The scheduled date for the Syndicate Stamps to be issued to Managing Agents can be found on the Auction &amp; Stamp Timetable on Lloyds.com.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invitations sent to Managing Agents, Members’ Agents and Brokers to submit nominations for Non-Underwriting Working Members (NUWMs).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nuwms@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy RI Transaction for Mid Year CIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Final date for notification to Lloyd's of a ceding syndicate's intention to introduce a legacy reinsurance transaction for the Mid Year Coming Into Line process.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iain Pearson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> +44 (0)207 327 5683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>legacyri@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legacy reinsurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principles Board Attestation</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Managing agents to submit the Principles Board Attestation either by 30 March or 30 June 2027. Managing agents to notify Oversight.Framework@lloyds.com of the selected submission date by 31 January 2027. Attestation submission is via SecureShare, Market Oversight Documents. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversight Framework</x:t>
+  </x:si>
+  <x:si>
+    <x:t>oversight.framework@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit 2026 Step B Templates and sign off via email to RiskAndClaimsReporting@lloyds.com and to sm.StepB@dxc.com.</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Phase 10 - Cyber RI Risk Data Collection </x:t>
   </x:si>
   <x:si>
     <x:t>Syndicates to submit the Phase 10 - Cyber RI Risk Data Collection Template (reinsurers only) via Secure Share within the ‘Market Performance and Oversight - Home&gt; Cyber Returns’ folder.</x:t>
   </x:si>
   <x:si>
+    <x:t>Q4 2026 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vince Santiago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vince.santiago@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 4 2026 via SecureShare.</x:t>
+  </x:si>
+  <x:si>
     <x:t>State-backed cyber-attack clause adoption attestation (Phase 10)</x:t>
   </x:si>
   <x:si>
-    <x:t>Cyber Resilience Oversight Metrics</x:t>
-[...59 lines deleted...]
-    <x:t>oversight.framework@lloyds.com</x:t>
+    <x:t>Syndicates to submit the State-backed cyber-attack clause adoption attestation via Secure Share within the ‘Market Performance and Oversight - Home&gt; Cyber Returns’ folder.</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyd's Europe Managing Agents: IDD H2 Breach Report 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Managing agents to report all breaches related to IDD transacted business within half year.</x:t>
   </x:si>
   <x:si>
     <x:t>Q4 2026 Syndicate Flash Report to be uploaded onto Secureshare by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Agents to submit quarterly financial return QF1 for quarter ending 31 December 2026 via Secureshare. Sign off required by director on behalf of the board.</x:t>
   </x:si>
   <x:si>
+    <x:t>Distribution*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*please note this date is provisional.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US Banking Documentation (SLTF) submission due to Citibank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents are to submit banking documentation for the Surplus Lines Trust Fund (SLTF) to Citibank with Lloyd’s (IRUSTrust.Funds@lloyds.com) copied in.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lloyd's Europe Seconded Underwriters: Quarterly file reviews of IDD business - Q4</x:t>
   </x:si>
   <x:si>
+    <x:t>DXC to provide step C templates RiskAndClaimsReporting@lloyds.com.
+Please note the change in email address to be used.
+Please note the change in email address to be used.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Release of Open year profits can commence, subject to QCT.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Services to collect £ and US$ open year releases from syndicates.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for the submission of Non-Underwriting Working Member (NUWM) nominations from Managing Agents, Members Agents and Brokers</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q1 Quarterly Corridor Test ECA</x:t>
   </x:si>
   <x:si>
     <x:t>Member Modeller software update for Q1 Quarterly Corridor Test ECAs.</x:t>
   </x:si>
   <x:si>
+    <x:t>Publication of the Q1 Quarterly Corridor Test (QCT).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members within 90%-110% no action
+Members &lt;90% and &gt; £1m required to top up
+Members &gt;110% can request release (this is subject to passing tests within QCT i.e Tier 1/Tier 2 limits etc)</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Syndicate Reporting </x:t>
   </x:si>
   <x:si>
     <x:t>Q4 2026 Tagged Syndicate Accounts Submission &amp; Underwriting accounts to be submitted via Corefiling portal by 5pm.</x:t>
   </x:si>
   <x:si>
+    <x:t>Last date for members’ agents to submit personal expense information for results calculations validation via Distribution website.</x:t>
+  </x:si>
+  <x:si>
     <x:t>LCR - Mid-Year LCR Reassessment Template</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit, by 1pm and via SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting), the Lloyd’s Capital Return (LCR) mid-year reassessment template based on the year-end position.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital Oversight</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit, by 1pm, re-assessed Lloyd's Capital Return (LCR) for any syndicate whose ultimate SCR has moved materially (greater than 10% movement prior to adjustment for: FX and reinsurance contract boundary adjustment changes as a minimum). 
 If required a full LCR must be submitted via the Market Data Collection (MDC) platform and include a document supporting the changes made to the methodology document. If uploading documentation after this submission date please use SecureShare (Lloyds.com&gt;ToolsandSystems&gt;SecureShare&gt;MRC - Syndicate Capital Setting).
 The LCR should be calculated at the year-end exchange rate and be based on the latest proposed year Syndicate Business Forecast (SBF) submission.</x:t>
   </x:si>
   <x:si>
     <x:t>Q4 2026 QMA Delta to be submitted via MDC by 2pm.</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Deadline for FAL re-arrangement applications for Members who have a Q1 QCT failure </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Incomplete or incorrect forms and documentation will be recorded as such and will not be accepted. Any resubmissions must be received by this deadline. </x:t>
+  </x:si>
+  <x:si>
     <x:t>Q4 2026 Schedule 3 Data to be submitted via Corefiling portal by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Annual 2026 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit Supplementary Solvency Data as at Annual 2026 via SecureShare.</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for FAL re-arrangement applications for Members without a QCT failure.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Services to issue distribution data (DD) files to members' agents.</x:t>
+  </x:si>
+  <x:si>
     <x:t>The 2024 and 2025 YoA syndicate forecasts as a percentage of capacity will be published for Q4 2026.</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for reciept/settlement of additional assets for Members who have a Q1 QCT failure.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members' agents submit agent expense (AE) data files to Member Services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit RRA return as at Year-End 2026 via CMR.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRA@lloyds.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Risk Return 2.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syndicates to submit the credit risk return 2.0 via Secure Share within the ‘Market Performance and Oversight – Syndicate Folder – New Folder titled ‘Credit Returns’’.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12:00 BST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for receipt/settlement of additional assets or releases for all Members without a QCT failure.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Onboarding </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for Declaration of Compliance (DOC).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>For all corporate members to confirm compliance with the provision of Lloyd's Acts and Byelaws and Lloyd's has been kept up to date with members' details.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Services to collect £ and US$ profits from Syndicates via central accounting (non-fasttrack amounts only). Note: Any Open year releases should be included.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 distribution debt allocation process and interchange of information with Members to commence.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publication of Annual Capital Test (CIL) statement.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calculations as at 31 December 2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publication of the FAL valuation as at 31 March 2027.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Coming into Line ECA</x:t>
   </x:si>
   <x:si>
     <x:t>Member Modeller software update for Coming into Line ECAs.</x:t>
   </x:si>
   <x:si>
     <x:t>Coming into line, ECA, FAL</x:t>
   </x:si>
   <x:si>
+    <x:t>14:00 BST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit RRQ return as at Quarter 1 2027 via CMR.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q1 Report</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q1 2027 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
   </x:si>
   <x:si>
+    <x:t>Cyclical Review - deadline for Pro-Forma and declaration.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A Pro-Forma for members and third party fund providers to complete, to ensure Lloyd’s are fulfilling the due diligence requirements under the Financial Services and Markets Act 2000 (FSMA), The Proceeds of Crime Act 2002 (POCA) and Money Laundering Regulations 2017 (MLR).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First surpluses will be available for payment to Members.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17:00 BST</x:t>
+  </x:si>
+  <x:si>
     <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 1 2027 via SecureShare.</x:t>
   </x:si>
   <x:si>
     <x:t>Q1 2027 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm.</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Last date for applications which include a Tier 2 adjustment to FAL. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Please refer to Market Bulletin Y5410 (Revised guidance on Tier 2 capital limits; timing and open year solvency requirements) for full details on the Tier 2 capital limits. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Services prepare and dispatch consolidated personal accounts.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q1 2027 Syndicate Flash Report to be uploaded onto Secureshare by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>2026 Financial Services Compensation Scheme (FSCS) Reporting</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit 2026 FSCS data template via email to Lloyds-SolvencyReturns@lloyds.com.</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for new third party funding applications regarding Coming into Line.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q1 2027 QMA Delta to be submitted via MDC by 2pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Agents to submit quarterly financial return QF1 for quarter ending 31 March 2027 via Secureshare. Sign off required by director on behalf of the board.</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for Managing Agents to notify Member Services of any interim cash calls due for payment on 15th June 2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publication of the Q2 Quarterly Corridor Test (QCT).</x:t>
+  </x:si>
+  <x:si>
     <x:t>The 2025 and 2026 YoA syndicate forecasts as a percentage of capacity will be published for Q1 2027.</x:t>
   </x:si>
   <x:si>
     <x:t>Agents to submit quarterly financial return AF1 for quarter ending 31 December 2026 via Secureshare. Sign off required by director on behalf of the board.</x:t>
   </x:si>
   <x:si>
+    <x:t>Deadline for members' agents to send consolidated personal accounts to members.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for FAL re-arrangement applications for Members who have a CIL/ Q2 QCT failure.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>June losses / cash calls to be funded and paid to syndicates on this date.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for receipt/ settlement of additional assets for Members who have a CIL/ Q2 QCT failure.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members/Members Agents to confirm they are in line by submitting the relevant confirmation form.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deadline for receipt/ settlement of additional assets or releases for all Members without a CIL/ Q2 QCT failure.</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Principles Board Attestation </x:t>
   </x:si>
   <x:si>
+    <x:t>Mid year distribution of returns on cash managed by Lloyd's.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*this date is provisional. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit RRQ return as at Quarter 2 2027 via CMR.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Data Call: US Louisiana Homeowners' insurance policies, Q2 Report</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Managing Agents who have previously submitted data must complete the Louisiana Department of Insurance template of the homeowner's policy details for Q2 2027 and upload to US Louisiana homeowner insurance policies SecureShare website. Managing agents who did not submit data previously, but have Louisiana homeowners’ policies that fall within the scope of the three‑year rule (based on the moving reporting period), should contact USEnquiries@lloyds.com for further instructions. </x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 2 2027 via SecureShare.</x:t>
   </x:si>
   <x:si>
     <x:t>Q2 2027 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Legacy RI Transaction for Q4 QCT</x:t>
   </x:si>
   <x:si>
     <x:t>Final date for notification to Lloyd's of a ceding syndicate's intention to introduce a legacy reinsurance transaction for the Q4 QCT process.</x:t>
   </x:si>
   <x:si>
     <x:t>Q2 2027 Syndicate Flash Report to be uploaded onto Secureshare by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Q2 2027 QMA Delta to be submitted via MDC by 2pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Agents to submit quarterly financial return QF1 for quarter ending 30 June 2027 via Secureshare. Sign off required by director on behalf of the board.</x:t>
   </x:si>
   <x:si>
     <x:t>Q2 2027 Syndicate Accounts Submission to be submitted via Corefiling portal by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Member Modeller software update for Q3 Quarterly Corridor Test ECAs.</x:t>
   </x:si>
   <x:si>
     <x:t>The 2025 and 2026 YoA syndicate forecasts as a percentage of capacity will be published for Q2 2027.</x:t>
   </x:si>
   <x:si>
     <x:t>Legacy RI Transaction for Q1QCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Final date for notification to Lloyd's of a ceding syndicate's intention to introduce a legacy reinsurance transaction for the Q1 QCT process.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Managing Agents to submit RRQ return as at Quarter 3 2027 via CMR.</x:t>
   </x:si>
   <x:si>
     <x:t>Q3 2027 Quarterly Solvency UK Submission to be submitted via Corefiling portal by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Managing Agents to submit Supplementary Solvency Data as at Quarter 3 2027 via SecureShare.</x:t>
   </x:si>
   <x:si>
     <x:t>Q3 2027 Syndicate Flash Report to be uploaded onto Secureshare by 5pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Q3 2027 QMA Delta to be submitted via MDC by 2pm.</x:t>
   </x:si>
   <x:si>
     <x:t>Agents to submit quarterly financial return QF1 for quarter ending 30 September 2027 via Secureshare. Sign off required by director on behalf of the board.</x:t>
   </x:si>
   <x:si>
     <x:t>The 2025 and 2026 YoA syndicate forecasts as a percentage of capacity will be published for Q3 2027.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1686,52 +1467,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A10:R236" totalsRowShown="0">
-  <x:autoFilter ref="A10:R236"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A10:R179" totalsRowShown="0">
+  <x:autoFilter ref="A10:R179"/>
   <x:tableColumns count="18">
     <x:tableColumn id="1" name="Current Deadline"/>
     <x:tableColumn id="2" name="Deadline Time"/>
     <x:tableColumn id="3" name="Original Deadline"/>
     <x:tableColumn id="4" name="Title"/>
     <x:tableColumn id="5" name="Market Participant"/>
     <x:tableColumn id="6" name="Submission Link"/>
     <x:tableColumn id="7" name="Submission Instructions"/>
     <x:tableColumn id="8" name="Primary Contact Name"/>
     <x:tableColumn id="9" name="Primary Contact Title"/>
     <x:tableColumn id="10" name="Primary Contact Phone"/>
     <x:tableColumn id="11" name="Primary Contact Email"/>
     <x:tableColumn id="12" name="Secondary Contact Name"/>
     <x:tableColumn id="13" name="Secondary Contact Title"/>
     <x:tableColumn id="14" name="Secondary Contact Phone"/>
     <x:tableColumn id="15" name="Secondary Contact Email"/>
     <x:tableColumn id="16" name="AdditionalInformation"/>
     <x:tableColumn id="17" name="Region"/>
     <x:tableColumn id="18" name="Categories"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2003,119 +1784,118 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:R236"/>
+  <x:dimension ref="A1:R179"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="19" max="16384" width="9.140625" style="1" customWidth="1"/>
     <x:col min="1" max="1" width="24.170625" style="2" customWidth="1"/>
     <x:col min="2" max="2" width="16.835425" style="3" customWidth="1"/>
     <x:col min="3" max="3" width="40.960625" style="2" customWidth="1"/>
     <x:col min="4" max="4" width="40.710625" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="29.050625" style="3" customWidth="1"/>
-    <x:col min="6" max="6" width="18.425425" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="8" max="8" width="23.815425" style="3" customWidth="1"/>
+    <x:col min="6" max="7" width="40.710625" style="3" customWidth="1"/>
+    <x:col min="8" max="8" width="39.220625" style="3" customWidth="1"/>
     <x:col min="9" max="9" width="36.990625" style="3" customWidth="1"/>
     <x:col min="10" max="10" width="24.245425" style="3" customWidth="1"/>
     <x:col min="11" max="11" width="38.600625" style="3" customWidth="1"/>
     <x:col min="12" max="12" width="26.365425" style="3" customWidth="1"/>
-    <x:col min="13" max="13" width="31.800625" style="3" customWidth="1"/>
+    <x:col min="13" max="13" width="29.480625" style="3" customWidth="1"/>
     <x:col min="14" max="14" width="26.795425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="38.600625" style="3" customWidth="1"/>
     <x:col min="16" max="17" width="40.710625" style="3" customWidth="1"/>
     <x:col min="18" max="18" width="40.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:18">
       <x:c r="C1" s="4" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:18">
       <x:c r="A3" s="5" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B3" s="5">
-        <x:v>46241</x:v>
+        <x:v>46331</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:18">
       <x:c r="A4" s="5" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:18">
       <x:c r="A5" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:18">
       <x:c r="A6" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:18">
       <x:c r="A7" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="5">
-        <x:v>46241</x:v>
+        <x:v>46331</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:18">
       <x:c r="A8" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="5" t="s"/>
     </x:row>
     <x:row r="10" spans="1:18">
       <x:c r="A10" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D10" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
@@ -2138,8854 +1918,6637 @@
       </x:c>
       <x:c r="L10" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="M10" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N10" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O10" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P10" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="9" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:18">
       <x:c r="A11" s="10">
-        <x:v>46241</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="11" t="s"/>
+        <x:v>46331</x:v>
+      </x:c>
+      <x:c r="B11" s="11" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C11" s="10" t="s"/>
       <x:c r="D11" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E11" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F11" s="11" t="s"/>
       <x:c r="G11" s="11" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H11" s="11" t="s"/>
       <x:c r="I11" s="11" t="s"/>
       <x:c r="J11" s="11" t="s"/>
       <x:c r="K11" s="11" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="L11" s="11" t="s"/>
       <x:c r="M11" s="11" t="s"/>
       <x:c r="N11" s="11" t="s"/>
       <x:c r="O11" s="11" t="s"/>
       <x:c r="P11" s="11" t="s"/>
       <x:c r="Q11" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R11" s="12" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:18">
       <x:c r="A12" s="2">
-        <x:v>46241</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s"/>
       <x:c r="D12" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F12" s="3" t="s"/>
       <x:c r="G12" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="H12" s="3" t="s"/>
+      <x:c r="H12" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="I12" s="3" t="s"/>
       <x:c r="J12" s="3" t="s"/>
-      <x:c r="K12" s="3" t="s"/>
+      <x:c r="K12" s="3" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="L12" s="3" t="s"/>
       <x:c r="M12" s="3" t="s"/>
       <x:c r="N12" s="3" t="s"/>
       <x:c r="O12" s="3" t="s"/>
       <x:c r="P12" s="3" t="s"/>
       <x:c r="Q12" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R12" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:18">
       <x:c r="A13" s="10">
-        <x:v>46241</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B13" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C13" s="10" t="s"/>
       <x:c r="D13" s="11" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="11" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F13" s="11" t="s"/>
       <x:c r="G13" s="11" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H13" s="11" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I13" s="11" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J13" s="11" t="s"/>
       <x:c r="K13" s="11" t="s">
-        <x:v>42</x:v>
-[...1 lines deleted...]
-      <x:c r="L13" s="11" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="M13" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="L13" s="11" t="s"/>
+      <x:c r="M13" s="11" t="s"/>
       <x:c r="N13" s="11" t="s"/>
-      <x:c r="O13" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O13" s="11" t="s"/>
       <x:c r="P13" s="11" t="s"/>
       <x:c r="Q13" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R13" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:18">
       <x:c r="A14" s="2">
-        <x:v>46243</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s"/>
       <x:c r="D14" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F14" s="3" t="s"/>
       <x:c r="G14" s="3" t="s">
-        <x:v>49</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H14" s="3" t="s"/>
+      <x:c r="I14" s="3" t="s"/>
       <x:c r="J14" s="3" t="s"/>
       <x:c r="K14" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="L14" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="M14" s="3" t="s"/>
+      <x:c r="N14" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="O14" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="L14" s="3" t="s"/>
-[...2 lines deleted...]
-      <x:c r="O14" s="3" t="s"/>
       <x:c r="P14" s="3" t="s"/>
       <x:c r="Q14" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R14" s="1" t="s">
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:18">
       <x:c r="A15" s="10">
-        <x:v>46244</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="11" t="s"/>
+        <x:v>46331</x:v>
+      </x:c>
+      <x:c r="B15" s="11" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="C15" s="10" t="s"/>
       <x:c r="D15" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E15" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F15" s="11" t="s"/>
       <x:c r="G15" s="11" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H15" s="11" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I15" s="11" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J15" s="11" t="s"/>
       <x:c r="K15" s="11" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-      <x:c r="M15" s="11" t="s"/>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L15" s="11" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="M15" s="11" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="N15" s="11" t="s"/>
-      <x:c r="O15" s="11" t="s"/>
+      <x:c r="O15" s="11" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="P15" s="11" t="s"/>
       <x:c r="Q15" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R15" s="12" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:18">
       <x:c r="A16" s="2">
-        <x:v>46244</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s"/>
       <x:c r="D16" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s"/>
       <x:c r="G16" s="3" t="s">
-        <x:v>61</x:v>
-[...2 lines deleted...]
-      <x:c r="I16" s="3" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="J16" s="3" t="s"/>
       <x:c r="K16" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="L16" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="M16" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="L16" s="3" t="s"/>
-      <x:c r="M16" s="3" t="s"/>
       <x:c r="N16" s="3" t="s"/>
-      <x:c r="O16" s="3" t="s"/>
+      <x:c r="O16" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="P16" s="3" t="s"/>
       <x:c r="Q16" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R16" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:18">
       <x:c r="A17" s="10">
-        <x:v>46245</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B17" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C17" s="10" t="s"/>
       <x:c r="D17" s="11" t="s">
-        <x:v>64</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E17" s="11" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F17" s="11" t="s"/>
       <x:c r="G17" s="11" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H17" s="11" t="s">
-        <x:v>50</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I17" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J17" s="11" t="s"/>
       <x:c r="K17" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L17" s="11" t="s"/>
       <x:c r="M17" s="11" t="s"/>
       <x:c r="N17" s="11" t="s"/>
       <x:c r="O17" s="11" t="s"/>
       <x:c r="P17" s="11" t="s"/>
       <x:c r="Q17" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R17" s="12" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:18">
       <x:c r="A18" s="2">
-        <x:v>46245</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C18" s="2" t="s"/>
       <x:c r="D18" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s"/>
       <x:c r="G18" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J18" s="3" t="s"/>
       <x:c r="K18" s="3" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-      <x:c r="M18" s="3" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="L18" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="M18" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="N18" s="3" t="s"/>
-      <x:c r="O18" s="3" t="s"/>
+      <x:c r="O18" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="P18" s="3" t="s"/>
       <x:c r="Q18" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R18" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:18">
       <x:c r="A19" s="10">
-        <x:v>46246</x:v>
-[...1 lines deleted...]
-      <x:c r="B19" s="11" t="s"/>
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="B19" s="11" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C19" s="10" t="s"/>
       <x:c r="D19" s="11" t="s">
-        <x:v>73</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F19" s="11" t="s"/>
       <x:c r="G19" s="11" t="s"/>
       <x:c r="H19" s="11" t="s">
-        <x:v>74</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I19" s="11" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="J19" s="11" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="J19" s="11" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="K19" s="11" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L19" s="11" t="s"/>
       <x:c r="M19" s="11" t="s"/>
       <x:c r="N19" s="11" t="s"/>
       <x:c r="O19" s="11" t="s"/>
       <x:c r="P19" s="11" t="s">
-        <x:v>77</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q19" s="11" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="R19" s="12" t="s"/>
     </x:row>
     <x:row r="20" spans="1:18">
       <x:c r="A20" s="2">
-        <x:v>46246</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C20" s="2" t="s"/>
       <x:c r="D20" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F20" s="3" t="s"/>
       <x:c r="G20" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I20" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J20" s="3" t="s"/>
       <x:c r="K20" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L20" s="3" t="s"/>
       <x:c r="M20" s="3" t="s"/>
       <x:c r="N20" s="3" t="s"/>
       <x:c r="O20" s="3" t="s"/>
       <x:c r="P20" s="3" t="s"/>
       <x:c r="Q20" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R20" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:18">
       <x:c r="A21" s="10">
-        <x:v>46247</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B21" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C21" s="10" t="s"/>
       <x:c r="D21" s="11" t="s">
-        <x:v>81</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E21" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F21" s="11" t="s"/>
       <x:c r="G21" s="11" t="s">
-        <x:v>82</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H21" s="11" t="s">
-        <x:v>83</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I21" s="11" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J21" s="11" t="s"/>
       <x:c r="K21" s="11" t="s">
-        <x:v>85</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L21" s="11" t="s"/>
       <x:c r="M21" s="11" t="s"/>
       <x:c r="N21" s="11" t="s"/>
       <x:c r="O21" s="11" t="s"/>
       <x:c r="P21" s="11" t="s"/>
       <x:c r="Q21" s="11" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R21" s="12" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:18">
       <x:c r="A22" s="2">
-        <x:v>46248</x:v>
-[...1 lines deleted...]
-      <x:c r="B22" s="3" t="s"/>
+        <x:v>46336</x:v>
+      </x:c>
+      <x:c r="B22" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C22" s="2" t="s"/>
       <x:c r="D22" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s"/>
       <x:c r="G22" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J22" s="3" t="s"/>
       <x:c r="K22" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L22" s="3" t="s"/>
       <x:c r="M22" s="3" t="s"/>
       <x:c r="N22" s="3" t="s"/>
       <x:c r="O22" s="3" t="s"/>
       <x:c r="P22" s="3" t="s"/>
       <x:c r="Q22" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:18">
       <x:c r="A23" s="10">
-        <x:v>46248</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B23" s="11" t="s"/>
       <x:c r="C23" s="10" t="s"/>
       <x:c r="D23" s="11" t="s">
-        <x:v>88</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="11" t="s"/>
-      <x:c r="G23" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G23" s="11" t="s"/>
       <x:c r="H23" s="11" t="s">
-        <x:v>90</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I23" s="11" t="s">
-        <x:v>91</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J23" s="11" t="s"/>
       <x:c r="K23" s="11" t="s">
-        <x:v>92</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L23" s="11" t="s"/>
       <x:c r="M23" s="11" t="s"/>
       <x:c r="N23" s="11" t="s"/>
       <x:c r="O23" s="11" t="s"/>
-      <x:c r="P23" s="11" t="s"/>
+      <x:c r="P23" s="11" t="s">
+        <x:v>107</x:v>
+      </x:c>
       <x:c r="Q23" s="11" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="R23" s="12" t="s"/>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="R23" s="12" t="s">
+        <x:v>38</x:v>
+      </x:c>
     </x:row>
     <x:row r="24" spans="1:18">
       <x:c r="A24" s="2">
-        <x:v>46248</x:v>
-[...1 lines deleted...]
-      <x:c r="B24" s="3" t="s"/>
+        <x:v>46338</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C24" s="2" t="s"/>
       <x:c r="D24" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s"/>
       <x:c r="G24" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J24" s="3" t="s"/>
       <x:c r="K24" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L24" s="3" t="s"/>
       <x:c r="M24" s="3" t="s"/>
       <x:c r="N24" s="3" t="s"/>
       <x:c r="O24" s="3" t="s"/>
       <x:c r="P24" s="3" t="s"/>
       <x:c r="Q24" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="R24" s="1" t="s">
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:18">
       <x:c r="A25" s="10">
-        <x:v>46248</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B25" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C25" s="10" t="s"/>
       <x:c r="D25" s="11" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E25" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F25" s="11" t="s"/>
       <x:c r="G25" s="11" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H25" s="11" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I25" s="11" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J25" s="11" t="s"/>
       <x:c r="K25" s="11" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="L25" s="11" t="s"/>
       <x:c r="M25" s="11" t="s"/>
       <x:c r="N25" s="11" t="s"/>
       <x:c r="O25" s="11" t="s"/>
       <x:c r="P25" s="11" t="s"/>
       <x:c r="Q25" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R25" s="12" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:18">
       <x:c r="A26" s="2">
-        <x:v>46248</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C26" s="2" t="s"/>
       <x:c r="D26" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s"/>
       <x:c r="G26" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="I26" s="3" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J26" s="3" t="s"/>
       <x:c r="K26" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L26" s="3" t="s"/>
       <x:c r="M26" s="3" t="s"/>
       <x:c r="N26" s="3" t="s"/>
       <x:c r="O26" s="3" t="s"/>
       <x:c r="P26" s="3" t="s"/>
       <x:c r="Q26" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R26" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:18">
       <x:c r="A27" s="10">
-        <x:v>46251</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B27" s="11" t="s"/>
       <x:c r="C27" s="10" t="s"/>
       <x:c r="D27" s="11" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E27" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F27" s="11" t="s"/>
       <x:c r="G27" s="11" t="s">
-        <x:v>109</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H27" s="11" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="I27" s="11" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J27" s="11" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="K27" s="11" t="s"/>
       <x:c r="L27" s="11" t="s"/>
       <x:c r="M27" s="11" t="s"/>
       <x:c r="N27" s="11" t="s"/>
       <x:c r="O27" s="11" t="s"/>
       <x:c r="P27" s="11" t="s"/>
       <x:c r="Q27" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R27" s="12" t="s">
-        <x:v>108</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:18">
       <x:c r="A28" s="2">
-        <x:v>46251</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="s"/>
       <x:c r="C28" s="2" t="s"/>
       <x:c r="D28" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s"/>
       <x:c r="G28" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>41</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J28" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="K28" s="3" t="s"/>
       <x:c r="L28" s="3" t="s"/>
       <x:c r="M28" s="3" t="s"/>
       <x:c r="N28" s="3" t="s"/>
       <x:c r="O28" s="3" t="s"/>
       <x:c r="P28" s="3" t="s"/>
       <x:c r="Q28" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R28" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:18">
       <x:c r="A29" s="10">
-        <x:v>46251</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B29" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C29" s="10" t="s"/>
       <x:c r="D29" s="11" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E29" s="11" t="s">
-        <x:v>112</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F29" s="11" t="s"/>
       <x:c r="G29" s="11" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H29" s="11" t="s">
-        <x:v>40</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I29" s="11" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="J29" s="11" t="s"/>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J29" s="11" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="K29" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L29" s="11" t="s"/>
       <x:c r="M29" s="11" t="s"/>
       <x:c r="N29" s="11" t="s"/>
       <x:c r="O29" s="11" t="s"/>
       <x:c r="P29" s="11" t="s"/>
       <x:c r="Q29" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R29" s="12" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:18">
       <x:c r="A30" s="2">
-        <x:v>46252</x:v>
-[...1 lines deleted...]
-      <x:c r="B30" s="3" t="s"/>
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B30" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C30" s="2" t="s"/>
       <x:c r="D30" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s"/>
       <x:c r="G30" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s"/>
       <x:c r="I30" s="3" t="s"/>
       <x:c r="J30" s="3" t="s"/>
       <x:c r="K30" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L30" s="3" t="s"/>
       <x:c r="M30" s="3" t="s"/>
       <x:c r="N30" s="3" t="s"/>
       <x:c r="O30" s="3" t="s"/>
-      <x:c r="P30" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P30" s="3" t="s"/>
       <x:c r="Q30" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R30" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:18">
       <x:c r="A31" s="10">
-        <x:v>46253</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B31" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C31" s="10" t="s"/>
       <x:c r="D31" s="11" t="s">
-        <x:v>120</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E31" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="11" t="s"/>
       <x:c r="G31" s="11" t="s">
-        <x:v>121</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H31" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I31" s="11" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="J31" s="11" t="s"/>
       <x:c r="K31" s="11" t="s">
-        <x:v>124</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L31" s="11" t="s"/>
       <x:c r="M31" s="11" t="s"/>
       <x:c r="N31" s="11" t="s"/>
       <x:c r="O31" s="11" t="s"/>
       <x:c r="P31" s="11" t="s">
-        <x:v>125</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q31" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R31" s="12" t="s">
-        <x:v>126</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:18">
       <x:c r="A32" s="2">
-        <x:v>46254</x:v>
-[...1 lines deleted...]
-      <x:c r="B32" s="3" t="s"/>
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C32" s="2" t="s"/>
       <x:c r="D32" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s"/>
       <x:c r="G32" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J32" s="3" t="s"/>
       <x:c r="K32" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L32" s="3" t="s"/>
       <x:c r="M32" s="3" t="s"/>
       <x:c r="N32" s="3" t="s"/>
       <x:c r="O32" s="3" t="s"/>
       <x:c r="P32" s="3" t="s"/>
       <x:c r="Q32" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R32" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:18">
       <x:c r="A33" s="10">
-        <x:v>46254</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B33" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C33" s="10" t="s"/>
       <x:c r="D33" s="11" t="s">
-        <x:v>128</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E33" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F33" s="11" t="s"/>
       <x:c r="G33" s="11" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H33" s="11" t="s">
-        <x:v>130</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I33" s="11" t="s">
-        <x:v>131</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J33" s="11" t="s"/>
       <x:c r="K33" s="11" t="s">
-        <x:v>132</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="L33" s="11" t="s"/>
+      <x:c r="M33" s="11" t="s"/>
       <x:c r="N33" s="11" t="s"/>
-      <x:c r="O33" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O33" s="11" t="s"/>
       <x:c r="P33" s="11" t="s"/>
       <x:c r="Q33" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R33" s="12" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:18">
       <x:c r="A34" s="2">
-        <x:v>46258</x:v>
+        <x:v>46343</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C34" s="2" t="s"/>
       <x:c r="D34" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s"/>
       <x:c r="G34" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I34" s="3" t="s"/>
       <x:c r="J34" s="3" t="s"/>
       <x:c r="K34" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="L34" s="3" t="s"/>
       <x:c r="M34" s="3" t="s"/>
       <x:c r="N34" s="3" t="s"/>
       <x:c r="O34" s="3" t="s"/>
       <x:c r="P34" s="3" t="s"/>
       <x:c r="Q34" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R34" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:18">
       <x:c r="A35" s="10">
-        <x:v>46258</x:v>
+        <x:v>46344</x:v>
       </x:c>
       <x:c r="B35" s="11" t="s">
-        <x:v>67</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C35" s="10" t="s"/>
       <x:c r="D35" s="11" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E35" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F35" s="11" t="s"/>
       <x:c r="G35" s="11" t="s">
-        <x:v>144</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H35" s="11" t="s"/>
+      <x:c r="I35" s="11" t="s"/>
       <x:c r="J35" s="11" t="s"/>
       <x:c r="K35" s="11" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L35" s="11" t="s"/>
       <x:c r="M35" s="11" t="s"/>
       <x:c r="N35" s="11" t="s"/>
       <x:c r="O35" s="11" t="s"/>
-      <x:c r="P35" s="11" t="s"/>
+      <x:c r="P35" s="11" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="Q35" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R35" s="12" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:18">
       <x:c r="A36" s="2">
-        <x:v>46260</x:v>
-[...1 lines deleted...]
-      <x:c r="B36" s="3" t="s"/>
+        <x:v>46345</x:v>
+      </x:c>
+      <x:c r="B36" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C36" s="2" t="s"/>
       <x:c r="D36" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s"/>
       <x:c r="G36" s="3" t="s">
-        <x:v>145</x:v>
-[...2 lines deleted...]
-      <x:c r="I36" s="3" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H36" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I36" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="J36" s="3" t="s"/>
       <x:c r="K36" s="3" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-      <x:c r="M36" s="3" t="s"/>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="L36" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="M36" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
       <x:c r="N36" s="3" t="s"/>
-      <x:c r="O36" s="3" t="s"/>
+      <x:c r="O36" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="P36" s="3" t="s"/>
       <x:c r="Q36" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R36" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:18">
       <x:c r="A37" s="10">
-        <x:v>46260</x:v>
+        <x:v>46346</x:v>
       </x:c>
       <x:c r="B37" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C37" s="10" t="s"/>
       <x:c r="D37" s="11" t="s">
-        <x:v>108</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E37" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F37" s="11" t="s"/>
       <x:c r="G37" s="11" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-      <x:c r="I37" s="11" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H37" s="11" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I37" s="11" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J37" s="11" t="s"/>
       <x:c r="K37" s="11" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L37" s="11" t="s"/>
       <x:c r="M37" s="11" t="s"/>
       <x:c r="N37" s="11" t="s"/>
       <x:c r="O37" s="11" t="s"/>
       <x:c r="P37" s="11" t="s"/>
       <x:c r="Q37" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R37" s="12" t="s">
-        <x:v>108</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:18">
       <x:c r="A38" s="2">
-        <x:v>46261</x:v>
-[...1 lines deleted...]
-      <x:c r="B38" s="3" t="s"/>
+        <x:v>46346</x:v>
+      </x:c>
+      <x:c r="B38" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C38" s="2" t="s"/>
       <x:c r="D38" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s"/>
       <x:c r="G38" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>150</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J38" s="3" t="s"/>
       <x:c r="K38" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L38" s="3" t="s"/>
       <x:c r="M38" s="3" t="s"/>
       <x:c r="N38" s="3" t="s"/>
       <x:c r="O38" s="3" t="s"/>
       <x:c r="P38" s="3" t="s"/>
       <x:c r="Q38" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R38" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:18">
       <x:c r="A39" s="10">
-        <x:v>46261</x:v>
+        <x:v>46346</x:v>
       </x:c>
       <x:c r="B39" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C39" s="10" t="s"/>
       <x:c r="D39" s="11" t="s">
-        <x:v>154</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E39" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F39" s="11" t="s"/>
       <x:c r="G39" s="11" t="s">
-        <x:v>155</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H39" s="11" t="s"/>
+      <x:c r="I39" s="11" t="s"/>
       <x:c r="J39" s="11" t="s"/>
       <x:c r="K39" s="11" t="s">
-        <x:v>158</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="L39" s="11" t="s"/>
+      <x:c r="M39" s="11" t="s"/>
       <x:c r="N39" s="11" t="s"/>
-      <x:c r="O39" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O39" s="11" t="s"/>
       <x:c r="P39" s="11" t="s"/>
       <x:c r="Q39" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R39" s="12" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:18">
       <x:c r="A40" s="2">
-        <x:v>46262</x:v>
+        <x:v>46350</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s"/>
       <x:c r="D40" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s"/>
       <x:c r="G40" s="3" t="s">
-        <x:v>159</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H40" s="3" t="s"/>
+      <x:c r="I40" s="3" t="s"/>
       <x:c r="J40" s="3" t="s"/>
       <x:c r="K40" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="L40" s="3" t="s"/>
       <x:c r="M40" s="3" t="s"/>
       <x:c r="N40" s="3" t="s"/>
       <x:c r="O40" s="3" t="s"/>
       <x:c r="P40" s="3" t="s"/>
       <x:c r="Q40" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R40" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:18">
       <x:c r="A41" s="10">
-        <x:v>46262</x:v>
+        <x:v>46353</x:v>
       </x:c>
       <x:c r="B41" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C41" s="10" t="s"/>
       <x:c r="D41" s="11" t="s">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E41" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F41" s="11" t="s"/>
       <x:c r="G41" s="11" t="s">
-        <x:v>161</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H41" s="11" t="s"/>
       <x:c r="I41" s="11" t="s"/>
       <x:c r="J41" s="11" t="s"/>
       <x:c r="K41" s="11" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L41" s="11" t="s"/>
       <x:c r="M41" s="11" t="s"/>
       <x:c r="N41" s="11" t="s"/>
       <x:c r="O41" s="11" t="s"/>
-      <x:c r="P41" s="11" t="s"/>
+      <x:c r="P41" s="11" t="s">
+        <x:v>171</x:v>
+      </x:c>
       <x:c r="Q41" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R41" s="12" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:18">
       <x:c r="A42" s="2">
-        <x:v>46265</x:v>
+        <x:v>46353</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C42" s="2" t="s"/>
       <x:c r="D42" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s"/>
       <x:c r="G42" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="J42" s="3" t="s"/>
       <x:c r="K42" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L42" s="3" t="s"/>
       <x:c r="M42" s="3" t="s"/>
       <x:c r="N42" s="3" t="s"/>
       <x:c r="O42" s="3" t="s"/>
       <x:c r="P42" s="3" t="s"/>
       <x:c r="Q42" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="R42" s="1" t="s">
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:18">
       <x:c r="A43" s="10">
-        <x:v>46265</x:v>
+        <x:v>46353</x:v>
       </x:c>
       <x:c r="B43" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C43" s="10" t="s"/>
       <x:c r="D43" s="11" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E43" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F43" s="11" t="s"/>
       <x:c r="G43" s="11" t="s">
-        <x:v>173</x:v>
-[...2 lines deleted...]
-      <x:c r="I43" s="11" t="s"/>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H43" s="11" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I43" s="11" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="J43" s="11" t="s"/>
       <x:c r="K43" s="11" t="s">
-        <x:v>62</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="L43" s="11" t="s"/>
       <x:c r="M43" s="11" t="s"/>
       <x:c r="N43" s="11" t="s"/>
       <x:c r="O43" s="11" t="s"/>
       <x:c r="P43" s="11" t="s"/>
       <x:c r="Q43" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R43" s="12" t="s">
-        <x:v>63</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:18">
       <x:c r="A44" s="2">
-        <x:v>46266</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C44" s="2" t="s"/>
       <x:c r="D44" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s"/>
       <x:c r="G44" s="3" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      <x:c r="J44" s="3" t="s"/>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H44" s="3" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="I44" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="J44" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="K44" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L44" s="3" t="s"/>
       <x:c r="M44" s="3" t="s"/>
       <x:c r="N44" s="3" t="s"/>
       <x:c r="O44" s="3" t="s"/>
       <x:c r="P44" s="3" t="s"/>
       <x:c r="Q44" s="3" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>177</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:18">
       <x:c r="A45" s="10">
-        <x:v>46266</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="B45" s="11" t="s">
-        <x:v>178</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C45" s="10" t="s"/>
       <x:c r="D45" s="11" t="s">
-        <x:v>179</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E45" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F45" s="11" t="s"/>
       <x:c r="G45" s="11" t="s">
-        <x:v>180</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H45" s="11" t="s"/>
-      <x:c r="I45" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I45" s="11" t="s"/>
       <x:c r="J45" s="11" t="s"/>
-      <x:c r="K45" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K45" s="11" t="s"/>
       <x:c r="L45" s="11" t="s"/>
       <x:c r="M45" s="11" t="s"/>
       <x:c r="N45" s="11" t="s"/>
       <x:c r="O45" s="11" t="s"/>
       <x:c r="P45" s="11" t="s"/>
       <x:c r="Q45" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R45" s="12" t="s">
-        <x:v>182</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:18">
       <x:c r="A46" s="2">
-        <x:v>46267</x:v>
-[...1 lines deleted...]
-      <x:c r="B46" s="3" t="s"/>
+        <x:v>46356</x:v>
+      </x:c>
+      <x:c r="B46" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C46" s="2" t="s"/>
       <x:c r="D46" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s"/>
       <x:c r="G46" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s"/>
       <x:c r="I46" s="3" t="s"/>
       <x:c r="J46" s="3" t="s"/>
       <x:c r="K46" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="L46" s="3" t="s"/>
       <x:c r="M46" s="3" t="s"/>
       <x:c r="N46" s="3" t="s"/>
       <x:c r="O46" s="3" t="s"/>
-      <x:c r="P46" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P46" s="3" t="s"/>
       <x:c r="Q46" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R46" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:18">
       <x:c r="A47" s="10">
-        <x:v>46267</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="B47" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C47" s="10" t="s"/>
       <x:c r="D47" s="11" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E47" s="11" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="11" t="s"/>
       <x:c r="G47" s="11" t="s">
-        <x:v>186</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H47" s="11" t="s"/>
+      <x:c r="I47" s="11" t="s"/>
+      <x:c r="J47" s="11" t="s"/>
       <x:c r="K47" s="11" t="s">
-        <x:v>171</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L47" s="11" t="s"/>
       <x:c r="M47" s="11" t="s"/>
       <x:c r="N47" s="11" t="s"/>
       <x:c r="O47" s="11" t="s"/>
       <x:c r="P47" s="11" t="s"/>
       <x:c r="Q47" s="11" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="R47" s="12" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R47" s="12" t="s">
+        <x:v>129</x:v>
+      </x:c>
     </x:row>
     <x:row r="48" spans="1:18">
       <x:c r="A48" s="2">
-        <x:v>46269</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C48" s="2" t="s"/>
       <x:c r="D48" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s"/>
       <x:c r="G48" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J48" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K48" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L48" s="3" t="s"/>
       <x:c r="M48" s="3" t="s"/>
       <x:c r="N48" s="3" t="s"/>
       <x:c r="O48" s="3" t="s"/>
       <x:c r="P48" s="3" t="s"/>
       <x:c r="Q48" s="3" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>187</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:18">
       <x:c r="A49" s="10">
-        <x:v>46274</x:v>
-[...1 lines deleted...]
-      <x:c r="B49" s="11" t="s"/>
+        <x:v>46356</x:v>
+      </x:c>
+      <x:c r="B49" s="11" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C49" s="10" t="s"/>
       <x:c r="D49" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E49" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F49" s="11" t="s"/>
       <x:c r="G49" s="11" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H49" s="11" t="s"/>
       <x:c r="I49" s="11" t="s"/>
       <x:c r="J49" s="11" t="s"/>
       <x:c r="K49" s="11" t="s">
-        <x:v>29</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L49" s="11" t="s"/>
       <x:c r="M49" s="11" t="s"/>
       <x:c r="N49" s="11" t="s"/>
       <x:c r="O49" s="11" t="s"/>
-      <x:c r="P49" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P49" s="11" t="s"/>
       <x:c r="Q49" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R49" s="12" t="s">
-        <x:v>26</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:18">
       <x:c r="A50" s="2">
-        <x:v>46275</x:v>
+        <x:v>46357</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C50" s="2" t="s"/>
       <x:c r="D50" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s"/>
       <x:c r="G50" s="3" t="s">
-        <x:v>193</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H50" s="3" t="s"/>
+      <x:c r="I50" s="3" t="s"/>
+      <x:c r="J50" s="3" t="s"/>
       <x:c r="K50" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="L50" s="3" t="s"/>
       <x:c r="M50" s="3" t="s"/>
       <x:c r="N50" s="3" t="s"/>
       <x:c r="O50" s="3" t="s"/>
       <x:c r="P50" s="3" t="s"/>
       <x:c r="Q50" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R50" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:18">
       <x:c r="A51" s="10">
-        <x:v>46279</x:v>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B51" s="11" t="s">
-        <x:v>178</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C51" s="10" t="s"/>
       <x:c r="D51" s="11" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E51" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F51" s="11" t="s"/>
       <x:c r="G51" s="11" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="H51" s="11" t="s"/>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H51" s="11" t="s">
+        <x:v>184</x:v>
+      </x:c>
       <x:c r="I51" s="11" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="J51" s="11" t="s"/>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="J51" s="11" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="K51" s="11" t="s">
-        <x:v>106</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L51" s="11" t="s"/>
       <x:c r="M51" s="11" t="s"/>
       <x:c r="N51" s="11" t="s"/>
       <x:c r="O51" s="11" t="s"/>
       <x:c r="P51" s="11" t="s"/>
       <x:c r="Q51" s="11" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="R51" s="12" t="s"/>
     </x:row>
     <x:row r="52" spans="1:18">
       <x:c r="A52" s="2">
-        <x:v>46279</x:v>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C52" s="2" t="s"/>
       <x:c r="D52" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s"/>
       <x:c r="G52" s="3" t="s">
-        <x:v>198</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H52" s="3" t="s"/>
       <x:c r="I52" s="3" t="s"/>
       <x:c r="J52" s="3" t="s"/>
       <x:c r="K52" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L52" s="3" t="s"/>
       <x:c r="M52" s="3" t="s"/>
       <x:c r="N52" s="3" t="s"/>
       <x:c r="O52" s="3" t="s"/>
-      <x:c r="P52" s="3" t="s"/>
+      <x:c r="P52" s="3" t="s">
+        <x:v>205</x:v>
+      </x:c>
       <x:c r="Q52" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R52" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:18">
       <x:c r="A53" s="10">
-        <x:v>46280</x:v>
-[...1 lines deleted...]
-      <x:c r="B53" s="11" t="s"/>
+        <x:v>46358</x:v>
+      </x:c>
+      <x:c r="B53" s="11" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C53" s="10" t="s"/>
       <x:c r="D53" s="11" t="s">
-        <x:v>199</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E53" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F53" s="11" t="s"/>
-      <x:c r="G53" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G53" s="11" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H53" s="11" t="s"/>
+      <x:c r="I53" s="11" t="s"/>
       <x:c r="J53" s="11" t="s"/>
       <x:c r="K53" s="11" t="s">
-        <x:v>92</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L53" s="11" t="s"/>
       <x:c r="M53" s="11" t="s"/>
       <x:c r="N53" s="11" t="s"/>
       <x:c r="O53" s="11" t="s"/>
-      <x:c r="P53" s="11" t="s"/>
+      <x:c r="P53" s="11" t="s">
+        <x:v>207</x:v>
+      </x:c>
       <x:c r="Q53" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R53" s="12" t="s">
-        <x:v>63</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:18">
       <x:c r="A54" s="2">
-        <x:v>46280</x:v>
+        <x:v>46358</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C54" s="2" t="s"/>
       <x:c r="D54" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s"/>
       <x:c r="G54" s="3" t="s">
-        <x:v>113</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H54" s="3" t="s"/>
+      <x:c r="I54" s="3" t="s"/>
       <x:c r="J54" s="3" t="s"/>
       <x:c r="K54" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L54" s="3" t="s"/>
       <x:c r="M54" s="3" t="s"/>
       <x:c r="N54" s="3" t="s"/>
       <x:c r="O54" s="3" t="s"/>
-      <x:c r="P54" s="3" t="s"/>
+      <x:c r="P54" s="3" t="s">
+        <x:v>209</x:v>
+      </x:c>
       <x:c r="Q54" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R54" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:18">
       <x:c r="A55" s="10">
-        <x:v>46280</x:v>
+        <x:v>46365</x:v>
       </x:c>
       <x:c r="B55" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C55" s="10" t="s"/>
       <x:c r="D55" s="11" t="s">
-        <x:v>115</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E55" s="11" t="s">
-        <x:v>112</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F55" s="11" t="s"/>
       <x:c r="G55" s="11" t="s">
-        <x:v>116</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H55" s="11" t="s"/>
+      <x:c r="I55" s="11" t="s"/>
       <x:c r="J55" s="11" t="s"/>
       <x:c r="K55" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="L55" s="11" t="s"/>
       <x:c r="M55" s="11" t="s"/>
       <x:c r="N55" s="11" t="s"/>
       <x:c r="O55" s="11" t="s"/>
       <x:c r="P55" s="11" t="s"/>
       <x:c r="Q55" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R55" s="12" t="s">
-        <x:v>117</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:18">
       <x:c r="A56" s="2">
-        <x:v>46281</x:v>
-[...1 lines deleted...]
-      <x:c r="B56" s="3" t="s"/>
+        <x:v>46367</x:v>
+      </x:c>
+      <x:c r="B56" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C56" s="2" t="s"/>
       <x:c r="D56" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s"/>
       <x:c r="G56" s="3" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      <x:c r="J56" s="3" t="s"/>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H56" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I56" s="3" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="J56" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="K56" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L56" s="3" t="s"/>
       <x:c r="M56" s="3" t="s"/>
       <x:c r="N56" s="3" t="s"/>
       <x:c r="O56" s="3" t="s"/>
       <x:c r="P56" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q56" s="3" t="s">
-        <x:v>30</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:18">
       <x:c r="A57" s="10">
-        <x:v>46282</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46370</x:v>
+      </x:c>
+      <x:c r="B57" s="11" t="s"/>
       <x:c r="C57" s="10" t="s"/>
       <x:c r="D57" s="11" t="s">
-        <x:v>187</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E57" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="11" t="s"/>
       <x:c r="G57" s="11" t="s">
-        <x:v>202</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H57" s="11" t="s">
-        <x:v>97</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I57" s="11" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="J57" s="11" t="s"/>
       <x:c r="K57" s="11" t="s">
-        <x:v>190</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L57" s="11" t="s"/>
       <x:c r="M57" s="11" t="s"/>
       <x:c r="N57" s="11" t="s"/>
       <x:c r="O57" s="11" t="s"/>
       <x:c r="P57" s="11" t="s"/>
       <x:c r="Q57" s="11" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R57" s="12" t="s"/>
     </x:row>
     <x:row r="58" spans="1:18">
       <x:c r="A58" s="2">
-        <x:v>46282</x:v>
+        <x:v>46370</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C58" s="2" t="s"/>
       <x:c r="D58" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s"/>
       <x:c r="G58" s="3" t="s">
-        <x:v>203</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H58" s="3" t="s"/>
+      <x:c r="I58" s="3" t="s"/>
+      <x:c r="J58" s="3" t="s"/>
       <x:c r="K58" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L58" s="3" t="s"/>
       <x:c r="M58" s="3" t="s"/>
       <x:c r="N58" s="3" t="s"/>
       <x:c r="O58" s="3" t="s"/>
-      <x:c r="P58" s="3" t="s"/>
+      <x:c r="P58" s="3" t="s">
+        <x:v>221</x:v>
+      </x:c>
       <x:c r="Q58" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R58" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:18">
       <x:c r="A59" s="10">
-        <x:v>46286</x:v>
-[...1 lines deleted...]
-      <x:c r="B59" s="11" t="s"/>
+        <x:v>46370</x:v>
+      </x:c>
+      <x:c r="B59" s="11" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="C59" s="10" t="s"/>
       <x:c r="D59" s="11" t="s">
-        <x:v>204</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E59" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F59" s="11" t="s"/>
       <x:c r="G59" s="11" t="s">
-        <x:v>205</x:v>
-[...1 lines deleted...]
-      <x:c r="H59" s="11" t="s"/>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H59" s="11" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="I59" s="11" t="s"/>
       <x:c r="J59" s="11" t="s"/>
       <x:c r="K59" s="11" t="s">
-        <x:v>206</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="L59" s="11" t="s"/>
       <x:c r="M59" s="11" t="s"/>
       <x:c r="N59" s="11" t="s"/>
       <x:c r="O59" s="11" t="s"/>
-      <x:c r="P59" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P59" s="11" t="s"/>
       <x:c r="Q59" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R59" s="12" t="s">
-        <x:v>208</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:18">
       <x:c r="A60" s="2">
-        <x:v>46286</x:v>
-[...1 lines deleted...]
-      <x:c r="B60" s="3" t="s"/>
+        <x:v>46371</x:v>
+      </x:c>
+      <x:c r="B60" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C60" s="2" t="s"/>
       <x:c r="D60" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s"/>
       <x:c r="G60" s="3" t="s">
-        <x:v>209</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H60" s="3" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="I60" s="3" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J60" s="3" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="K60" s="3" t="s"/>
       <x:c r="L60" s="3" t="s"/>
       <x:c r="M60" s="3" t="s"/>
       <x:c r="N60" s="3" t="s"/>
       <x:c r="O60" s="3" t="s"/>
-      <x:c r="P60" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P60" s="3" t="s"/>
       <x:c r="Q60" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R60" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:18">
       <x:c r="A61" s="10">
-        <x:v>46289</x:v>
+        <x:v>46371</x:v>
       </x:c>
       <x:c r="B61" s="11" t="s">
-        <x:v>178</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C61" s="10" t="s"/>
       <x:c r="D61" s="11" t="s">
-        <x:v>187</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E61" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F61" s="11" t="s"/>
       <x:c r="G61" s="11" t="s">
-        <x:v>211</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H61" s="11" t="s">
-        <x:v>194</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I61" s="11" t="s">
-        <x:v>195</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J61" s="11" t="s"/>
       <x:c r="K61" s="11" t="s">
-        <x:v>190</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L61" s="11" t="s"/>
       <x:c r="M61" s="11" t="s"/>
       <x:c r="N61" s="11" t="s"/>
       <x:c r="O61" s="11" t="s"/>
       <x:c r="P61" s="11" t="s"/>
       <x:c r="Q61" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R61" s="12" t="s">
-        <x:v>187</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:18">
       <x:c r="A62" s="2">
-        <x:v>46290</x:v>
+        <x:v>46371</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s"/>
       <x:c r="D62" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s"/>
       <x:c r="G62" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J62" s="3" t="s"/>
       <x:c r="K62" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L62" s="3" t="s"/>
       <x:c r="M62" s="3" t="s"/>
       <x:c r="N62" s="3" t="s"/>
       <x:c r="O62" s="3" t="s"/>
       <x:c r="P62" s="3" t="s"/>
       <x:c r="Q62" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R62" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:18">
       <x:c r="A63" s="10">
-        <x:v>46293</x:v>
+        <x:v>46372</x:v>
       </x:c>
       <x:c r="B63" s="11" t="s">
-        <x:v>178</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C63" s="10" t="s"/>
       <x:c r="D63" s="11" t="s">
-        <x:v>214</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E63" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F63" s="11" t="s"/>
       <x:c r="G63" s="11" t="s">
-        <x:v>180</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H63" s="11" t="s"/>
-      <x:c r="I63" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I63" s="11" t="s"/>
       <x:c r="J63" s="11" t="s"/>
       <x:c r="K63" s="11" t="s">
-        <x:v>106</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L63" s="11" t="s"/>
       <x:c r="M63" s="11" t="s"/>
       <x:c r="N63" s="11" t="s"/>
       <x:c r="O63" s="11" t="s"/>
-      <x:c r="P63" s="11" t="s"/>
+      <x:c r="P63" s="11" t="s">
+        <x:v>230</x:v>
+      </x:c>
       <x:c r="Q63" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R63" s="12" t="s">
-        <x:v>182</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:18">
       <x:c r="A64" s="2">
-        <x:v>46294</x:v>
-[...1 lines deleted...]
-      <x:c r="B64" s="3" t="s"/>
+        <x:v>46372</x:v>
+      </x:c>
+      <x:c r="B64" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C64" s="2" t="s"/>
       <x:c r="D64" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s"/>
       <x:c r="G64" s="3" t="s">
-        <x:v>215</x:v>
-[...3 lines deleted...]
-      <x:c r="J64" s="3" t="s"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H64" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I64" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J64" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="K64" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="L64" s="3" t="s"/>
       <x:c r="M64" s="3" t="s"/>
       <x:c r="N64" s="3" t="s"/>
       <x:c r="O64" s="3" t="s"/>
-      <x:c r="P64" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="Q64" s="3" t="s"/>
+      <x:c r="P64" s="3" t="s"/>
+      <x:c r="Q64" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="R64" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:18">
       <x:c r="A65" s="10">
-        <x:v>46295</x:v>
+        <x:v>46374</x:v>
       </x:c>
       <x:c r="B65" s="11" t="s"/>
       <x:c r="C65" s="10" t="s"/>
       <x:c r="D65" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E65" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="11" t="s"/>
       <x:c r="G65" s="11" t="s">
-        <x:v>217</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H65" s="11" t="s">
-        <x:v>218</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I65" s="11" t="s">
-        <x:v>219</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J65" s="11" t="s">
-        <x:v>220</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K65" s="11" t="s"/>
       <x:c r="L65" s="11" t="s"/>
       <x:c r="M65" s="11" t="s"/>
       <x:c r="N65" s="11" t="s"/>
       <x:c r="O65" s="11" t="s"/>
       <x:c r="P65" s="11" t="s"/>
       <x:c r="Q65" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R65" s="12" t="s">
-        <x:v>59</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:18">
       <x:c r="A66" s="2">
-        <x:v>46295</x:v>
-[...1 lines deleted...]
-      <x:c r="B66" s="3" t="s"/>
+        <x:v>46377</x:v>
+      </x:c>
+      <x:c r="B66" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C66" s="2" t="s"/>
       <x:c r="D66" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s"/>
       <x:c r="G66" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s"/>
       <x:c r="I66" s="3" t="s"/>
       <x:c r="J66" s="3" t="s"/>
       <x:c r="K66" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L66" s="3" t="s"/>
       <x:c r="M66" s="3" t="s"/>
       <x:c r="N66" s="3" t="s"/>
       <x:c r="O66" s="3" t="s"/>
-      <x:c r="P66" s="3" t="s"/>
+      <x:c r="P66" s="3" t="s">
+        <x:v>241</x:v>
+      </x:c>
       <x:c r="Q66" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R66" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:18">
       <x:c r="A67" s="10">
-        <x:v>46295</x:v>
-[...1 lines deleted...]
-      <x:c r="B67" s="11" t="s"/>
+        <x:v>46386</x:v>
+      </x:c>
+      <x:c r="B67" s="11" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C67" s="10" t="s"/>
       <x:c r="D67" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E67" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F67" s="11" t="s"/>
       <x:c r="G67" s="11" t="s">
-        <x:v>222</x:v>
-[...10 lines deleted...]
-      <x:c r="K67" s="11" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H67" s="11" t="s"/>
+      <x:c r="I67" s="11" t="s"/>
+      <x:c r="J67" s="11" t="s"/>
+      <x:c r="K67" s="11" t="s">
+        <x:v>30</x:v>
+      </x:c>
       <x:c r="L67" s="11" t="s"/>
       <x:c r="M67" s="11" t="s"/>
       <x:c r="N67" s="11" t="s"/>
       <x:c r="O67" s="11" t="s"/>
       <x:c r="P67" s="11" t="s"/>
       <x:c r="Q67" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R67" s="12" t="s">
-        <x:v>59</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:18">
       <x:c r="A68" s="2">
-        <x:v>46295</x:v>
+        <x:v>46387</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>31</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C68" s="2" t="s"/>
       <x:c r="D68" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s"/>
       <x:c r="G68" s="3" t="s">
-        <x:v>227</x:v>
-[...3 lines deleted...]
-      <x:c r="J68" s="3" t="s"/>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H68" s="3" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="I68" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="J68" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="K68" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L68" s="3" t="s"/>
       <x:c r="M68" s="3" t="s"/>
       <x:c r="N68" s="3" t="s"/>
       <x:c r="O68" s="3" t="s"/>
       <x:c r="P68" s="3" t="s"/>
       <x:c r="Q68" s="3" t="s">
-        <x:v>30</x:v>
-[...2 lines deleted...]
-        <x:v>228</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:18">
       <x:c r="A69" s="10">
-        <x:v>46295</x:v>
+        <x:v>46387</x:v>
       </x:c>
       <x:c r="B69" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C69" s="10" t="s"/>
       <x:c r="D69" s="11" t="s">
-        <x:v>165</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E69" s="11" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="11" t="s"/>
       <x:c r="G69" s="11" t="s">
-        <x:v>167</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H69" s="11" t="s">
-        <x:v>168</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I69" s="11" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="J69" s="11" t="s"/>
       <x:c r="K69" s="11" t="s">
-        <x:v>171</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L69" s="11" t="s"/>
       <x:c r="M69" s="11" t="s"/>
       <x:c r="N69" s="11" t="s"/>
       <x:c r="O69" s="11" t="s"/>
       <x:c r="P69" s="11" t="s"/>
       <x:c r="Q69" s="11" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="R69" s="12" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R69" s="12" t="s">
+        <x:v>162</x:v>
+      </x:c>
     </x:row>
     <x:row r="70" spans="1:18">
       <x:c r="A70" s="2">
-        <x:v>46295</x:v>
+        <x:v>46391</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C70" s="2" t="s"/>
       <x:c r="D70" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s"/>
       <x:c r="G70" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s"/>
       <x:c r="I70" s="3" t="s"/>
       <x:c r="J70" s="3" t="s"/>
       <x:c r="K70" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L70" s="3" t="s"/>
       <x:c r="M70" s="3" t="s"/>
       <x:c r="N70" s="3" t="s"/>
       <x:c r="O70" s="3" t="s"/>
       <x:c r="P70" s="3" t="s"/>
       <x:c r="Q70" s="3" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>229</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:18">
       <x:c r="A71" s="10">
-        <x:v>46295</x:v>
+        <x:v>46393</x:v>
       </x:c>
       <x:c r="B71" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C71" s="10" t="s"/>
       <x:c r="D71" s="11" t="s">
-        <x:v>232</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E71" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="11" t="s"/>
       <x:c r="G71" s="11" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H71" s="11" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I71" s="11" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J71" s="11" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="K71" s="11" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="H71" s="11" t="s"/>
-[...6 lines deleted...]
-      <x:c r="M71" s="11" t="s"/>
+      <x:c r="L71" s="11" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="M71" s="11" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="N71" s="11" t="s"/>
-      <x:c r="O71" s="11" t="s"/>
+      <x:c r="O71" s="11" t="s">
+        <x:v>253</x:v>
+      </x:c>
       <x:c r="P71" s="11" t="s"/>
       <x:c r="Q71" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R71" s="12" t="s">
-        <x:v>63</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:18">
       <x:c r="A72" s="2">
-        <x:v>46296</x:v>
+        <x:v>46393</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C72" s="2" t="s"/>
       <x:c r="D72" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s"/>
       <x:c r="G72" s="3" t="s">
-        <x:v>234</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H72" s="3" t="s"/>
+      <x:c r="I72" s="3" t="s"/>
+      <x:c r="J72" s="3" t="s"/>
       <x:c r="K72" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L72" s="3" t="s"/>
       <x:c r="M72" s="3" t="s"/>
       <x:c r="N72" s="3" t="s"/>
       <x:c r="O72" s="3" t="s"/>
       <x:c r="P72" s="3" t="s"/>
       <x:c r="Q72" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R72" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:18">
       <x:c r="A73" s="10">
-        <x:v>46296</x:v>
+        <x:v>46394</x:v>
       </x:c>
       <x:c r="B73" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C73" s="10" t="s"/>
       <x:c r="D73" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E73" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F73" s="11" t="s"/>
       <x:c r="G73" s="11" t="s">
-        <x:v>235</x:v>
-[...3 lines deleted...]
-      <x:c r="J73" s="11" t="s"/>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H73" s="11" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I73" s="11" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J73" s="11" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="K73" s="11" t="s">
-        <x:v>29</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="L73" s="11" t="s"/>
       <x:c r="M73" s="11" t="s"/>
       <x:c r="N73" s="11" t="s"/>
       <x:c r="O73" s="11" t="s"/>
-      <x:c r="P73" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P73" s="11" t="s"/>
       <x:c r="Q73" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R73" s="12" t="s">
-        <x:v>26</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:18">
       <x:c r="A74" s="2">
-        <x:v>46296</x:v>
+        <x:v>46395</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C74" s="2" t="s"/>
       <x:c r="D74" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s"/>
-      <x:c r="G74" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G74" s="3" t="s"/>
       <x:c r="H74" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J74" s="3" t="s"/>
       <x:c r="K74" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L74" s="3" t="s"/>
       <x:c r="M74" s="3" t="s"/>
       <x:c r="N74" s="3" t="s"/>
       <x:c r="O74" s="3" t="s"/>
       <x:c r="P74" s="3" t="s"/>
-      <x:c r="Q74" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q74" s="3" t="s"/>
       <x:c r="R74" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:18">
       <x:c r="A75" s="10">
-        <x:v>46297</x:v>
-[...1 lines deleted...]
-      <x:c r="B75" s="11" t="s"/>
+        <x:v>46398</x:v>
+      </x:c>
+      <x:c r="B75" s="11" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C75" s="10" t="s"/>
       <x:c r="D75" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E75" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F75" s="11" t="s"/>
       <x:c r="G75" s="11" t="s">
-        <x:v>238</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H75" s="11" t="s">
-        <x:v>239</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I75" s="11" t="s">
-        <x:v>56</x:v>
-[...4 lines deleted...]
-      <x:c r="K75" s="11" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J75" s="11" t="s"/>
+      <x:c r="K75" s="11" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="L75" s="11" t="s"/>
       <x:c r="M75" s="11" t="s"/>
       <x:c r="N75" s="11" t="s"/>
       <x:c r="O75" s="11" t="s"/>
       <x:c r="P75" s="11" t="s"/>
       <x:c r="Q75" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R75" s="12" t="s">
-        <x:v>59</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:18">
       <x:c r="A76" s="2">
-        <x:v>46297</x:v>
+        <x:v>46401</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C76" s="2" t="s"/>
       <x:c r="D76" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s"/>
       <x:c r="G76" s="3" t="s">
-        <x:v>241</x:v>
-[...3 lines deleted...]
-      <x:c r="J76" s="3" t="s"/>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H76" s="3" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="I76" s="3" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="J76" s="3" t="s">
+        <x:v>264</x:v>
+      </x:c>
       <x:c r="K76" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L76" s="3" t="s"/>
       <x:c r="M76" s="3" t="s"/>
       <x:c r="N76" s="3" t="s"/>
       <x:c r="O76" s="3" t="s"/>
-      <x:c r="P76" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P76" s="3" t="s"/>
       <x:c r="Q76" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R76" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:18">
       <x:c r="A77" s="10">
-        <x:v>46297</x:v>
+        <x:v>46401</x:v>
       </x:c>
       <x:c r="B77" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C77" s="10" t="s"/>
       <x:c r="D77" s="11" t="s">
-        <x:v>204</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E77" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="11" t="s"/>
       <x:c r="G77" s="11" t="s">
-        <x:v>243</x:v>
-[...1 lines deleted...]
-      <x:c r="H77" s="11" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H77" s="11" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="I77" s="11" t="s"/>
       <x:c r="J77" s="11" t="s"/>
       <x:c r="K77" s="11" t="s">
-        <x:v>206</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="L77" s="11" t="s"/>
       <x:c r="M77" s="11" t="s"/>
       <x:c r="N77" s="11" t="s"/>
       <x:c r="O77" s="11" t="s"/>
       <x:c r="P77" s="11" t="s">
-        <x:v>244</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q77" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R77" s="12" t="s">
-        <x:v>208</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:18">
       <x:c r="A78" s="2">
-        <x:v>46297</x:v>
+        <x:v>46402</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C78" s="2" t="s"/>
       <x:c r="D78" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s"/>
       <x:c r="G78" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J78" s="3" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="K78" s="3" t="s"/>
       <x:c r="L78" s="3" t="s"/>
       <x:c r="M78" s="3" t="s"/>
       <x:c r="N78" s="3" t="s"/>
       <x:c r="O78" s="3" t="s"/>
       <x:c r="P78" s="3" t="s"/>
       <x:c r="Q78" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R78" s="1" t="s">
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:18">
       <x:c r="A79" s="10">
-        <x:v>46297</x:v>
+        <x:v>46402</x:v>
       </x:c>
       <x:c r="B79" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C79" s="10" t="s"/>
       <x:c r="D79" s="11" t="s">
-        <x:v>245</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E79" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F79" s="11" t="s"/>
-      <x:c r="G79" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G79" s="11" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H79" s="11" t="s"/>
+      <x:c r="I79" s="11" t="s"/>
       <x:c r="J79" s="11" t="s"/>
       <x:c r="K79" s="11" t="s">
-        <x:v>76</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="L79" s="11" t="s"/>
       <x:c r="M79" s="11" t="s"/>
       <x:c r="N79" s="11" t="s"/>
       <x:c r="O79" s="11" t="s"/>
       <x:c r="P79" s="11" t="s"/>
       <x:c r="Q79" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R79" s="12" t="s">
-        <x:v>63</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:18">
       <x:c r="A80" s="2">
-        <x:v>46300</x:v>
+        <x:v>46402</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C80" s="2" t="s"/>
       <x:c r="D80" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>27</x:v>
-[...1 lines deleted...]
-      <x:c r="F80" s="3" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F80" s="3" t="s">
+        <x:v>277</x:v>
+      </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      <x:c r="J80" s="3" t="s"/>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I80" s="3" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="J80" s="3" t="s">
+        <x:v>279</x:v>
+      </x:c>
       <x:c r="K80" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="L80" s="3" t="s"/>
       <x:c r="M80" s="3" t="s"/>
       <x:c r="N80" s="3" t="s"/>
       <x:c r="O80" s="3" t="s"/>
-      <x:c r="P80" s="3" t="s"/>
+      <x:c r="P80" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
       <x:c r="Q80" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R80" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:18">
       <x:c r="A81" s="10">
-        <x:v>46303</x:v>
+        <x:v>46402</x:v>
       </x:c>
       <x:c r="B81" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C81" s="10" t="s"/>
       <x:c r="D81" s="11" t="s">
-        <x:v>247</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E81" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="11" t="s"/>
-      <x:c r="G81" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G81" s="11" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H81" s="11" t="s"/>
+      <x:c r="I81" s="11" t="s"/>
       <x:c r="J81" s="11" t="s"/>
       <x:c r="K81" s="11" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="L81" s="11" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="L81" s="11" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="M81" s="11" t="s"/>
-      <x:c r="N81" s="11" t="s"/>
-      <x:c r="O81" s="11" t="s"/>
+      <x:c r="N81" s="11" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="O81" s="11" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="P81" s="11" t="s"/>
-      <x:c r="Q81" s="11" t="s"/>
+      <x:c r="Q81" s="11" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="R81" s="12" t="s">
-        <x:v>247</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:18">
       <x:c r="A82" s="2">
-        <x:v>46303</x:v>
+        <x:v>46403</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C82" s="2" t="s"/>
       <x:c r="D82" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s"/>
       <x:c r="G82" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J82" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K82" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="L82" s="3" t="s"/>
       <x:c r="M82" s="3" t="s"/>
       <x:c r="N82" s="3" t="s"/>
       <x:c r="O82" s="3" t="s"/>
       <x:c r="P82" s="3" t="s"/>
       <x:c r="Q82" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R82" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:18">
       <x:c r="A83" s="10">
-        <x:v>46304</x:v>
-[...1 lines deleted...]
-      <x:c r="B83" s="11" t="s"/>
+        <x:v>46405</x:v>
+      </x:c>
+      <x:c r="B83" s="11" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C83" s="10" t="s"/>
       <x:c r="D83" s="11" t="s">
-        <x:v>249</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E83" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="11" t="s"/>
       <x:c r="G83" s="11" t="s">
-        <x:v>250</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H83" s="11" t="s">
-        <x:v>239</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I83" s="11" t="s">
-        <x:v>56</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J83" s="11" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="K83" s="11" t="s"/>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="K83" s="11" t="s">
+        <x:v>233</x:v>
+      </x:c>
       <x:c r="L83" s="11" t="s"/>
       <x:c r="M83" s="11" t="s"/>
       <x:c r="N83" s="11" t="s"/>
       <x:c r="O83" s="11" t="s"/>
-      <x:c r="P83" s="11" t="s"/>
+      <x:c r="P83" s="11" t="s">
+        <x:v>290</x:v>
+      </x:c>
       <x:c r="Q83" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R83" s="12" t="s">
-        <x:v>251</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:18">
       <x:c r="A84" s="2">
-        <x:v>46304</x:v>
+        <x:v>46406</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C84" s="2" t="s"/>
       <x:c r="D84" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s"/>
-      <x:c r="G84" s="3" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G84" s="3" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H84" s="3" t="s"/>
+      <x:c r="I84" s="3" t="s"/>
       <x:c r="J84" s="3" t="s"/>
       <x:c r="K84" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="L84" s="3" t="s"/>
       <x:c r="M84" s="3" t="s"/>
       <x:c r="N84" s="3" t="s"/>
       <x:c r="O84" s="3" t="s"/>
-      <x:c r="P84" s="3" t="s"/>
+      <x:c r="P84" s="3" t="s">
+        <x:v>292</x:v>
+      </x:c>
       <x:c r="Q84" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R84" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:18">
       <x:c r="A85" s="10">
-        <x:v>46304</x:v>
+        <x:v>46407</x:v>
       </x:c>
       <x:c r="B85" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C85" s="10" t="s"/>
       <x:c r="D85" s="11" t="s">
-        <x:v>253</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E85" s="11" t="s">
-        <x:v>166</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F85" s="11" t="s"/>
-      <x:c r="G85" s="11" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="G85" s="11" t="s"/>
+      <x:c r="H85" s="11" t="s"/>
       <x:c r="I85" s="11" t="s"/>
       <x:c r="J85" s="11" t="s"/>
       <x:c r="K85" s="11" t="s">
-        <x:v>256</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L85" s="11" t="s"/>
       <x:c r="M85" s="11" t="s"/>
       <x:c r="N85" s="11" t="s"/>
       <x:c r="O85" s="11" t="s"/>
       <x:c r="P85" s="11" t="s"/>
       <x:c r="Q85" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R85" s="12" t="s"/>
     </x:row>
     <x:row r="86" spans="1:18">
       <x:c r="A86" s="2">
-        <x:v>46309</x:v>
-[...1 lines deleted...]
-      <x:c r="B86" s="3" t="s"/>
+        <x:v>46408</x:v>
+      </x:c>
+      <x:c r="B86" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C86" s="2" t="s"/>
       <x:c r="D86" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s"/>
-      <x:c r="G86" s="3" t="s"/>
+      <x:c r="G86" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="J86" s="3" t="s"/>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="J86" s="3" t="s">
+        <x:v>299</x:v>
+      </x:c>
       <x:c r="K86" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L86" s="3" t="s"/>
       <x:c r="M86" s="3" t="s"/>
       <x:c r="N86" s="3" t="s"/>
       <x:c r="O86" s="3" t="s"/>
-      <x:c r="P86" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P86" s="3" t="s"/>
       <x:c r="Q86" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R86" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:18">
       <x:c r="A87" s="10">
-        <x:v>46309</x:v>
+        <x:v>46416</x:v>
       </x:c>
       <x:c r="B87" s="11" t="s"/>
       <x:c r="C87" s="10" t="s"/>
       <x:c r="D87" s="11" t="s">
-        <x:v>258</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E87" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="11" t="s"/>
       <x:c r="G87" s="11" t="s">
-        <x:v>259</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H87" s="11" t="s">
-        <x:v>260</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I87" s="11" t="s"/>
       <x:c r="J87" s="11" t="s"/>
       <x:c r="K87" s="11" t="s">
-        <x:v>261</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L87" s="11" t="s"/>
       <x:c r="M87" s="11" t="s"/>
       <x:c r="N87" s="11" t="s"/>
       <x:c r="O87" s="11" t="s"/>
-      <x:c r="P87" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P87" s="11" t="s"/>
       <x:c r="Q87" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R87" s="12" t="s">
-        <x:v>136</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:18">
       <x:c r="A88" s="2">
-        <x:v>46309</x:v>
+        <x:v>46416</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s"/>
       <x:c r="D88" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s"/>
       <x:c r="G88" s="3" t="s">
-        <x:v>263</x:v>
-[...2 lines deleted...]
-      <x:c r="I88" s="3" t="s"/>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H88" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I88" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="J88" s="3" t="s"/>
       <x:c r="K88" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L88" s="3" t="s"/>
       <x:c r="M88" s="3" t="s"/>
       <x:c r="N88" s="3" t="s"/>
       <x:c r="O88" s="3" t="s"/>
       <x:c r="P88" s="3" t="s"/>
       <x:c r="Q88" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R88" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:18">
       <x:c r="A89" s="10">
-        <x:v>46309</x:v>
+        <x:v>46416</x:v>
       </x:c>
       <x:c r="B89" s="11" t="s">
-        <x:v>101</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C89" s="10" t="s"/>
       <x:c r="D89" s="11" t="s">
-        <x:v>265</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E89" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F89" s="11" t="s"/>
       <x:c r="G89" s="11" t="s">
-        <x:v>266</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H89" s="11" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="I89" s="11" t="s"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I89" s="11" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="J89" s="11" t="s"/>
       <x:c r="K89" s="11" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L89" s="11" t="s"/>
       <x:c r="M89" s="11" t="s"/>
       <x:c r="N89" s="11" t="s"/>
       <x:c r="O89" s="11" t="s"/>
       <x:c r="P89" s="11" t="s"/>
       <x:c r="Q89" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R89" s="12" t="s">
-        <x:v>107</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:18">
       <x:c r="A90" s="2">
-        <x:v>46310</x:v>
+        <x:v>46416</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C90" s="2" t="s"/>
       <x:c r="D90" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s"/>
       <x:c r="G90" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J90" s="3" t="s"/>
       <x:c r="K90" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L90" s="3" t="s"/>
       <x:c r="M90" s="3" t="s"/>
       <x:c r="N90" s="3" t="s"/>
       <x:c r="O90" s="3" t="s"/>
       <x:c r="P90" s="3" t="s"/>
       <x:c r="Q90" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="R90" s="1" t="s">
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:18">
       <x:c r="A91" s="10">
-        <x:v>46310</x:v>
+        <x:v>46416</x:v>
       </x:c>
       <x:c r="B91" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C91" s="10" t="s"/>
       <x:c r="D91" s="11" t="s">
-        <x:v>269</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E91" s="11" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="11" t="s"/>
       <x:c r="G91" s="11" t="s">
-        <x:v>270</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H91" s="11" t="s">
-        <x:v>168</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I91" s="11" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J91" s="11" t="s"/>
       <x:c r="K91" s="11" t="s">
-        <x:v>171</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L91" s="11" t="s"/>
       <x:c r="M91" s="11" t="s"/>
       <x:c r="N91" s="11" t="s"/>
       <x:c r="O91" s="11" t="s"/>
       <x:c r="P91" s="11" t="s"/>
       <x:c r="Q91" s="11" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="R91" s="12" t="s"/>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="R91" s="12" t="s">
+        <x:v>96</x:v>
+      </x:c>
     </x:row>
     <x:row r="92" spans="1:18">
       <x:c r="A92" s="2">
-        <x:v>46310</x:v>
+        <x:v>46416</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C92" s="2" t="s"/>
       <x:c r="D92" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s"/>
       <x:c r="G92" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J92" s="3" t="s"/>
       <x:c r="K92" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L92" s="3" t="s"/>
       <x:c r="M92" s="3" t="s"/>
       <x:c r="N92" s="3" t="s"/>
       <x:c r="O92" s="3" t="s"/>
       <x:c r="P92" s="3" t="s"/>
       <x:c r="Q92" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R92" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:18">
       <x:c r="A93" s="10">
-        <x:v>46310</x:v>
+        <x:v>46419</x:v>
       </x:c>
       <x:c r="B93" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C93" s="10" t="s"/>
       <x:c r="D93" s="11" t="s">
-        <x:v>115</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E93" s="11" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="11" t="s"/>
       <x:c r="G93" s="11" t="s">
-        <x:v>116</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H93" s="11" t="s"/>
+      <x:c r="I93" s="11" t="s"/>
       <x:c r="J93" s="11" t="s"/>
       <x:c r="K93" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L93" s="11" t="s"/>
       <x:c r="M93" s="11" t="s"/>
       <x:c r="N93" s="11" t="s"/>
       <x:c r="O93" s="11" t="s"/>
       <x:c r="P93" s="11" t="s"/>
       <x:c r="Q93" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R93" s="12" t="s">
-        <x:v>117</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:18">
       <x:c r="A94" s="2">
-        <x:v>46310</x:v>
+        <x:v>46420</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C94" s="2" t="s"/>
       <x:c r="D94" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s"/>
       <x:c r="G94" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J94" s="3" t="s"/>
       <x:c r="K94" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L94" s="3" t="s"/>
       <x:c r="M94" s="3" t="s"/>
       <x:c r="N94" s="3" t="s"/>
       <x:c r="O94" s="3" t="s"/>
       <x:c r="P94" s="3" t="s"/>
       <x:c r="Q94" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R94" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:18">
       <x:c r="A95" s="10">
-        <x:v>46310</x:v>
+        <x:v>46427</x:v>
       </x:c>
       <x:c r="B95" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C95" s="10" t="s"/>
       <x:c r="D95" s="11" t="s">
-        <x:v>95</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E95" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="11" t="s"/>
       <x:c r="G95" s="11" t="s">
-        <x:v>272</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H95" s="11" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I95" s="11" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J95" s="11" t="s"/>
       <x:c r="K95" s="11" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L95" s="11" t="s"/>
       <x:c r="M95" s="11" t="s"/>
       <x:c r="N95" s="11" t="s"/>
       <x:c r="O95" s="11" t="s"/>
       <x:c r="P95" s="11" t="s"/>
       <x:c r="Q95" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R95" s="12" t="s">
-        <x:v>36</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:18">
       <x:c r="A96" s="2">
-        <x:v>46310</x:v>
+        <x:v>46428</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C96" s="2" t="s"/>
       <x:c r="D96" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s"/>
       <x:c r="G96" s="3" t="s">
-        <x:v>273</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H96" s="3" t="s"/>
+      <x:c r="I96" s="3" t="s"/>
+      <x:c r="J96" s="3" t="s"/>
       <x:c r="K96" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L96" s="3" t="s"/>
       <x:c r="M96" s="3" t="s"/>
       <x:c r="N96" s="3" t="s"/>
       <x:c r="O96" s="3" t="s"/>
-      <x:c r="P96" s="3" t="s"/>
+      <x:c r="P96" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
       <x:c r="Q96" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R96" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:18">
       <x:c r="A97" s="10">
-        <x:v>46310</x:v>
+        <x:v>46430</x:v>
       </x:c>
       <x:c r="B97" s="11" t="s">
-        <x:v>101</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C97" s="10" t="s"/>
       <x:c r="D97" s="11" t="s">
-        <x:v>142</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E97" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="11" t="s"/>
       <x:c r="G97" s="11" t="s">
-        <x:v>278</x:v>
-[...1 lines deleted...]
-      <x:c r="H97" s="11" t="s"/>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H97" s="11" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="I97" s="11" t="s"/>
       <x:c r="J97" s="11" t="s"/>
       <x:c r="K97" s="11" t="s">
-        <x:v>279</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L97" s="11" t="s"/>
       <x:c r="M97" s="11" t="s"/>
-      <x:c r="N97" s="11" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="N97" s="11" t="s"/>
+      <x:c r="O97" s="11" t="s"/>
       <x:c r="P97" s="11" t="s"/>
       <x:c r="Q97" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R97" s="12" t="s">
-        <x:v>142</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:18">
       <x:c r="A98" s="2">
-        <x:v>46311</x:v>
+        <x:v>46430</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C98" s="2" t="s"/>
       <x:c r="D98" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s"/>
       <x:c r="G98" s="3" t="s">
-        <x:v>284</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H98" s="3" t="s"/>
+      <x:c r="I98" s="3" t="s"/>
+      <x:c r="J98" s="3" t="s"/>
       <x:c r="K98" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L98" s="3" t="s"/>
       <x:c r="M98" s="3" t="s"/>
       <x:c r="N98" s="3" t="s"/>
       <x:c r="O98" s="3" t="s"/>
-      <x:c r="P98" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P98" s="3" t="s"/>
       <x:c r="Q98" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R98" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:18">
       <x:c r="A99" s="10">
-        <x:v>46311</x:v>
+        <x:v>46432</x:v>
       </x:c>
       <x:c r="B99" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C99" s="10" t="s"/>
       <x:c r="D99" s="11" t="s">
-        <x:v>285</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E99" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="11" t="s"/>
       <x:c r="G99" s="11" t="s">
-        <x:v>286</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H99" s="11" t="s">
-        <x:v>287</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I99" s="11" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J99" s="11" t="s"/>
       <x:c r="K99" s="11" t="s">
-        <x:v>289</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L99" s="11" t="s"/>
       <x:c r="M99" s="11" t="s"/>
       <x:c r="N99" s="11" t="s"/>
       <x:c r="O99" s="11" t="s"/>
       <x:c r="P99" s="11" t="s"/>
       <x:c r="Q99" s="11" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R99" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:18">
       <x:c r="A100" s="2">
-        <x:v>46314</x:v>
+        <x:v>46433</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C100" s="2" t="s"/>
       <x:c r="D100" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s"/>
       <x:c r="G100" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s"/>
       <x:c r="I100" s="3" t="s"/>
       <x:c r="J100" s="3" t="s"/>
       <x:c r="K100" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L100" s="3" t="s"/>
       <x:c r="M100" s="3" t="s"/>
       <x:c r="N100" s="3" t="s"/>
       <x:c r="O100" s="3" t="s"/>
-      <x:c r="P100" s="3" t="s"/>
+      <x:c r="P100" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
       <x:c r="Q100" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R100" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:18">
       <x:c r="A101" s="10">
-        <x:v>46316</x:v>
+        <x:v>46435</x:v>
       </x:c>
       <x:c r="B101" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C101" s="10" t="s"/>
       <x:c r="D101" s="11" t="s">
-        <x:v>291</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E101" s="11" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F101" s="11" t="s"/>
       <x:c r="G101" s="11" t="s">
-        <x:v>268</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H101" s="11" t="s"/>
       <x:c r="I101" s="11" t="s"/>
       <x:c r="J101" s="11" t="s"/>
       <x:c r="K101" s="11" t="s">
-        <x:v>292</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L101" s="11" t="s"/>
       <x:c r="M101" s="11" t="s"/>
       <x:c r="N101" s="11" t="s"/>
       <x:c r="O101" s="11" t="s"/>
       <x:c r="P101" s="11" t="s"/>
       <x:c r="Q101" s="11" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="R101" s="12" t="s"/>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="R101" s="12" t="s">
+        <x:v>199</x:v>
+      </x:c>
     </x:row>
     <x:row r="102" spans="1:18">
       <x:c r="A102" s="2">
-        <x:v>46316</x:v>
+        <x:v>46435</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C102" s="2" t="s"/>
       <x:c r="D102" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s"/>
-      <x:c r="G102" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G102" s="3" t="s"/>
       <x:c r="H102" s="3" t="s"/>
       <x:c r="I102" s="3" t="s"/>
       <x:c r="J102" s="3" t="s"/>
       <x:c r="K102" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L102" s="3" t="s"/>
       <x:c r="M102" s="3" t="s"/>
       <x:c r="N102" s="3" t="s"/>
       <x:c r="O102" s="3" t="s"/>
       <x:c r="P102" s="3" t="s"/>
       <x:c r="Q102" s="3" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>229</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:18">
       <x:c r="A103" s="10">
-        <x:v>46317</x:v>
+        <x:v>46436</x:v>
       </x:c>
       <x:c r="B103" s="11" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C103" s="10" t="s"/>
       <x:c r="D103" s="11" t="s">
-        <x:v>229</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E103" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F103" s="11" t="s"/>
       <x:c r="G103" s="11" t="s">
-        <x:v>294</x:v>
-[...3 lines deleted...]
-      <x:c r="J103" s="11" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H103" s="11" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I103" s="11" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J103" s="11" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="K103" s="11" t="s">
-        <x:v>231</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L103" s="11" t="s"/>
       <x:c r="M103" s="11" t="s"/>
       <x:c r="N103" s="11" t="s"/>
       <x:c r="O103" s="11" t="s"/>
       <x:c r="P103" s="11" t="s"/>
       <x:c r="Q103" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R103" s="12" t="s">
-        <x:v>229</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:18">
       <x:c r="A104" s="2">
-        <x:v>46318</x:v>
+        <x:v>46437</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C104" s="2" t="s"/>
       <x:c r="D104" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s"/>
       <x:c r="G104" s="3" t="s">
-        <x:v>295</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="H104" s="3" t="s"/>
+      <x:c r="I104" s="3" t="s"/>
+      <x:c r="J104" s="3" t="s"/>
       <x:c r="K104" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L104" s="3" t="s"/>
       <x:c r="M104" s="3" t="s"/>
       <x:c r="N104" s="3" t="s"/>
       <x:c r="O104" s="3" t="s"/>
-      <x:c r="P104" s="3" t="s"/>
+      <x:c r="P104" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
       <x:c r="Q104" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R104" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:18">
       <x:c r="A105" s="10">
-        <x:v>46321</x:v>
+        <x:v>46437</x:v>
       </x:c>
       <x:c r="B105" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C105" s="10" t="s"/>
       <x:c r="D105" s="11" t="s">
-        <x:v>229</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E105" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="11" t="s"/>
       <x:c r="G105" s="11" t="s">
-        <x:v>297</x:v>
-[...2 lines deleted...]
-      <x:c r="I105" s="11" t="s"/>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H105" s="11" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I105" s="11" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J105" s="11" t="s"/>
       <x:c r="K105" s="11" t="s">
-        <x:v>231</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L105" s="11" t="s"/>
       <x:c r="M105" s="11" t="s"/>
       <x:c r="N105" s="11" t="s"/>
       <x:c r="O105" s="11" t="s"/>
       <x:c r="P105" s="11" t="s"/>
       <x:c r="Q105" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R105" s="12" t="s">
-        <x:v>229</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:18">
       <x:c r="A106" s="2">
-        <x:v>46321</x:v>
+        <x:v>46443</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C106" s="2" t="s"/>
       <x:c r="D106" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s"/>
       <x:c r="G106" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s"/>
       <x:c r="I106" s="3" t="s"/>
       <x:c r="J106" s="3" t="s"/>
       <x:c r="K106" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L106" s="3" t="s"/>
       <x:c r="M106" s="3" t="s"/>
       <x:c r="N106" s="3" t="s"/>
       <x:c r="O106" s="3" t="s"/>
-      <x:c r="P106" s="3" t="s"/>
+      <x:c r="P106" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
       <x:c r="Q106" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R106" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:18">
       <x:c r="A107" s="10">
-        <x:v>46323</x:v>
+        <x:v>46447</x:v>
       </x:c>
       <x:c r="B107" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C107" s="10" t="s"/>
       <x:c r="D107" s="11" t="s">
-        <x:v>229</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E107" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F107" s="11" t="s"/>
       <x:c r="G107" s="11" t="s">
-        <x:v>299</x:v>
-[...2 lines deleted...]
-      <x:c r="I107" s="11" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H107" s="11" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I107" s="11" t="s">
+        <x:v>337</x:v>
+      </x:c>
       <x:c r="J107" s="11" t="s"/>
       <x:c r="K107" s="11" t="s">
-        <x:v>231</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="L107" s="11" t="s"/>
       <x:c r="M107" s="11" t="s"/>
       <x:c r="N107" s="11" t="s"/>
       <x:c r="O107" s="11" t="s"/>
       <x:c r="P107" s="11" t="s"/>
       <x:c r="Q107" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R107" s="12" t="s">
-        <x:v>229</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:18">
       <x:c r="A108" s="2">
-        <x:v>46323</x:v>
+        <x:v>46447</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C108" s="2" t="s"/>
       <x:c r="D108" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s"/>
       <x:c r="G108" s="3" t="s">
-        <x:v>301</x:v>
-[...3 lines deleted...]
-      <x:c r="J108" s="3" t="s"/>
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="H108" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I108" s="3" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J108" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="K108" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="L108" s="3" t="s"/>
       <x:c r="M108" s="3" t="s"/>
       <x:c r="N108" s="3" t="s"/>
       <x:c r="O108" s="3" t="s"/>
       <x:c r="P108" s="3" t="s"/>
       <x:c r="Q108" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R108" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:18">
       <x:c r="A109" s="10">
-        <x:v>46323</x:v>
+        <x:v>46447</x:v>
       </x:c>
       <x:c r="B109" s="11" t="s">
-        <x:v>302</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C109" s="10" t="s"/>
       <x:c r="D109" s="11" t="s">
-        <x:v>68</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E109" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="11" t="s"/>
       <x:c r="G109" s="11" t="s">
-        <x:v>303</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H109" s="11" t="s">
-        <x:v>304</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I109" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J109" s="11" t="s"/>
       <x:c r="K109" s="11" t="s">
-        <x:v>305</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L109" s="11" t="s"/>
       <x:c r="M109" s="11" t="s"/>
       <x:c r="N109" s="11" t="s"/>
       <x:c r="O109" s="11" t="s"/>
       <x:c r="P109" s="11" t="s"/>
       <x:c r="Q109" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R109" s="12" t="s">
-        <x:v>164</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:18">
       <x:c r="A110" s="2">
-        <x:v>46323</x:v>
+        <x:v>46451</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C110" s="2" t="s"/>
       <x:c r="D110" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s"/>
       <x:c r="G110" s="3" t="s">
-        <x:v>307</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H110" s="3" t="s"/>
+      <x:c r="I110" s="3" t="s"/>
       <x:c r="J110" s="3" t="s"/>
       <x:c r="K110" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L110" s="3" t="s"/>
       <x:c r="M110" s="3" t="s"/>
       <x:c r="N110" s="3" t="s"/>
       <x:c r="O110" s="3" t="s"/>
-      <x:c r="P110" s="3" t="s"/>
+      <x:c r="P110" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
       <x:c r="Q110" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R110" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:18">
       <x:c r="A111" s="10">
-        <x:v>46323</x:v>
+        <x:v>46451</x:v>
       </x:c>
       <x:c r="B111" s="11" t="s">
-        <x:v>306</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C111" s="10" t="s"/>
       <x:c r="D111" s="11" t="s">
-        <x:v>68</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E111" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="11" t="s"/>
       <x:c r="G111" s="11" t="s">
-        <x:v>308</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H111" s="11" t="s">
-        <x:v>304</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I111" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J111" s="11" t="s"/>
       <x:c r="K111" s="11" t="s">
-        <x:v>305</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L111" s="11" t="s"/>
       <x:c r="M111" s="11" t="s"/>
       <x:c r="N111" s="11" t="s"/>
       <x:c r="O111" s="11" t="s"/>
       <x:c r="P111" s="11" t="s"/>
       <x:c r="Q111" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R111" s="12" t="s">
-        <x:v>164</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:18">
       <x:c r="A112" s="2">
-        <x:v>46324</x:v>
+        <x:v>46457</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C112" s="2" t="s"/>
       <x:c r="D112" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s"/>
       <x:c r="G112" s="3" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-      <x:c r="I112" s="3" t="s"/>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="H112" s="3" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="I112" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J112" s="3" t="s"/>
       <x:c r="K112" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L112" s="3" t="s"/>
       <x:c r="M112" s="3" t="s"/>
       <x:c r="N112" s="3" t="s"/>
       <x:c r="O112" s="3" t="s"/>
       <x:c r="P112" s="3" t="s"/>
       <x:c r="Q112" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R112" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:18">
       <x:c r="A113" s="10">
-        <x:v>46325</x:v>
-[...1 lines deleted...]
-      <x:c r="B113" s="11" t="s"/>
+        <x:v>46457</x:v>
+      </x:c>
+      <x:c r="B113" s="11" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="C113" s="10" t="s"/>
       <x:c r="D113" s="11" t="s">
-        <x:v>73</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E113" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="11" t="s"/>
-      <x:c r="G113" s="11" t="s"/>
+      <x:c r="G113" s="11" t="s">
+        <x:v>344</x:v>
+      </x:c>
       <x:c r="H113" s="11" t="s">
-        <x:v>74</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I113" s="11" t="s">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J113" s="11" t="s"/>
       <x:c r="K113" s="11" t="s">
-        <x:v>76</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L113" s="11" t="s"/>
       <x:c r="M113" s="11" t="s"/>
       <x:c r="N113" s="11" t="s"/>
       <x:c r="O113" s="11" t="s"/>
-      <x:c r="P113" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P113" s="11" t="s"/>
       <x:c r="Q113" s="11" t="s">
-        <x:v>78</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R113" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:18">
       <x:c r="A114" s="2">
-        <x:v>46325</x:v>
+        <x:v>46458</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C114" s="2" t="s"/>
       <x:c r="D114" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s"/>
       <x:c r="G114" s="3" t="s">
-        <x:v>167</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H114" s="3" t="s"/>
+      <x:c r="I114" s="3" t="s"/>
+      <x:c r="J114" s="3" t="s"/>
       <x:c r="K114" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L114" s="3" t="s"/>
       <x:c r="M114" s="3" t="s"/>
       <x:c r="N114" s="3" t="s"/>
       <x:c r="O114" s="3" t="s"/>
-      <x:c r="P114" s="3" t="s"/>
+      <x:c r="P114" s="3" t="s">
+        <x:v>207</x:v>
+      </x:c>
       <x:c r="Q114" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="R114" s="1" t="s">
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:18">
       <x:c r="A115" s="10">
-        <x:v>46325</x:v>
+        <x:v>46461</x:v>
       </x:c>
       <x:c r="B115" s="11" t="s">
-        <x:v>306</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C115" s="10" t="s"/>
       <x:c r="D115" s="11" t="s">
-        <x:v>68</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E115" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F115" s="11" t="s"/>
       <x:c r="G115" s="11" t="s">
-        <x:v>311</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H115" s="11" t="s"/>
+      <x:c r="I115" s="11" t="s"/>
       <x:c r="J115" s="11" t="s"/>
       <x:c r="K115" s="11" t="s">
-        <x:v>71</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L115" s="11" t="s"/>
       <x:c r="M115" s="11" t="s"/>
       <x:c r="N115" s="11" t="s"/>
       <x:c r="O115" s="11" t="s"/>
-      <x:c r="P115" s="11" t="s"/>
+      <x:c r="P115" s="11" t="s">
+        <x:v>320</x:v>
+      </x:c>
       <x:c r="Q115" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R115" s="12" t="s">
-        <x:v>72</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:18">
       <x:c r="A116" s="2">
-        <x:v>46326</x:v>
+        <x:v>46464</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C116" s="2" t="s"/>
       <x:c r="D116" s="3" t="s">
-        <x:v>228</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E116" s="3" t="s"/>
       <x:c r="F116" s="3" t="s"/>
       <x:c r="G116" s="3" t="s">
-        <x:v>312</x:v>
-[...2 lines deleted...]
-      <x:c r="I116" s="3" t="s"/>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H116" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I116" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J116" s="3" t="s"/>
       <x:c r="K116" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L116" s="3" t="s"/>
       <x:c r="M116" s="3" t="s"/>
       <x:c r="N116" s="3" t="s"/>
       <x:c r="O116" s="3" t="s"/>
       <x:c r="P116" s="3" t="s"/>
       <x:c r="Q116" s="3" t="s">
-        <x:v>30</x:v>
-[...2 lines deleted...]
-        <x:v>228</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:18">
       <x:c r="A117" s="10">
-        <x:v>46327</x:v>
+        <x:v>46465</x:v>
       </x:c>
       <x:c r="B117" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C117" s="10" t="s"/>
       <x:c r="D117" s="11" t="s">
-        <x:v>228</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E117" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F117" s="11" t="s"/>
       <x:c r="G117" s="11" t="s">
-        <x:v>313</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H117" s="11" t="s"/>
       <x:c r="I117" s="11" t="s"/>
       <x:c r="J117" s="11" t="s"/>
       <x:c r="K117" s="11" t="s">
-        <x:v>176</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L117" s="11" t="s"/>
       <x:c r="M117" s="11" t="s"/>
       <x:c r="N117" s="11" t="s"/>
       <x:c r="O117" s="11" t="s"/>
       <x:c r="P117" s="11" t="s">
-        <x:v>314</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q117" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R117" s="12" t="s">
-        <x:v>228</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:18">
       <x:c r="A118" s="2">
-        <x:v>46328</x:v>
-[...1 lines deleted...]
-      <x:c r="B118" s="3" t="s"/>
+        <x:v>46465</x:v>
+      </x:c>
+      <x:c r="B118" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="C118" s="2" t="s"/>
       <x:c r="D118" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s"/>
       <x:c r="G118" s="3" t="s">
-        <x:v>316</x:v>
-[...10 lines deleted...]
-      <x:c r="K118" s="3" t="s"/>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="H118" s="3" t="s"/>
+      <x:c r="I118" s="3" t="s"/>
+      <x:c r="J118" s="3" t="s"/>
+      <x:c r="K118" s="3" t="s">
+        <x:v>198</x:v>
+      </x:c>
       <x:c r="L118" s="3" t="s"/>
       <x:c r="M118" s="3" t="s"/>
       <x:c r="N118" s="3" t="s"/>
       <x:c r="O118" s="3" t="s"/>
-      <x:c r="P118" s="3" t="s"/>
+      <x:c r="P118" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
       <x:c r="Q118" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R118" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:18">
       <x:c r="A119" s="10">
-        <x:v>46328</x:v>
+        <x:v>46471</x:v>
       </x:c>
       <x:c r="B119" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C119" s="10" t="s"/>
       <x:c r="D119" s="11" t="s">
-        <x:v>229</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E119" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F119" s="11" t="s"/>
       <x:c r="G119" s="11" t="s">
-        <x:v>320</x:v>
-[...3 lines deleted...]
-      <x:c r="J119" s="11" t="s"/>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H119" s="11" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="I119" s="11" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="J119" s="11" t="s">
+        <x:v>264</x:v>
+      </x:c>
       <x:c r="K119" s="11" t="s">
-        <x:v>231</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L119" s="11" t="s"/>
       <x:c r="M119" s="11" t="s"/>
       <x:c r="N119" s="11" t="s"/>
       <x:c r="O119" s="11" t="s"/>
       <x:c r="P119" s="11" t="s"/>
       <x:c r="Q119" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R119" s="12" t="s">
-        <x:v>229</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:18">
       <x:c r="A120" s="2">
-        <x:v>46329</x:v>
+        <x:v>46472</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C120" s="2" t="s"/>
       <x:c r="D120" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s"/>
       <x:c r="G120" s="3" t="s">
-        <x:v>321</x:v>
-[...2 lines deleted...]
-      <x:c r="I120" s="3" t="s"/>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H120" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I120" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="J120" s="3" t="s"/>
       <x:c r="K120" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L120" s="3" t="s"/>
       <x:c r="M120" s="3" t="s"/>
       <x:c r="N120" s="3" t="s"/>
       <x:c r="O120" s="3" t="s"/>
       <x:c r="P120" s="3" t="s"/>
       <x:c r="Q120" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R120" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:18">
       <x:c r="A121" s="10">
-        <x:v>46329</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46476</x:v>
+      </x:c>
+      <x:c r="B121" s="11" t="s"/>
       <x:c r="C121" s="10" t="s"/>
       <x:c r="D121" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E121" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="11" t="s"/>
       <x:c r="G121" s="11" t="s">
-        <x:v>322</x:v>
-[...1 lines deleted...]
-      <x:c r="H121" s="11" t="s"/>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H121" s="11" t="s">
+        <x:v>304</x:v>
+      </x:c>
       <x:c r="I121" s="11" t="s"/>
       <x:c r="J121" s="11" t="s"/>
       <x:c r="K121" s="11" t="s">
-        <x:v>29</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L121" s="11" t="s"/>
       <x:c r="M121" s="11" t="s"/>
       <x:c r="N121" s="11" t="s"/>
       <x:c r="O121" s="11" t="s"/>
-      <x:c r="P121" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P121" s="11" t="s"/>
       <x:c r="Q121" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R121" s="12" t="s">
-        <x:v>26</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:18">
       <x:c r="A122" s="2">
-        <x:v>46329</x:v>
+        <x:v>46476</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C122" s="2" t="s"/>
       <x:c r="D122" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s"/>
       <x:c r="G122" s="3" t="s">
-        <x:v>186</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H122" s="3" t="s"/>
+      <x:c r="I122" s="3" t="s"/>
+      <x:c r="J122" s="3" t="s"/>
       <x:c r="K122" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L122" s="3" t="s"/>
       <x:c r="M122" s="3" t="s"/>
       <x:c r="N122" s="3" t="s"/>
       <x:c r="O122" s="3" t="s"/>
       <x:c r="P122" s="3" t="s"/>
       <x:c r="Q122" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="R122" s="1" t="s">
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:18">
       <x:c r="A123" s="10">
-        <x:v>46330</x:v>
-[...1 lines deleted...]
-      <x:c r="B123" s="11" t="s"/>
+        <x:v>46477</x:v>
+      </x:c>
+      <x:c r="B123" s="11" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="C123" s="10" t="s"/>
       <x:c r="D123" s="11" t="s">
-        <x:v>324</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E123" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F123" s="11" t="s"/>
-      <x:c r="G123" s="11" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G123" s="11" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H123" s="11" t="s"/>
+      <x:c r="I123" s="11" t="s"/>
       <x:c r="J123" s="11" t="s"/>
       <x:c r="K123" s="11" t="s">
-        <x:v>76</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L123" s="11" t="s"/>
       <x:c r="M123" s="11" t="s"/>
       <x:c r="N123" s="11" t="s"/>
       <x:c r="O123" s="11" t="s"/>
       <x:c r="P123" s="11" t="s">
-        <x:v>325</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q123" s="11" t="s">
-        <x:v>78</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R123" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:18">
       <x:c r="A124" s="2">
-        <x:v>46330</x:v>
-[...1 lines deleted...]
-      <x:c r="B124" s="3" t="s"/>
+        <x:v>46489</x:v>
+      </x:c>
+      <x:c r="B124" s="3" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="C124" s="2" t="s"/>
       <x:c r="D124" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s"/>
-      <x:c r="G124" s="3" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G124" s="3" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H124" s="3" t="s"/>
+      <x:c r="I124" s="3" t="s"/>
       <x:c r="J124" s="3" t="s"/>
       <x:c r="K124" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L124" s="3" t="s"/>
       <x:c r="M124" s="3" t="s"/>
       <x:c r="N124" s="3" t="s"/>
       <x:c r="O124" s="3" t="s"/>
-      <x:c r="P124" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P124" s="3" t="s"/>
       <x:c r="Q124" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R124" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:18">
       <x:c r="A125" s="10">
-        <x:v>46330</x:v>
+        <x:v>46490</x:v>
       </x:c>
       <x:c r="B125" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C125" s="10" t="s"/>
       <x:c r="D125" s="11" t="s">
-        <x:v>229</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E125" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F125" s="11" t="s"/>
       <x:c r="G125" s="11" t="s">
-        <x:v>327</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H125" s="11" t="s"/>
       <x:c r="I125" s="11" t="s"/>
       <x:c r="J125" s="11" t="s"/>
       <x:c r="K125" s="11" t="s">
-        <x:v>231</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L125" s="11" t="s"/>
       <x:c r="M125" s="11" t="s"/>
       <x:c r="N125" s="11" t="s"/>
       <x:c r="O125" s="11" t="s"/>
       <x:c r="P125" s="11" t="s"/>
       <x:c r="Q125" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R125" s="12" t="s">
-        <x:v>229</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:18">
       <x:c r="A126" s="2">
-        <x:v>46330</x:v>
+        <x:v>46491</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C126" s="2" t="s"/>
       <x:c r="D126" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s"/>
       <x:c r="G126" s="3" t="s">
-        <x:v>328</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H126" s="3" t="s"/>
+      <x:c r="I126" s="3" t="s"/>
       <x:c r="J126" s="3" t="s"/>
       <x:c r="K126" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L126" s="3" t="s"/>
       <x:c r="M126" s="3" t="s"/>
       <x:c r="N126" s="3" t="s"/>
       <x:c r="O126" s="3" t="s"/>
-      <x:c r="P126" s="3" t="s"/>
+      <x:c r="P126" s="3" t="s">
+        <x:v>362</x:v>
+      </x:c>
       <x:c r="Q126" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R126" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:18">
       <x:c r="A127" s="10">
-        <x:v>46331</x:v>
+        <x:v>46491</x:v>
       </x:c>
       <x:c r="B127" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C127" s="10" t="s"/>
       <x:c r="D127" s="11" t="s">
-        <x:v>229</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E127" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F127" s="11" t="s"/>
       <x:c r="G127" s="11" t="s">
-        <x:v>329</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H127" s="11" t="s"/>
       <x:c r="I127" s="11" t="s"/>
       <x:c r="J127" s="11" t="s"/>
       <x:c r="K127" s="11" t="s">
-        <x:v>176</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="L127" s="11" t="s"/>
       <x:c r="M127" s="11" t="s"/>
       <x:c r="N127" s="11" t="s"/>
       <x:c r="O127" s="11" t="s"/>
       <x:c r="P127" s="11" t="s"/>
       <x:c r="Q127" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R127" s="12" t="s">
-        <x:v>229</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:18">
       <x:c r="A128" s="2">
-        <x:v>46331</x:v>
+        <x:v>46492</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C128" s="2" t="s"/>
       <x:c r="D128" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s"/>
       <x:c r="G128" s="3" t="s">
-        <x:v>331</x:v>
-[...3 lines deleted...]
-      <x:c r="J128" s="3" t="s"/>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H128" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I128" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J128" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="K128" s="3" t="s">
-        <x:v>279</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="L128" s="3" t="s"/>
       <x:c r="M128" s="3" t="s"/>
-      <x:c r="N128" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="N128" s="3" t="s"/>
+      <x:c r="O128" s="3" t="s"/>
       <x:c r="P128" s="3" t="s"/>
       <x:c r="Q128" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R128" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:18">
       <x:c r="A129" s="10">
-        <x:v>46331</x:v>
+        <x:v>46492</x:v>
       </x:c>
       <x:c r="B129" s="11" t="s">
-        <x:v>306</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C129" s="10" t="s"/>
       <x:c r="D129" s="11" t="s">
-        <x:v>332</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E129" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F129" s="11" t="s"/>
       <x:c r="G129" s="11" t="s">
-        <x:v>333</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H129" s="11" t="s">
-        <x:v>334</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I129" s="11" t="s">
-        <x:v>335</x:v>
-[...1 lines deleted...]
-      <x:c r="J129" s="11" t="s"/>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="J129" s="11" t="s">
+        <x:v>264</x:v>
+      </x:c>
       <x:c r="K129" s="11" t="s">
-        <x:v>336</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="L129" s="11" t="s"/>
+      <x:c r="M129" s="11" t="s"/>
       <x:c r="N129" s="11" t="s"/>
-      <x:c r="O129" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O129" s="11" t="s"/>
       <x:c r="P129" s="11" t="s"/>
       <x:c r="Q129" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R129" s="12" t="s">
-        <x:v>142</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:18">
       <x:c r="A130" s="2">
-        <x:v>46331</x:v>
+        <x:v>46493</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C130" s="2" t="s"/>
       <x:c r="D130" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s"/>
       <x:c r="G130" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>340</x:v>
-[...1 lines deleted...]
-      <x:c r="J130" s="3" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J130" s="3" t="s">
+        <x:v>286</x:v>
+      </x:c>
       <x:c r="K130" s="3" t="s">
-        <x:v>341</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="L130" s="3" t="s"/>
+      <x:c r="M130" s="3" t="s"/>
       <x:c r="N130" s="3" t="s"/>
-      <x:c r="O130" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O130" s="3" t="s"/>
       <x:c r="P130" s="3" t="s"/>
       <x:c r="Q130" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R130" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:18">
       <x:c r="A131" s="10">
-        <x:v>46332</x:v>
+        <x:v>46500</x:v>
       </x:c>
       <x:c r="B131" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C131" s="10" t="s"/>
       <x:c r="D131" s="11" t="s">
-        <x:v>342</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E131" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F131" s="11" t="s"/>
       <x:c r="G131" s="11" t="s">
-        <x:v>343</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H131" s="11" t="s"/>
+      <x:c r="I131" s="11" t="s"/>
       <x:c r="J131" s="11" t="s"/>
       <x:c r="K131" s="11" t="s">
-        <x:v>132</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L131" s="11" t="s"/>
       <x:c r="M131" s="11" t="s"/>
       <x:c r="N131" s="11" t="s"/>
       <x:c r="O131" s="11" t="s"/>
-      <x:c r="P131" s="11" t="s"/>
+      <x:c r="P131" s="11" t="s">
+        <x:v>372</x:v>
+      </x:c>
       <x:c r="Q131" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R131" s="12" t="s">
-        <x:v>142</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:18">
       <x:c r="A132" s="2">
-        <x:v>46332</x:v>
+        <x:v>46505</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C132" s="2" t="s"/>
       <x:c r="D132" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s"/>
       <x:c r="G132" s="3" t="s">
-        <x:v>39</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H132" s="3" t="s"/>
+      <x:c r="I132" s="3" t="s"/>
       <x:c r="J132" s="3" t="s"/>
       <x:c r="K132" s="3" t="s">
-        <x:v>42</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="L132" s="3" t="s"/>
+      <x:c r="M132" s="3" t="s"/>
       <x:c r="N132" s="3" t="s"/>
-      <x:c r="O132" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O132" s="3" t="s"/>
       <x:c r="P132" s="3" t="s"/>
       <x:c r="Q132" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R132" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:18">
       <x:c r="A133" s="10">
-        <x:v>46332</x:v>
+        <x:v>46505</x:v>
       </x:c>
       <x:c r="B133" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C133" s="10" t="s"/>
       <x:c r="D133" s="11" t="s">
-        <x:v>345</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E133" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="11" t="s"/>
       <x:c r="G133" s="11" t="s">
-        <x:v>346</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H133" s="11" t="s">
-        <x:v>70</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I133" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J133" s="11" t="s"/>
       <x:c r="K133" s="11" t="s">
-        <x:v>71</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L133" s="11" t="s"/>
       <x:c r="M133" s="11" t="s"/>
       <x:c r="N133" s="11" t="s"/>
       <x:c r="O133" s="11" t="s"/>
       <x:c r="P133" s="11" t="s"/>
       <x:c r="Q133" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R133" s="12" t="s">
-        <x:v>72</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:18">
       <x:c r="A134" s="2">
-        <x:v>46335</x:v>
+        <x:v>46505</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C134" s="2" t="s"/>
       <x:c r="D134" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s"/>
       <x:c r="G134" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J134" s="3" t="s"/>
       <x:c r="K134" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L134" s="3" t="s"/>
       <x:c r="M134" s="3" t="s"/>
       <x:c r="N134" s="3" t="s"/>
       <x:c r="O134" s="3" t="s"/>
       <x:c r="P134" s="3" t="s"/>
       <x:c r="Q134" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R134" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:18">
       <x:c r="A135" s="10">
-        <x:v>46336</x:v>
+        <x:v>46506</x:v>
       </x:c>
       <x:c r="B135" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C135" s="10" t="s"/>
       <x:c r="D135" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E135" s="11" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F135" s="11" t="s"/>
       <x:c r="G135" s="11" t="s">
-        <x:v>348</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H135" s="11" t="s"/>
+      <x:c r="I135" s="11" t="s"/>
       <x:c r="J135" s="11" t="s"/>
       <x:c r="K135" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L135" s="11" t="s"/>
       <x:c r="M135" s="11" t="s"/>
       <x:c r="N135" s="11" t="s"/>
       <x:c r="O135" s="11" t="s"/>
-      <x:c r="P135" s="11" t="s"/>
+      <x:c r="P135" s="11" t="s">
+        <x:v>378</x:v>
+      </x:c>
       <x:c r="Q135" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R135" s="12" t="s">
-        <x:v>66</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:18">
       <x:c r="A136" s="2">
-        <x:v>46338</x:v>
-[...1 lines deleted...]
-      <x:c r="B136" s="3" t="s"/>
+        <x:v>46507</x:v>
+      </x:c>
+      <x:c r="B136" s="3" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="C136" s="2" t="s"/>
       <x:c r="D136" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s"/>
-      <x:c r="G136" s="3" t="s"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="G136" s="3" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H136" s="3" t="s"/>
+      <x:c r="I136" s="3" t="s"/>
       <x:c r="J136" s="3" t="s"/>
       <x:c r="K136" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L136" s="3" t="s"/>
       <x:c r="M136" s="3" t="s"/>
       <x:c r="N136" s="3" t="s"/>
       <x:c r="O136" s="3" t="s"/>
-      <x:c r="P136" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P136" s="3" t="s"/>
       <x:c r="Q136" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R136" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:18">
       <x:c r="A137" s="10">
-        <x:v>46338</x:v>
+        <x:v>46507</x:v>
       </x:c>
       <x:c r="B137" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C137" s="10" t="s"/>
       <x:c r="D137" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E137" s="11" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="11" t="s"/>
       <x:c r="G137" s="11" t="s">
-        <x:v>349</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H137" s="11" t="s">
-        <x:v>50</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I137" s="11" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J137" s="11" t="s"/>
       <x:c r="K137" s="11" t="s">
-        <x:v>52</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L137" s="11" t="s"/>
       <x:c r="M137" s="11" t="s"/>
       <x:c r="N137" s="11" t="s"/>
       <x:c r="O137" s="11" t="s"/>
       <x:c r="P137" s="11" t="s"/>
       <x:c r="Q137" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R137" s="12" t="s">
-        <x:v>66</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:18">
       <x:c r="A138" s="2">
-        <x:v>46338</x:v>
+        <x:v>46511</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C138" s="2" t="s"/>
       <x:c r="D138" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s"/>
       <x:c r="G138" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J138" s="3" t="s"/>
       <x:c r="K138" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L138" s="3" t="s"/>
       <x:c r="M138" s="3" t="s"/>
       <x:c r="N138" s="3" t="s"/>
       <x:c r="O138" s="3" t="s"/>
       <x:c r="P138" s="3" t="s"/>
       <x:c r="Q138" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R138" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:18">
       <x:c r="A139" s="10">
-        <x:v>46339</x:v>
-[...1 lines deleted...]
-      <x:c r="B139" s="11" t="s"/>
+        <x:v>46511</x:v>
+      </x:c>
+      <x:c r="B139" s="11" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="C139" s="10" t="s"/>
       <x:c r="D139" s="11" t="s">
-        <x:v>53</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E139" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F139" s="11" t="s"/>
       <x:c r="G139" s="11" t="s">
-        <x:v>352</x:v>
-[...10 lines deleted...]
-      <x:c r="K139" s="11" t="s"/>
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H139" s="11" t="s"/>
+      <x:c r="I139" s="11" t="s"/>
+      <x:c r="J139" s="11" t="s"/>
+      <x:c r="K139" s="11" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="L139" s="11" t="s"/>
       <x:c r="M139" s="11" t="s"/>
       <x:c r="N139" s="11" t="s"/>
       <x:c r="O139" s="11" t="s"/>
       <x:c r="P139" s="11" t="s"/>
       <x:c r="Q139" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R139" s="12" t="s">
-        <x:v>59</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:18">
       <x:c r="A140" s="2">
-        <x:v>46339</x:v>
-[...1 lines deleted...]
-      <x:c r="B140" s="3" t="s"/>
+        <x:v>46513</x:v>
+      </x:c>
+      <x:c r="B140" s="3" t="s">
+        <x:v>367</x:v>
+      </x:c>
       <x:c r="C140" s="2" t="s"/>
       <x:c r="D140" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s"/>
       <x:c r="G140" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
-        <x:v>354</x:v>
-[...4 lines deleted...]
-      <x:c r="K140" s="3" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J140" s="3" t="s"/>
+      <x:c r="K140" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
       <x:c r="L140" s="3" t="s"/>
       <x:c r="M140" s="3" t="s"/>
       <x:c r="N140" s="3" t="s"/>
       <x:c r="O140" s="3" t="s"/>
       <x:c r="P140" s="3" t="s"/>
       <x:c r="Q140" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R140" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:18">
       <x:c r="A141" s="10">
-        <x:v>46339</x:v>
+        <x:v>46517</x:v>
       </x:c>
       <x:c r="B141" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C141" s="10" t="s"/>
       <x:c r="D141" s="11" t="s">
-        <x:v>95</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E141" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="11" t="s"/>
       <x:c r="G141" s="11" t="s">
-        <x:v>356</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H141" s="11" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I141" s="11" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J141" s="11" t="s"/>
       <x:c r="K141" s="11" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L141" s="11" t="s"/>
       <x:c r="M141" s="11" t="s"/>
       <x:c r="N141" s="11" t="s"/>
       <x:c r="O141" s="11" t="s"/>
       <x:c r="P141" s="11" t="s"/>
       <x:c r="Q141" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R141" s="12" t="s">
-        <x:v>36</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:18">
       <x:c r="A142" s="2">
-        <x:v>46339</x:v>
+        <x:v>46518</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C142" s="2" t="s"/>
       <x:c r="D142" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s"/>
       <x:c r="G142" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s"/>
       <x:c r="I142" s="3" t="s"/>
       <x:c r="J142" s="3" t="s"/>
       <x:c r="K142" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L142" s="3" t="s"/>
       <x:c r="M142" s="3" t="s"/>
       <x:c r="N142" s="3" t="s"/>
       <x:c r="O142" s="3" t="s"/>
       <x:c r="P142" s="3" t="s"/>
       <x:c r="Q142" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R142" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:18">
       <x:c r="A143" s="10">
-        <x:v>46339</x:v>
+        <x:v>46521</x:v>
       </x:c>
       <x:c r="B143" s="11" t="s">
-        <x:v>306</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C143" s="10" t="s"/>
       <x:c r="D143" s="11" t="s">
-        <x:v>358</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E143" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F143" s="11" t="s"/>
       <x:c r="G143" s="11" t="s">
-        <x:v>359</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H143" s="11" t="s"/>
+      <x:c r="I143" s="11" t="s"/>
       <x:c r="J143" s="11" t="s"/>
       <x:c r="K143" s="11" t="s">
-        <x:v>362</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L143" s="11" t="s"/>
       <x:c r="M143" s="11" t="s"/>
       <x:c r="N143" s="11" t="s"/>
       <x:c r="O143" s="11" t="s"/>
-      <x:c r="P143" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P143" s="11" t="s"/>
       <x:c r="Q143" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R143" s="12" t="s">
-        <x:v>72</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:18">
       <x:c r="A144" s="2">
-        <x:v>46342</x:v>
+        <x:v>46524</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C144" s="2" t="s"/>
       <x:c r="D144" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s"/>
       <x:c r="G144" s="3" t="s">
-        <x:v>116</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H144" s="3" t="s"/>
+      <x:c r="I144" s="3" t="s"/>
       <x:c r="J144" s="3" t="s"/>
       <x:c r="K144" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L144" s="3" t="s"/>
       <x:c r="M144" s="3" t="s"/>
       <x:c r="N144" s="3" t="s"/>
       <x:c r="O144" s="3" t="s"/>
       <x:c r="P144" s="3" t="s"/>
       <x:c r="Q144" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R144" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:18">
       <x:c r="A145" s="10">
-        <x:v>46342</x:v>
+        <x:v>46527</x:v>
       </x:c>
       <x:c r="B145" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C145" s="10" t="s"/>
       <x:c r="D145" s="11" t="s">
-        <x:v>111</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E145" s="11" t="s">
-        <x:v>112</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F145" s="11" t="s"/>
       <x:c r="G145" s="11" t="s">
-        <x:v>113</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H145" s="11" t="s"/>
+      <x:c r="I145" s="11" t="s"/>
       <x:c r="J145" s="11" t="s"/>
       <x:c r="K145" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L145" s="11" t="s"/>
       <x:c r="M145" s="11" t="s"/>
       <x:c r="N145" s="11" t="s"/>
       <x:c r="O145" s="11" t="s"/>
-      <x:c r="P145" s="11" t="s"/>
+      <x:c r="P145" s="11" t="s">
+        <x:v>331</x:v>
+      </x:c>
       <x:c r="Q145" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R145" s="12" t="s">
-        <x:v>114</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:18">
       <x:c r="A146" s="2">
-        <x:v>46343</x:v>
+        <x:v>46531</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C146" s="2" t="s"/>
       <x:c r="D146" s="3" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E146" s="3" t="s"/>
       <x:c r="F146" s="3" t="s"/>
       <x:c r="G146" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="I146" s="3" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I146" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J146" s="3" t="s"/>
       <x:c r="K146" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L146" s="3" t="s"/>
       <x:c r="M146" s="3" t="s"/>
       <x:c r="N146" s="3" t="s"/>
       <x:c r="O146" s="3" t="s"/>
       <x:c r="P146" s="3" t="s"/>
-      <x:c r="Q146" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q146" s="3" t="s"/>
       <x:c r="R146" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:18">
       <x:c r="A147" s="10">
-        <x:v>46344</x:v>
+        <x:v>46535</x:v>
       </x:c>
       <x:c r="B147" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C147" s="10" t="s"/>
       <x:c r="D147" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E147" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="11" t="s"/>
       <x:c r="G147" s="11" t="s">
-        <x:v>366</x:v>
-[...2 lines deleted...]
-      <x:c r="I147" s="11" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H147" s="11" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I147" s="11" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J147" s="11" t="s"/>
       <x:c r="K147" s="11" t="s">
-        <x:v>367</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L147" s="11" t="s"/>
       <x:c r="M147" s="11" t="s"/>
       <x:c r="N147" s="11" t="s"/>
       <x:c r="O147" s="11" t="s"/>
-      <x:c r="P147" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P147" s="11" t="s"/>
       <x:c r="Q147" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R147" s="12" t="s">
-        <x:v>26</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:18">
       <x:c r="A148" s="2">
-        <x:v>46345</x:v>
+        <x:v>46535</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C148" s="2" t="s"/>
       <x:c r="D148" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s"/>
       <x:c r="G148" s="3" t="s">
-        <x:v>369</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H148" s="3" t="s"/>
+      <x:c r="I148" s="3" t="s"/>
       <x:c r="J148" s="3" t="s"/>
       <x:c r="K148" s="3" t="s">
-        <x:v>132</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="L148" s="3" t="s"/>
+      <x:c r="M148" s="3" t="s"/>
       <x:c r="N148" s="3" t="s"/>
-      <x:c r="O148" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O148" s="3" t="s"/>
       <x:c r="P148" s="3" t="s"/>
       <x:c r="Q148" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R148" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:18">
       <x:c r="A149" s="10">
-        <x:v>46346</x:v>
+        <x:v>46542</x:v>
       </x:c>
       <x:c r="B149" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C149" s="10" t="s"/>
       <x:c r="D149" s="11" t="s">
-        <x:v>370</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E149" s="11" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F149" s="11" t="s"/>
       <x:c r="G149" s="11" t="s">
-        <x:v>371</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H149" s="11" t="s"/>
+      <x:c r="I149" s="11" t="s"/>
       <x:c r="J149" s="11" t="s"/>
       <x:c r="K149" s="11" t="s">
-        <x:v>132</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L149" s="11" t="s"/>
       <x:c r="M149" s="11" t="s"/>
       <x:c r="N149" s="11" t="s"/>
       <x:c r="O149" s="11" t="s"/>
-      <x:c r="P149" s="11" t="s"/>
+      <x:c r="P149" s="11" t="s">
+        <x:v>207</x:v>
+      </x:c>
       <x:c r="Q149" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R149" s="12" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:18">
       <x:c r="A150" s="2">
-        <x:v>46346</x:v>
+        <x:v>46549</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C150" s="2" t="s"/>
       <x:c r="D150" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s"/>
       <x:c r="G150" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s"/>
       <x:c r="I150" s="3" t="s"/>
       <x:c r="J150" s="3" t="s"/>
       <x:c r="K150" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L150" s="3" t="s"/>
       <x:c r="M150" s="3" t="s"/>
       <x:c r="N150" s="3" t="s"/>
       <x:c r="O150" s="3" t="s"/>
       <x:c r="P150" s="3" t="s"/>
       <x:c r="Q150" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R150" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:18">
       <x:c r="A151" s="10">
-        <x:v>46350</x:v>
+        <x:v>46553</x:v>
       </x:c>
       <x:c r="B151" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C151" s="10" t="s"/>
       <x:c r="D151" s="11" t="s">
-        <x:v>229</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E151" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F151" s="11" t="s"/>
       <x:c r="G151" s="11" t="s">
-        <x:v>373</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H151" s="11" t="s"/>
       <x:c r="I151" s="11" t="s"/>
       <x:c r="J151" s="11" t="s"/>
       <x:c r="K151" s="11" t="s">
-        <x:v>231</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L151" s="11" t="s"/>
       <x:c r="M151" s="11" t="s"/>
       <x:c r="N151" s="11" t="s"/>
       <x:c r="O151" s="11" t="s"/>
       <x:c r="P151" s="11" t="s"/>
       <x:c r="Q151" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R151" s="12" t="s">
-        <x:v>229</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:18">
       <x:c r="A152" s="2">
-        <x:v>46353</x:v>
+        <x:v>46553</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C152" s="2" t="s"/>
       <x:c r="D152" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s"/>
       <x:c r="G152" s="3" t="s">
-        <x:v>374</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H152" s="3" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="I152" s="3" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J152" s="3" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="K152" s="3" t="s"/>
       <x:c r="L152" s="3" t="s"/>
       <x:c r="M152" s="3" t="s"/>
       <x:c r="N152" s="3" t="s"/>
       <x:c r="O152" s="3" t="s"/>
-      <x:c r="P152" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P152" s="3" t="s"/>
       <x:c r="Q152" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R152" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:18">
       <x:c r="A153" s="10">
-        <x:v>46353</x:v>
+        <x:v>46556</x:v>
       </x:c>
       <x:c r="B153" s="11" t="s">
-        <x:v>376</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C153" s="10" t="s"/>
       <x:c r="D153" s="11" t="s">
-        <x:v>377</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E153" s="11" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F153" s="11" t="s"/>
       <x:c r="G153" s="11" t="s">
-        <x:v>378</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H153" s="11" t="s"/>
+      <x:c r="I153" s="11" t="s"/>
       <x:c r="J153" s="11" t="s"/>
       <x:c r="K153" s="11" t="s">
-        <x:v>379</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L153" s="11" t="s"/>
       <x:c r="M153" s="11" t="s"/>
       <x:c r="N153" s="11" t="s"/>
       <x:c r="O153" s="11" t="s"/>
-      <x:c r="P153" s="11" t="s"/>
+      <x:c r="P153" s="11" t="s">
+        <x:v>230</x:v>
+      </x:c>
       <x:c r="Q153" s="11" t="s">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R153" s="12" t="s">
-        <x:v>187</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:18">
       <x:c r="A154" s="2">
-        <x:v>46356</x:v>
-[...1 lines deleted...]
-      <x:c r="B154" s="3" t="s"/>
+        <x:v>46559</x:v>
+      </x:c>
+      <x:c r="B154" s="3" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="C154" s="2" t="s"/>
       <x:c r="D154" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s"/>
       <x:c r="G154" s="3" t="s">
-        <x:v>380</x:v>
-[...10 lines deleted...]
-      <x:c r="K154" s="3" t="s"/>
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H154" s="3" t="s"/>
+      <x:c r="I154" s="3" t="s"/>
+      <x:c r="J154" s="3" t="s"/>
+      <x:c r="K154" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
       <x:c r="L154" s="3" t="s"/>
       <x:c r="M154" s="3" t="s"/>
       <x:c r="N154" s="3" t="s"/>
       <x:c r="O154" s="3" t="s"/>
       <x:c r="P154" s="3" t="s"/>
       <x:c r="Q154" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R154" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:18">
       <x:c r="A155" s="10">
-        <x:v>46356</x:v>
+        <x:v>46563</x:v>
       </x:c>
       <x:c r="B155" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C155" s="10" t="s"/>
       <x:c r="D155" s="11" t="s">
-        <x:v>165</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E155" s="11" t="s">
-        <x:v>166</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F155" s="11" t="s"/>
       <x:c r="G155" s="11" t="s">
-        <x:v>165</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H155" s="11" t="s"/>
+      <x:c r="I155" s="11" t="s"/>
+      <x:c r="J155" s="11" t="s"/>
       <x:c r="K155" s="11" t="s">
-        <x:v>171</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L155" s="11" t="s"/>
       <x:c r="M155" s="11" t="s"/>
       <x:c r="N155" s="11" t="s"/>
       <x:c r="O155" s="11" t="s"/>
-      <x:c r="P155" s="11" t="s"/>
+      <x:c r="P155" s="11" t="s">
+        <x:v>241</x:v>
+      </x:c>
       <x:c r="Q155" s="11" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="R155" s="12" t="s"/>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="R155" s="12" t="s">
+        <x:v>149</x:v>
+      </x:c>
     </x:row>
     <x:row r="156" spans="1:18">
       <x:c r="A156" s="2">
-        <x:v>46356</x:v>
-[...4 lines deleted...]
-      <x:c r="C156" s="2" t="s"/>
+        <x:v>46568</x:v>
+      </x:c>
+      <x:c r="B156" s="3" t="s"/>
+      <x:c r="C156" s="2">
+        <x:v>45658</x:v>
+      </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s"/>
       <x:c r="G156" s="3" t="s">
-        <x:v>382</x:v>
-[...1 lines deleted...]
-      <x:c r="H156" s="3" t="s"/>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H156" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
       <x:c r="I156" s="3" t="s"/>
       <x:c r="J156" s="3" t="s"/>
       <x:c r="K156" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L156" s="3" t="s"/>
       <x:c r="M156" s="3" t="s"/>
       <x:c r="N156" s="3" t="s"/>
       <x:c r="O156" s="3" t="s"/>
       <x:c r="P156" s="3" t="s"/>
       <x:c r="Q156" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R156" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:18">
       <x:c r="A157" s="10">
-        <x:v>46356</x:v>
+        <x:v>46568</x:v>
       </x:c>
       <x:c r="B157" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C157" s="10" t="s"/>
       <x:c r="D157" s="11" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E157" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F157" s="11" t="s"/>
       <x:c r="G157" s="11" t="s">
-        <x:v>383</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H157" s="11" t="s"/>
       <x:c r="I157" s="11" t="s"/>
       <x:c r="J157" s="11" t="s"/>
       <x:c r="K157" s="11" t="s">
-        <x:v>176</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="L157" s="11" t="s"/>
       <x:c r="M157" s="11" t="s"/>
       <x:c r="N157" s="11" t="s"/>
       <x:c r="O157" s="11" t="s"/>
-      <x:c r="P157" s="11" t="s"/>
+      <x:c r="P157" s="11" t="s">
+        <x:v>398</x:v>
+      </x:c>
       <x:c r="Q157" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R157" s="12" t="s">
-        <x:v>228</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:18">
       <x:c r="A158" s="2">
-        <x:v>46356</x:v>
+        <x:v>46582</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C158" s="2" t="s"/>
       <x:c r="D158" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s"/>
       <x:c r="G158" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J158" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K158" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L158" s="3" t="s"/>
       <x:c r="M158" s="3" t="s"/>
       <x:c r="N158" s="3" t="s"/>
       <x:c r="O158" s="3" t="s"/>
       <x:c r="P158" s="3" t="s"/>
       <x:c r="Q158" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="R158" s="1" t="s">
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:18">
       <x:c r="A159" s="10">
-        <x:v>46356</x:v>
+        <x:v>46583</x:v>
       </x:c>
       <x:c r="B159" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C159" s="10" t="s"/>
       <x:c r="D159" s="11" t="s">
-        <x:v>300</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E159" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="11" t="s"/>
       <x:c r="G159" s="11" t="s">
-        <x:v>386</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H159" s="11" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="I159" s="11" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J159" s="11" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="K159" s="11" t="s"/>
       <x:c r="L159" s="11" t="s"/>
       <x:c r="M159" s="11" t="s"/>
       <x:c r="N159" s="11" t="s"/>
       <x:c r="O159" s="11" t="s"/>
       <x:c r="P159" s="11" t="s"/>
       <x:c r="Q159" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R159" s="12" t="s">
-        <x:v>108</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:18">
       <x:c r="A160" s="2">
-        <x:v>46357</x:v>
+        <x:v>46584</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C160" s="2" t="s"/>
       <x:c r="D160" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s"/>
       <x:c r="G160" s="3" t="s">
-        <x:v>387</x:v>
-[...3 lines deleted...]
-      <x:c r="J160" s="3" t="s"/>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H160" s="3" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="I160" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J160" s="3" t="s">
+        <x:v>286</x:v>
+      </x:c>
       <x:c r="K160" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="L160" s="3" t="s"/>
       <x:c r="M160" s="3" t="s"/>
       <x:c r="N160" s="3" t="s"/>
       <x:c r="O160" s="3" t="s"/>
       <x:c r="P160" s="3" t="s"/>
       <x:c r="Q160" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R160" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:18">
       <x:c r="A161" s="10">
-        <x:v>46358</x:v>
+        <x:v>46596</x:v>
       </x:c>
       <x:c r="B161" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C161" s="10" t="s"/>
       <x:c r="D161" s="11" t="s">
-        <x:v>185</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E161" s="11" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="11" t="s"/>
       <x:c r="G161" s="11" t="s">
-        <x:v>388</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H161" s="11" t="s">
-        <x:v>168</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I161" s="11" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J161" s="11" t="s"/>
       <x:c r="K161" s="11" t="s">
-        <x:v>171</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L161" s="11" t="s"/>
       <x:c r="M161" s="11" t="s"/>
       <x:c r="N161" s="11" t="s"/>
       <x:c r="O161" s="11" t="s"/>
       <x:c r="P161" s="11" t="s"/>
       <x:c r="Q161" s="11" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="R161" s="12" t="s"/>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="R161" s="12" t="s">
+        <x:v>96</x:v>
+      </x:c>
     </x:row>
     <x:row r="162" spans="1:18">
       <x:c r="A162" s="2">
-        <x:v>46358</x:v>
+        <x:v>46596</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C162" s="2" t="s"/>
       <x:c r="D162" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s"/>
       <x:c r="G162" s="3" t="s">
-        <x:v>389</x:v>
-[...2 lines deleted...]
-      <x:c r="I162" s="3" t="s"/>
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="H162" s="3" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="I162" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J162" s="3" t="s"/>
       <x:c r="K162" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L162" s="3" t="s"/>
       <x:c r="M162" s="3" t="s"/>
       <x:c r="N162" s="3" t="s"/>
       <x:c r="O162" s="3" t="s"/>
-      <x:c r="P162" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P162" s="3" t="s"/>
       <x:c r="Q162" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R162" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:18">
       <x:c r="A163" s="10">
-        <x:v>46358</x:v>
+        <x:v>46598</x:v>
       </x:c>
       <x:c r="B163" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C163" s="10" t="s"/>
       <x:c r="D163" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E163" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F163" s="11" t="s"/>
       <x:c r="G163" s="11" t="s">
-        <x:v>391</x:v>
-[...3 lines deleted...]
-      <x:c r="J163" s="11" t="s"/>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H163" s="11" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="I163" s="11" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="J163" s="11" t="s">
+        <x:v>299</x:v>
+      </x:c>
       <x:c r="K163" s="11" t="s">
-        <x:v>29</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L163" s="11" t="s"/>
       <x:c r="M163" s="11" t="s"/>
       <x:c r="N163" s="11" t="s"/>
       <x:c r="O163" s="11" t="s"/>
-      <x:c r="P163" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P163" s="11" t="s"/>
       <x:c r="Q163" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R163" s="12" t="s">
-        <x:v>26</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:18">
       <x:c r="A164" s="2">
-        <x:v>46358</x:v>
+        <x:v>46598</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C164" s="2" t="s"/>
       <x:c r="D164" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s"/>
       <x:c r="G164" s="3" t="s">
-        <x:v>393</x:v>
-[...2 lines deleted...]
-      <x:c r="I164" s="3" t="s"/>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H164" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I164" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J164" s="3" t="s"/>
       <x:c r="K164" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L164" s="3" t="s"/>
       <x:c r="M164" s="3" t="s"/>
       <x:c r="N164" s="3" t="s"/>
       <x:c r="O164" s="3" t="s"/>
-      <x:c r="P164" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P164" s="3" t="s"/>
       <x:c r="Q164" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R164" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:18">
       <x:c r="A165" s="10">
-        <x:v>46365</x:v>
+        <x:v>46603</x:v>
       </x:c>
       <x:c r="B165" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C165" s="10" t="s"/>
       <x:c r="D165" s="11" t="s">
-        <x:v>226</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E165" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="11" t="s"/>
       <x:c r="G165" s="11" t="s">
-        <x:v>395</x:v>
-[...2 lines deleted...]
-      <x:c r="I165" s="11" t="s"/>
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H165" s="11" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I165" s="11" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J165" s="11" t="s"/>
       <x:c r="K165" s="11" t="s">
-        <x:v>176</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L165" s="11" t="s"/>
       <x:c r="M165" s="11" t="s"/>
       <x:c r="N165" s="11" t="s"/>
       <x:c r="O165" s="11" t="s"/>
       <x:c r="P165" s="11" t="s"/>
       <x:c r="Q165" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R165" s="12" t="s">
-        <x:v>228</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:18">
       <x:c r="A166" s="2">
-        <x:v>46370</x:v>
-[...1 lines deleted...]
-      <x:c r="B166" s="3" t="s"/>
+        <x:v>46605</x:v>
+      </x:c>
+      <x:c r="B166" s="3" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="C166" s="2" t="s"/>
       <x:c r="D166" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s"/>
       <x:c r="G166" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J166" s="3" t="s"/>
       <x:c r="K166" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L166" s="3" t="s"/>
       <x:c r="M166" s="3" t="s"/>
       <x:c r="N166" s="3" t="s"/>
       <x:c r="O166" s="3" t="s"/>
       <x:c r="P166" s="3" t="s"/>
       <x:c r="Q166" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="R166" s="1" t="s">
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:18">
       <x:c r="A167" s="10">
-        <x:v>46370</x:v>
+        <x:v>46610</x:v>
       </x:c>
       <x:c r="B167" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C167" s="10" t="s"/>
       <x:c r="D167" s="11" t="s">
-        <x:v>398</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E167" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="11" t="s"/>
       <x:c r="G167" s="11" t="s">
-        <x:v>399</x:v>
-[...2 lines deleted...]
-      <x:c r="I167" s="11" t="s"/>
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H167" s="11" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I167" s="11" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J167" s="11" t="s"/>
       <x:c r="K167" s="11" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L167" s="11" t="s"/>
       <x:c r="M167" s="11" t="s"/>
       <x:c r="N167" s="11" t="s"/>
       <x:c r="O167" s="11" t="s"/>
-      <x:c r="P167" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P167" s="11" t="s"/>
       <x:c r="Q167" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R167" s="12" t="s">
-        <x:v>26</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:18">
       <x:c r="A168" s="2">
-        <x:v>46370</x:v>
+        <x:v>46612</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C168" s="2" t="s"/>
       <x:c r="D168" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s"/>
       <x:c r="G168" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>105</x:v>
-[...2 lines deleted...]
-      <x:c r="J168" s="3" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I168" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J168" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="K168" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L168" s="3" t="s"/>
       <x:c r="M168" s="3" t="s"/>
       <x:c r="N168" s="3" t="s"/>
       <x:c r="O168" s="3" t="s"/>
       <x:c r="P168" s="3" t="s"/>
       <x:c r="Q168" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R168" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:18">
       <x:c r="A169" s="10">
-        <x:v>46371</x:v>
+        <x:v>46619</x:v>
       </x:c>
       <x:c r="B169" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C169" s="10" t="s"/>
       <x:c r="D169" s="11" t="s">
-        <x:v>403</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E169" s="11" t="s"/>
       <x:c r="F169" s="11" t="s"/>
       <x:c r="G169" s="11" t="s">
-        <x:v>404</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H169" s="11" t="s">
-        <x:v>405</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I169" s="11" t="s">
-        <x:v>406</x:v>
-[...4 lines deleted...]
-      <x:c r="K169" s="11" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J169" s="11" t="s"/>
+      <x:c r="K169" s="11" t="s">
+        <x:v>95</x:v>
+      </x:c>
       <x:c r="L169" s="11" t="s"/>
       <x:c r="M169" s="11" t="s"/>
       <x:c r="N169" s="11" t="s"/>
       <x:c r="O169" s="11" t="s"/>
       <x:c r="P169" s="11" t="s"/>
       <x:c r="Q169" s="11" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="R169" s="12" t="s"/>
     </x:row>
     <x:row r="170" spans="1:18">
       <x:c r="A170" s="2">
-        <x:v>46371</x:v>
+        <x:v>46630</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C170" s="2" t="s"/>
       <x:c r="D170" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s"/>
       <x:c r="G170" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="J170" s="3" t="s"/>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="J170" s="3" t="s">
+        <x:v>299</x:v>
+      </x:c>
       <x:c r="K170" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L170" s="3" t="s"/>
       <x:c r="M170" s="3" t="s"/>
       <x:c r="N170" s="3" t="s"/>
       <x:c r="O170" s="3" t="s"/>
       <x:c r="P170" s="3" t="s"/>
       <x:c r="Q170" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R170" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:18">
       <x:c r="A171" s="10">
-        <x:v>46371</x:v>
+        <x:v>46673</x:v>
       </x:c>
       <x:c r="B171" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C171" s="10" t="s"/>
       <x:c r="D171" s="11" t="s">
-        <x:v>115</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E171" s="11" t="s">
-        <x:v>112</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F171" s="11" t="s"/>
       <x:c r="G171" s="11" t="s">
-        <x:v>116</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H171" s="11" t="s">
-        <x:v>40</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I171" s="11" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="J171" s="11" t="s"/>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="J171" s="11" t="s">
+        <x:v>264</x:v>
+      </x:c>
       <x:c r="K171" s="11" t="s">
-        <x:v>42</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L171" s="11" t="s"/>
       <x:c r="M171" s="11" t="s"/>
       <x:c r="N171" s="11" t="s"/>
       <x:c r="O171" s="11" t="s"/>
       <x:c r="P171" s="11" t="s"/>
       <x:c r="Q171" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R171" s="12" t="s">
-        <x:v>117</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:18">
       <x:c r="A172" s="2">
-        <x:v>46372</x:v>
+        <x:v>46688</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C172" s="2" t="s"/>
       <x:c r="D172" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s"/>
       <x:c r="G172" s="3" t="s">
-        <x:v>408</x:v>
-[...2 lines deleted...]
-      <x:c r="I172" s="3" t="s"/>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="H172" s="3" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="I172" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J172" s="3" t="s"/>
       <x:c r="K172" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L172" s="3" t="s"/>
       <x:c r="M172" s="3" t="s"/>
       <x:c r="N172" s="3" t="s"/>
       <x:c r="O172" s="3" t="s"/>
-      <x:c r="P172" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P172" s="3" t="s"/>
       <x:c r="Q172" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R172" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:18">
       <x:c r="A173" s="10">
-        <x:v>46372</x:v>
+        <x:v>46688</x:v>
       </x:c>
       <x:c r="B173" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C173" s="10" t="s"/>
       <x:c r="D173" s="11" t="s">
-        <x:v>410</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E173" s="11" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="11" t="s"/>
       <x:c r="G173" s="11" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H173" s="11" t="s">
-        <x:v>122</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I173" s="11" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J173" s="11" t="s"/>
       <x:c r="K173" s="11" t="s">
-        <x:v>124</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L173" s="11" t="s"/>
       <x:c r="M173" s="11" t="s"/>
       <x:c r="N173" s="11" t="s"/>
       <x:c r="O173" s="11" t="s"/>
       <x:c r="P173" s="11" t="s"/>
       <x:c r="Q173" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R173" s="12" t="s">
-        <x:v>126</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:18">
       <x:c r="A174" s="2">
-        <x:v>46374</x:v>
-[...1 lines deleted...]
-      <x:c r="B174" s="3" t="s"/>
+        <x:v>46692</x:v>
+      </x:c>
+      <x:c r="B174" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="C174" s="2" t="s"/>
       <x:c r="D174" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s"/>
       <x:c r="G174" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
-        <x:v>56</x:v>
-[...4 lines deleted...]
-      <x:c r="K174" s="3" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J174" s="3" t="s"/>
+      <x:c r="K174" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
       <x:c r="L174" s="3" t="s"/>
       <x:c r="M174" s="3" t="s"/>
       <x:c r="N174" s="3" t="s"/>
       <x:c r="O174" s="3" t="s"/>
       <x:c r="P174" s="3" t="s"/>
       <x:c r="Q174" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R174" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:18">
       <x:c r="A175" s="10">
-        <x:v>46377</x:v>
+        <x:v>46695</x:v>
       </x:c>
       <x:c r="B175" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C175" s="10" t="s"/>
       <x:c r="D175" s="11" t="s">
-        <x:v>26</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E175" s="11" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="11" t="s"/>
       <x:c r="G175" s="11" t="s">
-        <x:v>413</x:v>
-[...2 lines deleted...]
-      <x:c r="I175" s="11" t="s"/>
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="H175" s="11" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I175" s="11" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J175" s="11" t="s"/>
       <x:c r="K175" s="11" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L175" s="11" t="s"/>
       <x:c r="M175" s="11" t="s"/>
       <x:c r="N175" s="11" t="s"/>
       <x:c r="O175" s="11" t="s"/>
-      <x:c r="P175" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P175" s="11" t="s"/>
       <x:c r="Q175" s="11" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R175" s="12" t="s">
-        <x:v>26</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:18">
       <x:c r="A176" s="2">
-        <x:v>46386</x:v>
+        <x:v>46699</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C176" s="2" t="s"/>
       <x:c r="D176" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s"/>
       <x:c r="G176" s="3" t="s">
-        <x:v>415</x:v>
-[...2 lines deleted...]
-      <x:c r="I176" s="3" t="s"/>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H176" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I176" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="J176" s="3" t="s"/>
       <x:c r="K176" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L176" s="3" t="s"/>
       <x:c r="M176" s="3" t="s"/>
       <x:c r="N176" s="3" t="s"/>
       <x:c r="O176" s="3" t="s"/>
       <x:c r="P176" s="3" t="s"/>
       <x:c r="Q176" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R176" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:18">
       <x:c r="A177" s="10">
-        <x:v>46387</x:v>
+        <x:v>46713</x:v>
       </x:c>
       <x:c r="B177" s="11" t="s">
-        <x:v>296</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C177" s="10" t="s"/>
       <x:c r="D177" s="11" t="s">
-        <x:v>165</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E177" s="11" t="s"/>
       <x:c r="F177" s="11" t="s"/>
       <x:c r="G177" s="11" t="s">
-        <x:v>167</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H177" s="11" t="s">
-        <x:v>168</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I177" s="11" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J177" s="11" t="s"/>
       <x:c r="K177" s="11" t="s">
-        <x:v>171</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L177" s="11" t="s"/>
       <x:c r="M177" s="11" t="s"/>
       <x:c r="N177" s="11" t="s"/>
       <x:c r="O177" s="11" t="s"/>
       <x:c r="P177" s="11" t="s"/>
       <x:c r="Q177" s="11" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R177" s="12" t="s"/>
     </x:row>
     <x:row r="178" spans="1:18">
       <x:c r="A178" s="2">
-        <x:v>46387</x:v>
+        <x:v>46736</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C178" s="2" t="s"/>
       <x:c r="D178" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s"/>
       <x:c r="G178" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
-        <x:v>140</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J178" s="3" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="K178" s="3" t="s"/>
       <x:c r="L178" s="3" t="s"/>
       <x:c r="M178" s="3" t="s"/>
       <x:c r="N178" s="3" t="s"/>
       <x:c r="O178" s="3" t="s"/>
       <x:c r="P178" s="3" t="s"/>
       <x:c r="Q178" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R178" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:18">
       <x:c r="A179" s="10">
-        <x:v>46387</x:v>
+        <x:v>46766</x:v>
       </x:c>
       <x:c r="B179" s="11" t="s">
-        <x:v>306</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C179" s="10" t="s"/>
       <x:c r="D179" s="11" t="s">
-        <x:v>418</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E179" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="11" t="s"/>
       <x:c r="G179" s="11" t="s">
-        <x:v>138</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H179" s="11" t="s">
-        <x:v>139</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I179" s="11" t="s">
-        <x:v>140</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J179" s="11" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="K179" s="11" t="s"/>
       <x:c r="L179" s="11" t="s"/>
       <x:c r="M179" s="11" t="s"/>
       <x:c r="N179" s="11" t="s"/>
       <x:c r="O179" s="11" t="s"/>
       <x:c r="P179" s="11" t="s"/>
       <x:c r="Q179" s="11" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R179" s="12" t="s">
-        <x:v>142</x:v>
-[...2268 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>