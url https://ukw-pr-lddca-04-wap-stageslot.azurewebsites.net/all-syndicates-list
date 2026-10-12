--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -1,108 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30327"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ChadS\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SpiceleC\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF5051B3-6985-4EE8-A3C1-7BB93E21F12D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5820B7AE-6CC9-4B0E-969A-340CC76368E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="17080" yWindow="-16490" windowWidth="29020" windowHeight="15700" xr2:uid="{B3F588CA-3984-4678-82F3-FB03AD9A2436}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" xr2:uid="{B3F588CA-3984-4678-82F3-FB03AD9A2436}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="3" state="hidden" r:id="rId2"/>
     <sheet name="ACSNs, ISNs" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$3:$H$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$143</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$145</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F2" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="847" uniqueCount="406">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="856" uniqueCount="409">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">104 Active Market-facing </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Syndicates (incl. 1</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -1399,56 +1396,68 @@
   </si>
   <si>
     <t>ADE</t>
   </si>
   <si>
     <t>Enstar Syndicate</t>
   </si>
   <si>
     <t>Enstar Managing Agency Ltd</t>
   </si>
   <si>
     <t>RiverStone Managing Agency</t>
   </si>
   <si>
     <t>RiverStone Managing Agency Limited</t>
   </si>
   <si>
     <t>Marco</t>
   </si>
   <si>
     <t>ACSN / ISN</t>
   </si>
   <si>
     <t>Liberty Syndicate Management Limited</t>
   </si>
+  <si>
+    <t>Aviva Managing Agency Limited</t>
+  </si>
+  <si>
+    <t>Aviva Syndicate 1492</t>
+  </si>
+  <si>
+    <t>AVI</t>
+  </si>
+  <si>
+    <t>2026 Year of Account as at 29 September 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="22">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
@@ -2130,51 +2139,51 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="109">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -2227,246 +2236,238 @@
     <xf numFmtId="0" fontId="4" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{E45BB721-4E9B-4C62-931B-FC7EF7D78C33}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC876E8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2618,91 +2619,91 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2764,51 +2765,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2906,4003 +2907,4046 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D56D358-9516-461E-9042-B7CE1ADEF6B2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H146"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A33" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A43" sqref="A43:A55"/>
+      <selection pane="bottomLeft" activeCell="E42" sqref="E42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="21.140625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="34.7109375" customWidth="1"/>
+    <col min="1" max="1" width="21.1796875" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.81640625" customWidth="1"/>
+    <col min="4" max="4" width="35.54296875" customWidth="1"/>
+    <col min="5" max="5" width="40.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.1796875" customWidth="1"/>
+    <col min="7" max="7" width="65.81640625" customWidth="1"/>
+    <col min="8" max="8" width="34.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="94" t="s">
+        <v>408</v>
+      </c>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+    </row>
+    <row r="2" spans="1:8" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="71"/>
-[...7 lines deleted...]
-      <c r="A2" s="72" t="s">
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="55"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="73"/>
-[...8 lines deleted...]
-      <c r="A3" s="32" t="s">
+      <c r="B3" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="C3" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="D3" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="E3" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="F3" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="G3" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="32" t="s">
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F4" s="1">
+        <v>5322</v>
+      </c>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="F5" s="1">
+        <v>5355</v>
+      </c>
+      <c r="G5" s="3"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F6" s="1">
+        <v>5323</v>
+      </c>
+      <c r="G6" s="3"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="1">
+        <v>1100</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F7" s="1">
+        <v>5416</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="1">
+        <v>1896</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="3"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="1">
+        <v>5341</v>
+      </c>
+      <c r="G9" s="3"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="1">
+        <v>1971</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="1">
+        <v>5405</v>
+      </c>
+      <c r="G10" s="3"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" s="1">
+        <v>1972</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="3"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" s="4">
+        <v>2454</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="1">
+        <v>5418</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" s="4">
+        <v>2546</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" s="1">
+        <v>5429</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" s="4">
+        <v>3939</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" s="1">
+        <v>5417</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F15" s="1">
+        <v>5339</v>
+      </c>
+      <c r="G15" s="3"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F16" s="1">
+        <v>5348</v>
+      </c>
+      <c r="G16" s="3"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="F17" s="1">
+        <v>5353</v>
+      </c>
+      <c r="G17" s="3"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A18" s="4">
+        <v>2122</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="43" t="s">
+        <v>225</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="F18" s="1">
+        <v>5354</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="F19" s="1">
+        <v>5336</v>
+      </c>
+      <c r="G19" s="3"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A20" s="1">
+        <v>2006</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="F20" s="1">
+        <v>5438</v>
+      </c>
+      <c r="G20" s="3"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A21" s="4">
+        <v>3832</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="43" t="s">
+        <v>316</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="F21" s="1">
+        <v>5421</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A22" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="F22" s="1">
+        <v>5375</v>
+      </c>
+      <c r="G22" s="3"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A23" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="F23" s="1">
+        <v>5377</v>
+      </c>
+      <c r="G23" s="3"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F24" s="1">
+        <v>5325</v>
+      </c>
+      <c r="G24" s="3"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A25" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F25" s="1">
+        <v>5383</v>
+      </c>
+      <c r="G25" s="3"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A26" s="1">
+        <v>1322</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F26" s="1">
+        <v>5414</v>
+      </c>
+      <c r="G26" s="3"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A27" s="1">
+        <v>1609</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F27" s="1">
+        <v>5399</v>
+      </c>
+      <c r="G27" s="3"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A28" s="1">
+        <v>1618</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F28" s="1">
+        <v>5396</v>
+      </c>
+      <c r="G28" s="3"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A29" s="1">
+        <v>1796</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" s="1">
+        <v>5401</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A30" s="1">
+        <v>1892</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="3"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A31" s="1">
+        <v>1902</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F31" s="1">
+        <v>5404</v>
+      </c>
+      <c r="G31" s="53" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A32" s="1">
+        <v>1918</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F32" s="1">
+        <v>5436</v>
+      </c>
+      <c r="G32" s="3"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A33" s="1">
+        <v>1922</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="39" t="s">
+        <v>154</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F33" s="1">
+        <v>5415</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F34" s="1">
+        <v>5391</v>
+      </c>
+      <c r="G34" s="3"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A35" s="1">
+        <v>1984</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F35" s="1">
+        <v>5428</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A36" s="1">
+        <v>1987</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" s="1">
+        <v>5443</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A37" s="1">
+        <v>1985</v>
+      </c>
+      <c r="B37" s="47" t="s">
+        <v>183</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F37" s="1">
+        <v>5411</v>
+      </c>
+      <c r="G37" s="3"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A38" s="1">
+        <v>1988</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F38" s="1">
+        <v>5402</v>
+      </c>
+      <c r="G38" s="3"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A39" s="4">
+        <v>2126</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F39" s="1">
+        <v>5724</v>
+      </c>
+      <c r="G39" s="9"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A40" s="4">
+        <v>2427</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" s="39" t="s">
+        <v>240</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F40" s="38">
+        <v>5427</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A41" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F41" s="1">
+        <v>5359</v>
+      </c>
+      <c r="G41" s="3"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A42" s="89">
+        <v>2610</v>
+      </c>
+      <c r="B42" s="61" t="s">
+        <v>261</v>
+      </c>
+      <c r="C42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="35" t="s">
+        <v>262</v>
+      </c>
+      <c r="E42" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="F42" s="63">
+        <v>5431</v>
+      </c>
+      <c r="G42" s="59"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A43" s="88" t="s">
+        <v>265</v>
+      </c>
+      <c r="B43" s="82" t="s">
+        <v>266</v>
+      </c>
+      <c r="C43" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="62" t="s">
+        <v>267</v>
+      </c>
+      <c r="E43" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F43" s="36">
+        <v>5362</v>
+      </c>
+      <c r="G43" s="37"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A44" s="85">
+        <v>2880</v>
+      </c>
+      <c r="B44" s="82" t="s">
+        <v>278</v>
+      </c>
+      <c r="C44" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" s="48" t="s">
+        <v>279</v>
+      </c>
+      <c r="E44" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F44" s="92">
+        <v>5408</v>
+      </c>
+      <c r="G44" s="60"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A45" s="85">
+        <v>3123</v>
+      </c>
+      <c r="B45" s="82" t="s">
+        <v>300</v>
+      </c>
+      <c r="C45" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="35" t="s">
+        <v>301</v>
+      </c>
+      <c r="E45" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F45" s="36">
+        <v>5422</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A46" s="84">
+        <v>3456</v>
+      </c>
+      <c r="B46" s="83" t="s">
+        <v>303</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D46" s="39" t="s">
+        <v>304</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F46" s="1">
+        <v>5409</v>
+      </c>
+      <c r="G46" s="3"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A47" s="84">
+        <v>4747</v>
+      </c>
+      <c r="B47" s="83" t="s">
+        <v>354</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F47" s="1">
+        <v>5395</v>
+      </c>
+      <c r="G47" s="3"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A48" s="80">
+        <v>609</v>
+      </c>
+      <c r="B48" s="83" t="s">
+        <v>37</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F48" s="1">
+        <v>5310</v>
+      </c>
+      <c r="G48" s="3"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A49" s="87">
+        <v>2026</v>
+      </c>
+      <c r="B49" s="90" t="s">
+        <v>213</v>
+      </c>
+      <c r="C49" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D49" s="52" t="s">
+        <v>214</v>
+      </c>
+      <c r="E49" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="F49" s="51">
+        <v>5444</v>
+      </c>
+      <c r="G49" s="52"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A50" s="84">
+        <v>2609</v>
+      </c>
+      <c r="B50" s="83" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="43" t="s">
+        <v>259</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F50" s="8">
+        <v>5360</v>
+      </c>
+      <c r="G50" s="9" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="F51" s="1">
+        <v>5327</v>
+      </c>
+      <c r="G51" s="9"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A52" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="F52" s="1">
+        <v>5433</v>
+      </c>
+      <c r="G52" s="9"/>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A53" s="80" t="s">
+        <v>191</v>
+      </c>
+      <c r="B53" s="83" t="s">
+        <v>192</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F53" s="1">
+        <v>5345</v>
+      </c>
+      <c r="G53" s="3"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A54" s="84" t="s">
+        <v>292</v>
+      </c>
+      <c r="B54" s="83" t="s">
+        <v>192</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="G54" s="3"/>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A55" s="80" t="s">
+        <v>117</v>
+      </c>
+      <c r="B55" s="83" t="s">
+        <v>118</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F55" s="1">
+        <v>5328</v>
+      </c>
+      <c r="G55" s="3"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A56" s="84">
+        <v>2050</v>
+      </c>
+      <c r="B56" s="83" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F56" s="1">
+        <v>5419</v>
+      </c>
+      <c r="G56" s="49" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A57" s="81">
+        <v>623</v>
+      </c>
+      <c r="B57" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F57" s="1">
+        <v>5311</v>
+      </c>
+      <c r="G57" s="37"/>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A58" s="82" t="s">
+        <v>263</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F58" s="1">
+        <v>5361</v>
+      </c>
+      <c r="G58" s="60"/>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A59" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="G59" s="3"/>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A60" s="10">
+        <v>3623</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C60" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F60" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="91" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A61" s="4">
+        <v>5623</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F61" s="1">
+        <v>5410</v>
+      </c>
+      <c r="G61" s="3"/>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A62" s="4">
+        <v>6107</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A63" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" s="35" t="s">
+        <v>366</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F63" s="1">
+        <v>5388</v>
+      </c>
+      <c r="G63" s="3"/>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A64" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="F64" s="1">
+        <v>5365</v>
+      </c>
+      <c r="G64" s="3"/>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A65" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="F65" s="1">
+        <v>5366</v>
+      </c>
+      <c r="G65" s="3"/>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A66" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="F66" s="1">
+        <v>5380</v>
+      </c>
+      <c r="G66" s="3"/>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A67" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F67" s="1">
+        <v>5316</v>
+      </c>
+      <c r="G67" s="3"/>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A68" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F68" s="1">
+        <v>5317</v>
+      </c>
+      <c r="G68" s="3"/>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A69" s="4">
+        <v>2084</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69" s="43" t="s">
+        <v>219</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F69" s="8">
+        <v>5351</v>
+      </c>
+      <c r="G69" s="9" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A70" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="F70" s="1">
+        <v>5358</v>
+      </c>
+      <c r="G70" s="3"/>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A71" s="1">
+        <v>318</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F71" s="1">
+        <v>5302</v>
+      </c>
+      <c r="G71" s="3"/>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A72" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F72" s="1">
+        <v>5329</v>
+      </c>
+      <c r="G72" s="3"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A73" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F73" s="1">
+        <v>5363</v>
+      </c>
+      <c r="G73" s="3"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A74" s="14">
+        <v>435</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C74" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F74" s="14">
+        <v>5305</v>
+      </c>
+      <c r="G74" s="15"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A75" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F75" s="1">
+        <v>5376</v>
+      </c>
+      <c r="G75" s="3"/>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A76" s="1">
+        <v>382</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F76" s="1">
+        <v>5303</v>
+      </c>
+      <c r="G76" s="3"/>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A77" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F77" s="1">
+        <v>5321</v>
+      </c>
+      <c r="G77" s="3"/>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A78" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G78" s="3"/>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A79" s="1">
+        <v>33</v>
+      </c>
+      <c r="B79" s="1" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1">
+      <c r="C79" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" s="1">
+        <v>5299</v>
+      </c>
+      <c r="G79" s="3"/>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A80" s="1">
+        <v>626</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D80" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="1">
+        <v>5312</v>
+      </c>
+      <c r="G80" s="9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A81" s="4">
+        <v>3033</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" s="43" t="s">
+        <v>299</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" s="1">
+        <v>5412</v>
+      </c>
+      <c r="G81" s="9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A82" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" s="1">
+        <v>5374</v>
+      </c>
+      <c r="G82" s="3"/>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A83" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" s="91" t="s">
+        <v>89</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F83" s="1">
+        <v>5324</v>
+      </c>
+      <c r="G83" s="3"/>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A84" s="1">
+        <v>218</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G84" s="3"/>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A85" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="1">
+        <v>5330</v>
+      </c>
+      <c r="G85" s="3"/>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A86" s="1">
+        <v>2010</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="F86" s="1">
+        <v>5347</v>
+      </c>
+      <c r="G86" s="3"/>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A87" s="61" t="s">
+        <v>295</v>
+      </c>
+      <c r="B87" s="61" t="s">
+        <v>296</v>
+      </c>
+      <c r="C87" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="35" t="s">
+        <v>297</v>
+      </c>
+      <c r="E87" s="35" t="s">
+        <v>198</v>
+      </c>
+      <c r="F87" s="36">
+        <v>5370</v>
+      </c>
+      <c r="G87" s="56"/>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A88" s="61" t="s">
+        <v>344</v>
+      </c>
+      <c r="B88" s="61" t="s">
+        <v>345</v>
+      </c>
+      <c r="C88" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" s="35" t="s">
+        <v>346</v>
+      </c>
+      <c r="E88" s="35" t="s">
+        <v>347</v>
+      </c>
+      <c r="F88" s="36">
+        <v>5381</v>
+      </c>
+      <c r="G88" s="56"/>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A89" s="4">
+        <v>4473</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D89" s="44" t="s">
+        <v>348</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="F89" s="8">
+        <v>5382</v>
+      </c>
+      <c r="G89" s="9" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A90" s="51">
+        <v>3705</v>
+      </c>
+      <c r="B90" s="51" t="s">
+        <v>312</v>
+      </c>
+      <c r="C90" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" s="54" t="s">
+        <v>313</v>
+      </c>
+      <c r="E90" s="54" t="s">
+        <v>314</v>
+      </c>
+      <c r="F90" s="51">
+        <v>5423</v>
+      </c>
+      <c r="G90" s="54" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A91" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F91" s="1">
+        <v>5364</v>
+      </c>
+      <c r="G91" s="3"/>
+      <c r="H91" s="50"/>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A92" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F92" s="1">
+        <v>5368</v>
+      </c>
+      <c r="G92" s="3"/>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A93" s="1">
+        <v>1673</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D93" s="43" t="s">
+        <v>114</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F93" s="1">
+        <v>5430</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A94" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F94" s="1">
+        <v>5344</v>
+      </c>
+      <c r="G94" s="3"/>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A95" s="1">
+        <v>457</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F95" s="1">
+        <v>5306</v>
+      </c>
+      <c r="G95" s="3"/>
+    </row>
+    <row r="96" spans="1:8" s="50" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="F96" s="1">
+        <v>5356</v>
+      </c>
+      <c r="G96" s="3"/>
+      <c r="H96"/>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A97" s="4">
+        <v>2358</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="F97" s="1">
+        <v>5397</v>
+      </c>
+      <c r="G97" s="3"/>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A98" s="4">
+        <v>2359</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="F98" s="1">
+        <v>5439</v>
+      </c>
+      <c r="G98" s="3"/>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A99" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F99" s="1">
+        <v>5320</v>
+      </c>
+      <c r="G99" s="3"/>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A100" s="1">
+        <v>1440</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F100" s="1">
+        <v>5437</v>
+      </c>
+      <c r="G100" s="3"/>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A101" s="1">
+        <v>1864</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F101" s="1">
+        <v>5435</v>
+      </c>
+      <c r="G101" s="3"/>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A102" s="1">
+        <v>1890</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G102" s="9"/>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A103" s="1">
+        <v>1996</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" s="39" t="s">
+        <v>187</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G103" s="3"/>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A104" s="51">
+        <v>2025</v>
+      </c>
+      <c r="B104" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="C104" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104" s="52" t="s">
+        <v>211</v>
+      </c>
+      <c r="E104" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F104" s="51">
+        <v>5426</v>
+      </c>
+      <c r="G104" s="52" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A105" s="4">
+        <v>2047</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G105" s="3"/>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A106" s="51">
+        <v>2843</v>
+      </c>
+      <c r="B106" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="C106" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" s="52" t="s">
+        <v>276</v>
+      </c>
+      <c r="E106" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F106" s="51">
+        <v>5424</v>
+      </c>
+      <c r="G106" s="52" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A107" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="F107" s="1">
+        <v>5327</v>
+      </c>
+      <c r="G107" s="3"/>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A108" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="F108" s="1">
+        <v>5433</v>
+      </c>
+      <c r="G108" s="3"/>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A109" s="86">
+        <v>386</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F109" s="1">
+        <v>5386</v>
+      </c>
+      <c r="G109" s="93"/>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A110" s="1">
+        <v>566</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D110" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F110" s="8">
+        <v>5309</v>
+      </c>
+      <c r="G110" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A111" s="1">
+        <v>1036</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D111" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F111" s="8">
+        <v>5315</v>
+      </c>
+      <c r="G111" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A112" s="1">
+        <v>1886</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D112" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F112" s="8">
+        <v>5334</v>
+      </c>
+      <c r="G112" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A113" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F113" s="1">
+        <v>5367</v>
+      </c>
+      <c r="G113" s="3"/>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A114" s="4">
+        <v>5555</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D114" s="43" t="s">
+        <v>361</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F114" s="1">
+        <v>5304</v>
+      </c>
+      <c r="G114" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A115" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F115" s="1">
+        <v>5326</v>
+      </c>
+      <c r="G115" s="3"/>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A116" s="1">
+        <v>727</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F116" s="1">
+        <v>5313</v>
+      </c>
+      <c r="G116" s="3"/>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A117" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="F117" s="1">
+        <v>5350</v>
+      </c>
+      <c r="G117" s="3"/>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A118" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="F118" s="1">
+        <v>5338</v>
+      </c>
+      <c r="G118" s="3"/>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A119" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F119" s="1">
+        <v>5337</v>
+      </c>
+      <c r="G119" s="3"/>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A120" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="F120" s="1">
+        <v>5379</v>
+      </c>
+      <c r="G120" s="3"/>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A121" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F121" s="1">
+        <v>5318</v>
+      </c>
+      <c r="G121" s="3"/>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A122" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G122" s="3"/>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A123" s="51">
+        <v>2478</v>
+      </c>
+      <c r="B123" s="51" t="s">
+        <v>245</v>
+      </c>
+      <c r="C123" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="54" t="s">
+        <v>246</v>
+      </c>
+      <c r="E123" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="F123" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="G123" s="54" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A124" s="51">
+        <v>2479</v>
+      </c>
+      <c r="B124" s="51" t="s">
+        <v>247</v>
+      </c>
+      <c r="C124" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D124" s="54" t="s">
+        <v>248</v>
+      </c>
+      <c r="E124" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="F124" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="G124" s="54"/>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A125" s="14">
+        <v>510</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C125" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D125" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E125" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...158 lines deleted...]
-      <c r="F11" s="1">
+      <c r="F125" s="14">
         <v>5307</v>
       </c>
-      <c r="G11" s="3"/>
-[...164 lines deleted...]
-      <c r="D19" s="61" t="s">
+      <c r="G125" s="15"/>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A126" s="65" t="s">
+        <v>356</v>
+      </c>
+      <c r="B126" s="66" t="s">
+        <v>357</v>
+      </c>
+      <c r="C126" s="67" t="s">
+        <v>9</v>
+      </c>
+      <c r="D126" s="68" t="s">
+        <v>358</v>
+      </c>
+      <c r="E126" s="68" t="s">
+        <v>359</v>
+      </c>
+      <c r="F126" s="67">
+        <v>5384</v>
+      </c>
+      <c r="G126" s="69"/>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A127" s="36" t="s">
+        <v>167</v>
+      </c>
+      <c r="B127" s="61" t="s">
+        <v>168</v>
+      </c>
+      <c r="C127" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D127" s="35" t="s">
+        <v>169</v>
+      </c>
+      <c r="E127" s="35" t="s">
+        <v>170</v>
+      </c>
+      <c r="F127" s="36">
+        <v>5340</v>
+      </c>
+      <c r="G127" s="56"/>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A128" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C128" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D128" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F128" s="14">
+        <v>5319</v>
+      </c>
+      <c r="G128" s="15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A129" s="14"/>
+      <c r="B129" s="10"/>
+      <c r="C129" s="14"/>
+      <c r="D129" s="11"/>
+      <c r="E129" s="11"/>
+      <c r="F129" s="14"/>
+      <c r="G129" s="15"/>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A130" s="98" t="s">
+        <v>369</v>
+      </c>
+      <c r="B130" s="99"/>
+      <c r="C130" s="99"/>
+      <c r="D130" s="99"/>
+      <c r="E130" s="99"/>
+      <c r="F130" s="99"/>
+      <c r="G130" s="100"/>
+    </row>
+    <row r="131" spans="1:7" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A131" s="70">
+        <v>1416</v>
+      </c>
+      <c r="B131" s="17"/>
+      <c r="C131" s="17" t="s">
+        <v>370</v>
+      </c>
+      <c r="D131" s="18" t="s">
+        <v>371</v>
+      </c>
+      <c r="E131" s="18" t="s">
+        <v>339</v>
+      </c>
+      <c r="F131" s="17" t="s">
+        <v>372</v>
+      </c>
+      <c r="G131" s="71" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A132" s="72">
+        <v>1925</v>
+      </c>
+      <c r="B132" s="45"/>
+      <c r="C132" s="17" t="s">
+        <v>370</v>
+      </c>
+      <c r="D132" s="46" t="s">
+        <v>374</v>
+      </c>
+      <c r="E132" s="46" t="s">
         <v>57</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...380 lines deleted...]
-      <c r="D37" s="2" t="s">
+      <c r="F132" s="45" t="s">
+        <v>372</v>
+      </c>
+      <c r="G132" s="73" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A133" s="72">
+        <v>1954</v>
+      </c>
+      <c r="B133" s="45"/>
+      <c r="C133" s="17" t="s">
+        <v>370</v>
+      </c>
+      <c r="D133" s="46" t="s">
+        <v>376</v>
+      </c>
+      <c r="E133" s="46" t="s">
         <v>124</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...1954 lines deleted...]
-      <c r="D129" s="18" t="s">
+      <c r="F133" s="45" t="s">
         <v>372</v>
       </c>
-      <c r="E129" s="18" t="s">
-[...38 lines deleted...]
-      <c r="D131" s="48" t="s">
+      <c r="G133" s="73" t="s">
         <v>377</v>
       </c>
-      <c r="E131" s="48" t="s">
-[...10 lines deleted...]
-      <c r="A132" s="92">
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A134" s="70">
         <v>6103</v>
-      </c>
-[...40 lines deleted...]
-        <v>384</v>
       </c>
       <c r="B134" s="16"/>
       <c r="C134" s="17" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D134" s="18" t="s">
+        <v>378</v>
+      </c>
+      <c r="E134" s="18" t="s">
+        <v>275</v>
+      </c>
+      <c r="F134" s="17" t="s">
+        <v>372</v>
+      </c>
+      <c r="G134" s="71" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A135" s="70" t="s">
+        <v>380</v>
+      </c>
+      <c r="B135" s="16"/>
+      <c r="C135" s="17" t="s">
+        <v>370</v>
+      </c>
+      <c r="D135" s="18" t="s">
+        <v>381</v>
+      </c>
+      <c r="E135" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F135" s="17" t="s">
+        <v>372</v>
+      </c>
+      <c r="G135" s="71" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A136" s="70" t="s">
+        <v>383</v>
+      </c>
+      <c r="B136" s="16"/>
+      <c r="C136" s="17" t="s">
+        <v>370</v>
+      </c>
+      <c r="D136" s="18" t="s">
+        <v>384</v>
+      </c>
+      <c r="E136" s="19" t="s">
+        <v>147</v>
+      </c>
+      <c r="F136" s="17" t="s">
+        <v>372</v>
+      </c>
+      <c r="G136" s="71" t="s">
         <v>385</v>
       </c>
-      <c r="E134" s="19" t="s">
-[...5 lines deleted...]
-      <c r="G134" s="93" t="s">
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A137" s="74" t="s">
         <v>386</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135" s="96" t="s">
+      <c r="B137" s="75"/>
+      <c r="C137" s="76" t="s">
+        <v>370</v>
+      </c>
+      <c r="D137" s="77" t="s">
         <v>387</v>
       </c>
-      <c r="B135" s="97"/>
-[...3 lines deleted...]
-      <c r="D135" s="99" t="s">
+      <c r="E137" s="78" t="s">
+        <v>224</v>
+      </c>
+      <c r="F137" s="76" t="s">
+        <v>372</v>
+      </c>
+      <c r="G137" s="79" t="s">
         <v>388</v>
       </c>
-      <c r="E135" s="100" t="s">
-[...5 lines deleted...]
-      <c r="G135" s="101" t="s">
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A138" s="20"/>
+      <c r="B138" s="20"/>
+      <c r="C138" s="20"/>
+      <c r="D138" s="21"/>
+      <c r="E138" s="22"/>
+      <c r="F138" s="20"/>
+      <c r="G138" s="22"/>
+    </row>
+    <row r="139" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A139" s="101" t="s">
         <v>389</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="A137" s="75" t="s">
+      <c r="B139" s="102"/>
+      <c r="C139" s="102"/>
+      <c r="D139" s="102"/>
+      <c r="E139" s="102"/>
+      <c r="F139" s="102"/>
+      <c r="G139" s="103"/>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A140" s="23">
+        <v>1884</v>
+      </c>
+      <c r="B140" s="24" t="s">
         <v>390</v>
       </c>
-      <c r="B137" s="76"/>
-[...10 lines deleted...]
-      <c r="B138" s="24" t="s">
+      <c r="C140" s="24" t="s">
         <v>391</v>
       </c>
-      <c r="C138" s="24" t="s">
+      <c r="D140" s="30" t="s">
         <v>392</v>
       </c>
-      <c r="D138" s="30" t="s">
+      <c r="E140" s="40" t="s">
         <v>393</v>
       </c>
-      <c r="E138" s="41" t="s">
+      <c r="F140" s="24" t="s">
+        <v>372</v>
+      </c>
+      <c r="G140" s="104" t="s">
         <v>394</v>
       </c>
-      <c r="F138" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G138" s="78" t="s">
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A141" s="23">
+        <v>1994</v>
+      </c>
+      <c r="B141" s="24" t="s">
         <v>395</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B139" s="24" t="s">
+      <c r="C141" s="24" t="s">
+        <v>391</v>
+      </c>
+      <c r="D141" s="30" t="s">
         <v>396</v>
       </c>
-      <c r="C139" s="24" t="s">
-[...2 lines deleted...]
-      <c r="D139" s="30" t="s">
+      <c r="E141" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="F141" s="24" t="s">
+        <v>372</v>
+      </c>
+      <c r="G141" s="105"/>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A142" s="25">
+        <v>2008</v>
+      </c>
+      <c r="B142" s="26" t="s">
         <v>397</v>
       </c>
-      <c r="E139" s="41" t="s">
-[...11 lines deleted...]
-      <c r="B140" s="26" t="s">
+      <c r="C142" s="26" t="s">
+        <v>391</v>
+      </c>
+      <c r="D142" s="31" t="s">
         <v>398</v>
       </c>
-      <c r="C140" s="26" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="31" t="s">
+      <c r="E142" s="40" t="s">
         <v>399</v>
       </c>
-      <c r="E140" s="41" t="s">
+      <c r="F142" s="26" t="s">
+        <v>372</v>
+      </c>
+      <c r="G142" s="105"/>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A143" s="25">
+        <v>3500</v>
+      </c>
+      <c r="B143" s="26"/>
+      <c r="C143" s="26" t="s">
+        <v>391</v>
+      </c>
+      <c r="D143" s="31" t="s">
         <v>400</v>
       </c>
-      <c r="F140" s="26" t="s">
-[...12 lines deleted...]
-      <c r="D141" s="31" t="s">
+      <c r="E143" s="41" t="s">
         <v>401</v>
       </c>
-      <c r="E141" s="42" t="s">
+      <c r="F143" s="26" t="s">
+        <v>372</v>
+      </c>
+      <c r="G143" s="105"/>
+    </row>
+    <row r="144" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A144" s="27">
+        <v>1254</v>
+      </c>
+      <c r="B144" s="28"/>
+      <c r="C144" s="28" t="s">
+        <v>391</v>
+      </c>
+      <c r="D144" s="29" t="s">
         <v>402</v>
       </c>
-      <c r="F141" s="26" t="s">
-[...36 lines deleted...]
-    <row r="146" ht="15"/>
+      <c r="E144" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="F144" s="28" t="s">
+        <v>372</v>
+      </c>
+      <c r="G144" s="106"/>
+    </row>
+    <row r="145" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A145" s="22"/>
+      <c r="B145" s="20"/>
+      <c r="C145" s="20"/>
+      <c r="D145" s="21"/>
+      <c r="E145" s="22"/>
+      <c r="F145" s="20"/>
+      <c r="G145" s="22"/>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F146" s="64"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A3:H3" xr:uid="{8D56D358-9516-461E-9042-B7CE1ADEF6B2}"/>
-[...1 lines deleted...]
-    <sortCondition ref="A4:A125"/>
+  <autoFilter ref="A3:H3" xr:uid="{8D56D358-9516-461E-9042-B7CE1ADEF6B2}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:H126">
+      <sortCondition ref="E3"/>
+    </sortState>
+  </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:G127">
+    <sortCondition ref="A4:A127"/>
   </sortState>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A128:G128"/>
-[...1 lines deleted...]
-    <mergeCell ref="G138:G142"/>
+    <mergeCell ref="A130:G130"/>
+    <mergeCell ref="A139:G139"/>
+    <mergeCell ref="G140:G144"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;10&amp;K000000Classification: Confidential</oddFooter>
   </headerFooter>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{114BB5A1-4104-49FC-9EEE-7505A10B58F2}">
   <dimension ref="A1:F132"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F2">
         <f>COUNTA(_xlfn.UNIQUE(A1:A132))</f>
         <v>56</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" s="2" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" s="2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" s="2" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9" s="7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A12" s="2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13" s="2" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A14" s="7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15" s="2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A17" s="2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A18" s="2" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A19" s="2" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A20" s="2" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:1">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A21" s="2" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:1">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A22" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:1">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A23" s="2" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:1">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A24" s="2" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A25" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A26" s="2" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:1">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A27" s="2" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A28" s="2" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:1">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A29" s="2" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A30" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A31" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A32" s="2" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A34" s="2" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A35" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A36" s="2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A37" s="2" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A38" s="7" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-    <row r="40" spans="1:1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A39" s="58" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A40" s="35" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A41" s="35" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A42" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:1">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A43" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A44" s="2" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A45" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A46" s="2" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:1">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A47" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A48" s="2" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:1">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A49" s="2" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A50" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A51" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A52" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A53" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A54" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A55" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A56" s="2" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A57" s="2" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A58" s="2" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:1">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A59" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:1">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A60" s="2" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:1">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A61" s="2" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:1">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A62" s="2" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A63" s="2" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A64" s="2" t="s">
-        <v>109</v>
-[...12 lines deleted...]
-    <row r="67" spans="1:1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A65" s="52" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A66" s="52" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A67" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A68" s="7" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A69" s="2" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A70" s="2" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A71" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A72" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:1">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A73" s="2" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:1">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A74" s="2" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:1">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A75" s="2" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:1">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A76" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A77" s="2" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-    <row r="80" spans="1:1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A78" s="54" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A79" s="62" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A80" s="35" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A81" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A82" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A83" s="7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A84" s="7" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A85" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A86" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A87" s="2" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:1">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A88" s="2" t="s">
-        <v>276</v>
-[...7 lines deleted...]
-    <row r="90" spans="1:1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A89" s="52" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A90" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A91" s="2" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:1">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A92" s="2" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:1">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A93" s="2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A94" s="2" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:1">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A95" s="2" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:1">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A96" s="2" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:1">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A97" s="2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A98" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A99" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A100" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A101" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A102" s="2" t="s">
-        <v>12</v>
-[...7 lines deleted...]
-    <row r="104" spans="1:1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A103" s="54" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A104" s="2" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:1">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A105" s="2" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:1">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A106" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A107" s="2" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:1">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A108" s="2" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:1">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A109" s="2" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:1">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A110" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A111" s="2" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:1">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A112" s="2" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:1">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A113" s="2" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:1">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A114" s="2" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:1">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A115" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A116" s="2" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:1">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A117" s="2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A118" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A119" s="2" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:1">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A120" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A121" s="18" t="s">
-        <v>94</v>
-[...12 lines deleted...]
-    <row r="124" spans="1:1">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A122" s="46" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A123" s="46" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A124" s="18" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A125" s="19" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A126" s="19" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:1">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A127" s="19" t="s">
-        <v>225</v>
-[...24 lines deleted...]
-        <v>101</v>
+        <v>224</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A128" s="40" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A129" s="40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A130" s="40" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A131" s="41" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A132" s="42" t="s">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1EC24CF-266F-4808-B14D-4D77FD05C04E}">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="29.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.54296875" customWidth="1"/>
+    <col min="4" max="4" width="24.81640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="29.81640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="32" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B1" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="32" t="s">
+      <c r="D1" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="D1" s="32" t="s">
+      <c r="E1" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="E1" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" s="32" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" s="1">
         <v>566</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F2" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="E2" s="7" t="s">
-[...6 lines deleted...]
-    <row r="3" spans="1:6">
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" s="1">
         <v>626</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="6" t="s">
+      <c r="E3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E3" s="2" t="s">
-[...6 lines deleted...]
-    <row r="4" spans="1:6">
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" s="1">
         <v>1036</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" s="1">
         <v>1886</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="12" t="s">
         <v>134</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" s="1">
         <v>2084</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F6" s="9" t="s">
         <v>220</v>
       </c>
-      <c r="E6" s="7" t="s">
-[...6 lines deleted...]
-    <row r="7" spans="1:6">
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" s="1">
         <v>2122</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D7" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="F7" s="9" t="s">
         <v>226</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...6 lines deleted...]
-    <row r="8" spans="1:6">
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" s="1">
         <v>2609</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:6">
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9" s="1">
         <v>4473</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D9" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="F9" s="9" t="s">
         <v>349</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...6 lines deleted...]
-    <row r="10" spans="1:6">
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" s="1">
         <v>5555</v>
       </c>
       <c r="B10" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;10&amp;K000000Classification: Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7158,79 +7202,142 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="13e46e04-687b-4b4a-ad08-00672c343a13" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57C6F8DC-E665-47A2-8FE4-DA70012FD006}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57C6F8DC-E665-47A2-8FE4-DA70012FD006}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
+    <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56B1A1F4-B944-4B2F-94C5-5A04AB2295D2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56B1A1F4-B944-4B2F-94C5-5A04AB2295D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B4F65B8-5B06-44B8-8B39-067912E19396}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B4F65B8-5B06-44B8-8B39-067912E19396}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
+    <ds:schemaRef ds:uri="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet2</vt:lpstr>
+      <vt:lpstr>ACSNs, ISNs</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wallace, Anita (Business Development)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254B26F69A575B45A924AC4DA9BCCF30</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_SetDate">
     <vt:lpwstr>2023-05-31T09:11:32Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Name">
     <vt:lpwstr>b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32</vt:lpwstr>
   </property>